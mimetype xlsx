--- v0 (2026-02-08)
+++ v1 (2026-05-15)
@@ -10,684 +10,2757 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="429" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2030" uniqueCount="865">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Daniel Oliveira Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_01.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_01.2026.pdf</t>
   </si>
   <si>
     <t>Aplicação da Lei nº 15.326/2026 no âmbito do Município de Bariri, com reconhecimento dos profissionais da Educação Infantil.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Laudenir Leonel de Souza</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_02.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_02.2026.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, ouvido o Plenário, indica ao Excelentíssimo Senhor Prefeito Municipal por sua Diretoria de Esporte, que sejam adotadas as providências necessárias para a realização de manutenção e limpeza da água da piscina do Clube Municipal</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_03.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_03.2026.pdf</t>
   </si>
   <si>
     <t>INDICO a sua excelência o Senhor Prefeito Municipal que encaminhe a esta Casa de Leis, com fundamento na Lei Complementar nº 226, de 12_x000D_
 de Janeiro de 2026, projeto de Lei visando autorizar e regulamentar o pagamento retroativo das vantagens e direitos temporais suprimidos durante o período da pandemia da COVID-I1S9</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Aline Mazo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_04.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_04.2026.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente, após ouvido o Plenário, indicar ao Excelentíssimo Senhor Prefeito Municipal que reajuste a tabela de referências das Auxiliares de Enfermagem e das Técnicas de Enfermagem do Município, bem como promover o aumento do adicional de insalubridade de 20% para 40% e a readequação da tabela, com acréscimo de 10 referências, passando de 117 para 127 e 124 para 134, respectivamente.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Paulo Fernando Crepaldi</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_01.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_05.2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal e à Diretoria Municipal de Saúde a promoção de ações educativas e de conscientização pública sobre a fibromialgia durante o mês de fevereiro.</t>
   </si>
   <si>
+    <t>4317</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>Roni Paulo Romão</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4317/indicacao_06.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, o Vereador que subscreve, no uso de suas atribuições legais, vem, respeitosamente, indicar ao_x000D_
+Senhor Presidente, Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a execução, no âmbito do Município de Bariri, da Lei Estadual oriunda do Projeto de Lei nº 56/2015, que autoriza o sepultamento de cães e gatos em jazigos familiares, reconhecendo o vínculo afetivo existente entre tutores e seus animais de estimação.</t>
+  </si>
+  <si>
+    <t>4318</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a realização de estudos visando à implantação de lombadas redutoras de velocidade na Avenida Dona Francisca Maria Scalisse Stradiotti, localizada no Jardim Nova Bariri.</t>
+  </si>
+  <si>
+    <t>4353</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>Priscila Domingos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4353/indicacao_08.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve, no uso de suas atribuições legais, vem, respeitosamente, INDICAR ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a execução, no âmbito do Município de Bariri, da Lei Estadual nº 18.398/2026, que autoriza o fornecimento de protetores auriculares para estudantes com Transtorno do Espectro Autista (TEA) matriculados na Rede Estadual de Ensino.</t>
+  </si>
+  <si>
+    <t>4354</t>
+  </si>
+  <si>
+    <t>9</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4354/indicacao_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal de Bariri, que determine ao setor competente a realização de estudos e posterior plantação de árvores na área central da cidade, em parceria com o Viveiro Municipal, visando a melhoria do meio ambiente e o embelezamento paisagístico.</t>
+  </si>
+  <si>
+    <t>4355</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4355/indicacao_10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, o Vereador que subscreve vem, respeitosamente, indicar ao Excelentíssimo Senhor Prefeito Municipal que estude a viabilidade de inserir o Município de Bariri no Programa “Meu Pet”, do Governo do Estado de São Paulo, com vistas à implantação de unidade do Pet Contêiner e, se possível, futura contemplação com clínica veterinária estruturada no município.</t>
+  </si>
+  <si>
+    <t>4389</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_11.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, indica ao Senhor Prefeito Municipal a adoção de medidas voltadas à instituição de mecanismos permanentes de diálogo e participação social, com vistas à promoção de debates periódicos envolvendo a sociedade civil, entidades públicas e os Vereadores, especialmente acerca de projetos de lei e iniciativas administrativas de relevante impacto para o Município.</t>
+  </si>
+  <si>
+    <t>4397</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_12.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Excelentíssimo Senhor Prefeito Municipal, na forma regimental, que estude a possibilidade de aumentar o valor do subsídio/auxílio transporte destinado aos estudantes universitários do município que se deslocam diariamente para cidades vizinhas, a fim de frequentar instituições de ensino superior.</t>
+  </si>
+  <si>
+    <t>4398</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4398/indicacao_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal Senhor Prefeito, que determine aos setores competentes da Administração Municipal a adoção de providências para reforço de pessoal, melhorias estruturais e adequações de equipamentos na unidade do PSF 1, visando garantir melhores condições de trabalho aos profissionais e um atendimento mais digno à população.</t>
+  </si>
+  <si>
+    <t>4399</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a implantação de mais uma vaga de estacionamento destinada a pessoas com deficiência (PCD) em frente à Congregação Cristã no Brasil, localizada na Avenida Guaice Giacone Bigheti, no Jardim Maria Luiza.</t>
+  </si>
+  <si>
+    <t>4400</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal, por meio da Pasta da Administração, que estude a possibilidade de realizar uma suplementação temporária no auxílio concedido aos estudantes que utilizam transporte universitário, em razão do recente aumento no valor do combustível, especialmente do diesel.</t>
+  </si>
+  <si>
+    <t>4401</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados novos reparos de tapa-buracos na Rua Santa Catarina em cruzamento com a Av. José Matiuzo. No referido trecho, há um buraco no asfalto que já foi tampado e novamente tornou a abrir, ao qual têm causado danos aos veículos que por ali trafegam, além de representar risco a segurança de motoristas e pedestres.</t>
+  </si>
+  <si>
+    <t>4402</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos regimentais, o Vereador que subscreve, no uso de suas atribuições legais, vem respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal que estude, junto ao setor competente, a possibilidade da implantação de redutor de velocidade na Rua Domingos Antonio Fortunato, nas proximidades do número 60.</t>
+  </si>
+  <si>
+    <t>4447</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_18.2026_2.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve, no uso de suas atribuições legais, vem, respeitosamente, INDICAR ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências necessárias para a execução, no âmbito do Município de Bariri, da Lei Estadual nº 15.635/2026, que altera a Lei nº 13.652/2018, instituindo o Dia do Orgulho Autista.</t>
+  </si>
+  <si>
+    <t>4448</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine aos setores competentes a realização de estudos e providências visando à contratação de mais profissionais para o cargo de Agente Administrativo, a fim de atender a demanda existente nas creches e Escolas Municipais de Educação Infantil (EMEIs) do município</t>
+  </si>
+  <si>
+    <t>4449</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve, no uso de suas atribuições legais, vem, respeitosamente, INDICAR ao Excelentíssimo Senhor Prefeito Municipal a implementação de câmeras de monitoramento em todas as unidades de educação infantil da rede pública municipal.</t>
+  </si>
+  <si>
     <t>4260</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/mocao_01.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/mocao_01.2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao restaurante do Igor (Restaurante do Luizinho) pela linda iniciativa em convidar os atendidos da APAE de Bariri para um almoço especial.</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>Rubens Pereira dos Santos</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/mocao_02.2026.pdf</t>
+    <t>Rubens Pereira dos Santos, Francisco Leandro Gonzalez, Laudenir Leonel de Souza, Priscila Domingos, Ricardo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/mocao_02.2026.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento da senhora CARMELINA SILVA FORTUNATO, aos 93 anos, recentemente em nossa cidade. _x000D_
 CARMELINA era viúva do Sr. Domingos Antonio Fortunato.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/mocao_03.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/mocao_03.2026.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve vem, por meio desta, manifesta Moção de Aplausos à Escola Estadual Professora Idalina Vianna Ferro, em reconhecimento aos alunos aprovados no Provão Paulista, bem como a toda a comunidade escolar que contribuiu para esse relevante resultado</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_04.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_04.2026.pdf</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>Priscila Domingos</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_05.2026.pdf</t>
+    <t>Priscila Domingos, Ricardo Prearo, Roni Paulo Romão</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_05.2026.pdf</t>
   </si>
   <si>
     <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos familiares e amigos pelo falecimento do Sr. Odair Gardinal Junior, aos 40 anos, ocorrido em 25 de dezembro de 2025.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>6</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/mocao_06.2026.pdf</t>
+    <t>Priscila Domingos, Daniel Oliveira Rodrigues, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/mocao_06.2026.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Ildeu Pereira dos Santos (chumbinho).</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>7</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/mocao_07.2026.pdf</t>
+    <t>Priscila Domingos, Aline Mazo Prearo, Ricardo Prearo, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/mocao_07.2026.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do Senhor Nelson Ananias de Moraes Junior.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>8</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_09.2026.pdf</t>
+    <t>Priscila Domingos, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_09.2026.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor Paulo de Aguiar.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/mocao_09.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/mocao_09.2026.pdf</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
-    <t>10</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/mocao_10.2026.pdf</t>
+    <t>Priscila Domingos, Francisco Leandro Gonzalez, Laudenir Leonel de Souza, Ricardo Prearo, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/mocao_10.2026.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da senhora Carmelina Silva Fortunato.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>11</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/mocao_11.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/mocao_11.2026.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento da senhora Zulmira Ferreira Ocon.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>12</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/mocao_12.2026.pdf</t>
+    <t>Laudenir Leonel de Souza, Daniel Oliveira Rodrigues, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/mocao_12.2026.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Clarina de Souza Genaro em reconhecimento à sua eleição para a Presidência do Conselho Estadual de Participação e Desenvolvimento da Comunidade Negra (CPDCN).</t>
   </si>
   <si>
+    <t>4319</t>
+  </si>
+  <si>
+    <t>Priscila Domingos, Aline Mazo Prearo, Daniel Oliveira Rodrigues, Laudenir Leonel de Souza, Paulo Fernando Crepaldi, Ricardo Prearo, Roni Paulo Romão, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4319/mocao_13.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa da Vereadora que esta subscreve, manifesta-se, por meio desta Moção de Aplausos, o reconhecimento e a admiração ao talentoso Alex Santana dos Santos, exímio dançarino e dedicado professor de dança em nosso município.</t>
+  </si>
+  <si>
+    <t>4320</t>
+  </si>
+  <si>
+    <t>Rubens Pereira dos Santos, Laudenir Leonel de Souza, Priscila Domingos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4320/mocao_14.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do senhor JOSÉ BENEDICTO DA ROSA, carinhosamente conhecido como “José Ferreira - trançador de couros, aos 90 anos, recentemente em nossa cidade.</t>
+  </si>
+  <si>
+    <t>4321</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4321/mocao_15.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sra. Marcia Gonçalves de Moraes, aos 47 anos, ocorrido em 04 de fevereiro de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4322</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4322/mocao_16.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. Agnaldo Ramiro do Nascimento, aos 35 anos, ocorrido em 13 de fevereiro de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4323</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4323/mocao_17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. Darcio Fontes Fernandes, aos 90 anos, ocorrido em 18 de fevereiro de 2026_x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4324</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4324/mocao_18.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sra. Maria Pegorete Feliciano, aos 82 anos, ocorrido em 15 de fevereiro de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4325</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4325/mocao_19.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. Jomar Sant'ana, aos 62 anos, ocorrido em 13 de fevereiro de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4356</t>
+  </si>
+  <si>
+    <t>Rubens Pereira dos Santos, Ricardo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4356/mocao_20.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE APLAUSOS a Caio Glauco, jovem baririense que foi selecionado para participar do reality “Love Taste”, exibido em rede nacional pelo SBT.</t>
+  </si>
+  <si>
+    <t>4357</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4357/mocao_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta à Mesa Diretora a presente MOÇÃO DE CONGRATULAÇÃO pela conquista do “Selo Ouro”, do Compromisso Nacional da Criança Alfabetizada, outorgado ao município de Bariri pelo Ministério da Educação.</t>
+  </si>
+  <si>
+    <t>4358</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4358/mocao_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve vem, por meio desta, manifesta Moção de Gratidão ao Excelentíssimo Senhor Deputado Estadual Mauricio Neves, pelas relevantes emendas parlamentares destinadas ao Município de Bariri, que somam o expressivo montante de mais de R$ 300.000,00 (trezentos mil reais).</t>
+  </si>
+  <si>
+    <t>4359</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4359/mocao_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve vem, por meio desta, manifesta MOÇÃO DE APLAUSOS ao Reverendo Hércules e aos membros da Igreja Presbiteriana de Bariri, pela celebração dos 73 anos de fundação e relevantes serviços prestados à comunidade baririense.</t>
+  </si>
+  <si>
+    <t>4360</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4360/mocao_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. José Cardoso Leonel, aos 78 anos, ocorrido em 25 de fevereiro de 2026, na cidade de Mairiporã.</t>
+  </si>
+  <si>
+    <t>4361</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4361/mocao_25.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve vem, por meio desta, manifesta Moção de Reconhecimento à LAV- Lar, Amor e Vida, pelo compromisso, dedicação e excelência na execução das políticas públicas voltadas à infância e adolescência.</t>
+  </si>
+  <si>
+    <t>4362</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>Paulo Fernando Crepaldi, Ricardo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4362/mocao_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>A Câmara Municipal de Bariri, por intermédio do Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta MOÇÃO DE RECONHECIMENTO aos membros do Conselho Administrativo da Santa Casa de Misericórdia de Bariri, em razão dos relevantes e meritórios serviços prestados em defesa dos interesses da instituição e, sobretudo, da população baririense.</t>
+  </si>
+  <si>
+    <t>4363</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>Priscila Domingos, Aline Mazo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4363/mocao_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos familiares e amigos pelo falecimento do Sra. Sandra Valéria da Paz Sipione, aos 48 anos, ocorrido em 27 de fevereiro de 2026.</t>
+  </si>
+  <si>
+    <t>4378</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>Rubens Pereira dos Santos, Priscila Domingos, Ricardo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4378/mocao_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo passamento da modista e estilista, a senhora Clotilde Maria Quidiquimo Barros, conhecida como Clotilde Campos.</t>
+  </si>
+  <si>
+    <t>4379</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>Francisco Leandro Gonzalez</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4379/mocao_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE APLAUSOS E RECONHECIMENTO AÀA ASSOCIAÇÃO ESCOLINHA DE SKATE DE BARIRI, EM RAZÃO DO ENCERRAMENTO DE SUAS ATIVIDADES E PELO RELEVANTE LEGADO SOCIAL, CULTURAL E FILANTRÓPICO DEIXADO AO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>4380</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4380/mocao_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUERIMENTO DE MOÇÃO DE REPÚDIO AO SENADO FEDERAL FACE À INÉRCIA INSTITUCIONAL E OMISSÃO NO . CUMPRIMENTO DO DEVER FISCALIZATÓRIO E CONSTITUCIONAL QUANTO ÀS DENÚNCIAS ENVOLVENDO O BANCO MASTER E MEMBROS DO SUPREMO TRIBUNAL FEDERAL (STF).</t>
+  </si>
+  <si>
+    <t>4403</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4403/mocao_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa destes Vereadores que subscrevem, manifestamos, por meio desta Moção de Pesar, nosso profundo sentimento de solidariedade e condolências aos familiares e amigos pelo falecimento do Sr. Fuad Chidid Filho, aos 68 anos, ocorrido em 14 de março de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4404</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4404/mocao_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE CONGRATULAÇÃO à Rede Municipal de Ensino de Bariri, às equipes gestoras, professores, servidores da educação, alunos e familiares, pelos relevantes resultados alcançados na área educacional, que projetam positivamente o nome do município em âmbito estadual e nacional.</t>
+  </si>
+  <si>
+    <t>4405</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4405/mocao_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do da Senhora Tereza Nobuco Suguiyama, conhecida carinhosamente como “Tereza Cabeleireira, aos 92 anos, ocorrido em 17 de março de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4406</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4406/mocao_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento de da Senhora Maria Regina da Silva Polonio, aos 69 anos, ocorrido em 17 de março de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4407</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4407/mocao_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. Flávio Osnir Troiano de Oliveira, aos 46 anos, ocorrido em 23 de março de 2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4408</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4408/mocao_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
+familiares e amigos pelo falecimento do Sr. Antonio Salvador Frizon, carinhosamente conhecido como “Tco”, aos 78 anos, ocorrido em 18 de março de_x000D_
+2026._x000D_
+Neste momento de dor, expressamos nosso respeito e desejamos conforto aos corações enlutados, reconhecendo a importância de sua trajetória e contribuição à nossa comunidade.</t>
+  </si>
+  <si>
+    <t>4409</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4409/mocao_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta à Mesa Diretora a presente MOÇÃO DE CONGRATULAÇÃO à Deputada Federal Professora Luciene Cavalcante, em reconhecimento à sua relevante atuação em defesa da valorização dos profissionais da educação em todo o Brasil.</t>
+  </si>
+  <si>
+    <t>4410</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4410/mocao_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE APLAUSOS à Escola Técnica Estadual Joaquim Ferreira do Amaral — ETEC de Jaú, pelo reconhecimento obtido no SARESP 2025, quando foi classificada em primeiro lugar, como a melhor escola pública do município de Jaú na avaliação realizada pelo Governo do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>4411</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>Priscila Domingos, Aline Mazo Prearo, Daniel Oliveira Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4411/mocao_40.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao Tenente-Coronel da Polícia Militar Márcio Adriano Michelassi, em reconhecimento aos relevantes serviços prestados à segurança pública ao longo de 33 anos de carreira na Polícia Militar do Estado de São Paulo._x000D_
+O oficial recentemente anunciou sua passagem para a reserva da Polícia Militar, encerrando uma trajetória marcada pela dedicação, profissionalismo e_x000D_
+compromisso com a proteção da sociedade._x000D_
+Durante sua carreira, exerceu diversas funções de comando, com destaque para Sua atuação no 27º Batalhão de Polícia Militar do Interior (27º BPM/D), com sede em Jaú, responsável pelo policiamento de municípios da região, incluindo o município de Bariri, onde também atuou como comandante da 3º Companhia de Polícia Militar._x000D_
+Diante de sua relevante contribuição à segurança pública e de sua exemplar trajetória profissional, esta Casa de Leis manifesta reconhecimento e gratidão ao Tenente-Coronel Márcio Adriano Michelassi, desejando-lhe êxito nesta nova etapa de sua vida.</t>
+  </si>
+  <si>
+    <t>4412</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>Ricardo Prearo, Rubens Pereira dos Santos</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4412/mocao_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>Apresento à Mesa, ouvido o Plenário, Moção de Aplausos ao TenenteCoronel da Polícia Militar Márcio Adriano Michelassi, em reconhecimento à sua_x000D_
+honrosa trajetória e aos relevantes serviços prestados à segurança pública ao longo de 33 anos de carreira na Polícia Militar do Estado de São Paulo.</t>
+  </si>
+  <si>
+    <t>4450</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4450/mocao_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que subscreve vem, por meio desta, manifesta suas mais sinceras congratulações ao Excelentíssimo Senhor Deputado Federal Cezinha de Madureira, em reconhecimento aos relevantes recursos destinados ao município de Bariri, que somam quase R$ 2.000.000,00 (dois milhões de reais).</t>
+  </si>
+  <si>
+    <t>4451</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4451/mocao_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao efetivo do Corpo de Bombeiros de Bariri, em reconhecimento à brilhante conquista do 2º lugar geral na Olimpíada de Bombeiros.</t>
+  </si>
+  <si>
+    <t>4452</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4452/mocao_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao atleta baririense Luis Ricardo Marques (Pezão), pelo destaque alcançado no Campeonato Brasileiro de Jiu-Jitsu.</t>
+  </si>
+  <si>
+    <t>4453</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4453/mocao_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do jovem Yago Lucca Luppi.</t>
+  </si>
+  <si>
+    <t>4454</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4454/mocao_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. Jacy Fernandes Aguiar.</t>
+  </si>
+  <si>
+    <t>4455</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4455/mocao_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. Vera Lúcia Mana.</t>
+  </si>
+  <si>
+    <t>4456</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4456/mocao_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento da Sra. Maria Ines de Souza.</t>
+  </si>
+  <si>
+    <t>4457</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4457/mocao_49.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de pesar pelo falecimento do Sr. Osmar Fauth.</t>
+  </si>
+  <si>
+    <t>4458</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>Ricardo Prearo</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4458/mocao_50.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da senhora Jacy Fernandes Aguiar.</t>
+  </si>
+  <si>
+    <t>4459</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4459/mocao_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>4460</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4460/mocao_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesa pelo passamento do Jovem Yago Lucca Luppi.</t>
+  </si>
+  <si>
+    <t>4461</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4461/mocao_53.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Pesar pelo falecimento da Irmã Maria Bernadete (Carolina Bollini).</t>
+  </si>
+  <si>
+    <t>4462</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>Paulo Fernando Crepaldi, Daniel Oliveira Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4462/mocao_54.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção De Congratulação e Aplauso à LAV — Lar, Amor e Vida.</t>
+  </si>
+  <si>
+    <t>4463</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4463/mocao_55.2026.pdf</t>
+  </si>
+  <si>
+    <t>Manifesta veemente 'repúdio diante de grave caso de violência sexual contra crianças recentemente noticiado e reafirma o compromisso com a proteção integral da infância.</t>
+  </si>
+  <si>
+    <t>4464</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4464/mocao_56.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Repúdio diante de fatos recentemente divulgados que envolvem suspeitas de violência contra criança em unidade de educação infantil no município de Bariri.</t>
+  </si>
+  <si>
+    <t>4465</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4465/mocao_57.2026.pdf</t>
+  </si>
+  <si>
+    <t>Moção de Aplausos ao casal de médicos baririenses Larissa Fonseca da Silva e Guilherme Fernandes da Silva, em reconhecimento aos relevantes serviços prestados à população de Bariri, exercidos com dedicação, humanização e compromisso.</t>
+  </si>
+  <si>
     <t>4272</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/pdl.01.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/pdl.01.2026.pdf</t>
   </si>
   <si>
     <t>Concede o título de "Cidadão Baririense" a Oséias Santos da Silva (Deputado Estadual Oseias de Madureira).</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/pdl.02.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/pdl.02.2026.pdf</t>
   </si>
   <si>
     <t>Concede o título de "Cidadão Baririense" ao Capitão de Polícia Militar Rafael Henrique Cano Telhada, conhecido como Capitão Telhada.</t>
   </si>
   <si>
+    <t>4466</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4466/pdl_03.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Concede a Medalha 16 de Junho ao Sr. Jeferson Carulo dos Santos, o Maestro Jeferson, da Banda Marcial Alexandre Giuliano Gallo".</t>
+  </si>
+  <si>
+    <t>4467</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4467/pdl_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>"Concede a Medalha 16 de Junho ao Sr. Marcio Antônio Pereira, coreógrafo da Banda Marcial Alexandre Giuliano Gallo”</t>
+  </si>
+  <si>
     <t>4234</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ple.01.2026-revisao_anual_geral.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ple.01.2026-revisao_anual_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores públicos municipais, autoriza reenquadramento funcional e dá outras providências.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ple.02.2026-reajuste_vale_alimentacao.pdf</t>
-[...2 lines deleted...]
-    <t>Altera a Lei Municipal nº 3,801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providências.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ple.02.2026-reajuste_vale_alimentacao.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei Municipal nº 3.801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ple.03.2026-reajuste_estagiarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ple.03.2026-reajuste_estagiarios.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a reajustar os valores da bolsa-auxílio e do auxílio-transporte concedidos aos estagiários do Programa de Estágio do Município de Bariri bem como a conceder vale alimentação, e dá outras providências.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ple.04.2026-permuta_area_ubs.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ple.04.2026-permuta_area_ubs.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a promover permuta de áreas de propriedade do Munícipio por área de propriedade particular, sem torna,_x000D_
 destinada à implantação de Unidade Básica de Saúde, e dá outras providências.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ple.05.2026-altera_lei_municipal_no_5205.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ple.05.2026-altera_lei_municipal_no_5205.2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 5.205, de 10 de março de 2023.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ple.06.2026-altera_ppa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ple.06.2026-altera_ppa.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 5,382 de 17 de setembro de 2025 e 5,381 de 17 de setembro de 2025.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ple.07.2026-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ple.07.2026-.pdf</t>
   </si>
   <si>
     <t>Altera e revoga artigos da lei nº 4.111, de 20 de dezembro de 2011.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ple.08.2026-prolongamento_via.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ple.08.2026-prolongamento_via.pdf</t>
   </si>
   <si>
     <t>Denomina prolongamento da via pública "Rua Florêncio Fróes de Moraes” e dá outras providências.</t>
   </si>
   <si>
     <t>4278</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ple.09.2026-novo_perimetro_urbano.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ple.09.2026-novo_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Delimita novo traçado oficial e área de expansão no Perímetro Urbano I do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ple.10.2026-cmpda_e_fumbea.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ple.10.2026-cmpda_e_fumbea.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Proteção e Defesa dos Animais — CMPDA e do Fundo Municipal de Bem-Estar Animal - FUMBEA.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/ple.11.2026-reequadramento_funcional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/ple.11.2026-reequadramento_funcional.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reenquadramento funcional de empregos públicos e dá outras providências.</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/ple.12.2026-area_verde.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/ple.12.2026-area_verde.pdf</t>
   </si>
   <si>
     <t>Desafeta áreas públicas municipais atualmente classificadas como áreas verdes, situadas no Polo Industrial II (Polo Industrial José Durante Junior), convertendo-as em bens dominicais com finalidade de uso industrial, e autoriza sua alienação mediante leilão, com lance mínimo correspondente ao maior valor entre três avaliações, e dá outras providências.</t>
   </si>
   <si>
+    <t>4310</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4310/ple.13.2026-altera_lei_5205.pdf</t>
+  </si>
+  <si>
+    <t>Altera o inciso do art. 10 da Lei nº 5.205, de 10 de março de 2023, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4311</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4311/ple.14.2026-altera_lei_3207.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei nº 3.207, de 21 de setembro de 2001, que dispõe sobre autorização para criação do Conselho Municipal de Esportes, o Fundo de Assistência ao Esporte e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4364</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4364/ple.15.2026-prorroga_pme.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prorrogação do Plano Municipal de Educação da Cidade de Bariri — PME.</t>
+  </si>
+  <si>
+    <t>4365</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4365/ple.16.2026-convenio_itaju.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal de Bariri a celebrar convênio de cooperação com o Município de Itaju, por meio de sua Prefeitura, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4381</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4381/ple.17.2026.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
+  </si>
+  <si>
+    <t>4366</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4366/ple.18.2026-credito_especial_mcmv.pdf</t>
+  </si>
+  <si>
+    <t>4382</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4382/ple.19.2026.pdf</t>
+  </si>
+  <si>
+    <t>4383</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4383/ple.20.2026-gratificacao_ci_saemba.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de gratificação para Controle Interno, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4384</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4384/ple.21.2026.pdf</t>
+  </si>
+  <si>
+    <t>4413</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4413/ple.22.2026-dacao_bem_imovel.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Município de Bariri a efetuar dação em pagamento de bens imóveis de sua propriedade para fins de indenização decorrente de desapropriação declarada de utilidade pública, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4414</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4414/ple.23.2026-aquisicao_fracao_ideal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a adquirir 50% (cinquenta por cento) da fração ideal do imóvel objeto da Matrícula nº 10,233 do Cartório de Registro de Imóveis de Bariri/SP, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4415</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4415/ple.24.2026-reducao_carga_horaria.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a redução da carga horária semanal de 44 (quarenta e quatro) para 40 (quarenta) horas dos empregos públicos que específica, altera o Anexo da Lei Municipal nº 4.706, de 08 de dezembro de 2016, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4416</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4416/ple.25.2026-denominacao_predio_publico.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a denominação de prédio público municipal e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4417</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4417/ple.26.2026-vale_banda_marcial.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de vale-alimentação aos integrantes da Banda Marcial de Bariri “Alexandre Giuliano Gallo” e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4418</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4418/ple.27.2026-doacao_imovel_com_encargo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza à doação, com encargos, de imóvel público à empresa FOLONI INDUSTRIA E COMERCIO DE COUROS LTDA, e dá outras providências,</t>
+  </si>
+  <si>
+    <t>4419</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4419/ple.28.2026-doacao_imovel_com_encargo.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a doação, com encargos, de imóvel público à empresa SOLUTION DISTRIBUIDORA E LOGÍSTICA LTDA, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4420</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4420/ple.29.2026-outorga_bem_imovel.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar concessão de direito real de uso, a título remunerado ê com encargos, de bem imóvel público destinado à instalação e funcionamento de empresa, como instrumento de fomento ao desenvolvimento econômico, geração de empregos e incremento da_x000D_
+atividade produtiva no Município de Bariri e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4421</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4421/ple.30.2026-transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a oferta do transporte escolar aos alunos da rede pública municipal de ensino de Bariri, e dá providências.</t>
+  </si>
+  <si>
+    <t>4422</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4422/ple.31.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4430</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4430/ple_32.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4431</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4431/ple_33.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4432</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4432/ple_34.2026-concessao_de_uso.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo Municipal a outorgar, mediante licitação, concessão onerosa de uso de bem público municipal, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4433</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4433/ple_35.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>Abre no orçamento vigente crédito adicional e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4434</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4434/ple_36.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4435</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4435/ple_37.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4436</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4436/ple_38.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4437</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4437/ple_39.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4438</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4438/ple_40.2026-credito_especial.pdf</t>
+  </si>
+  <si>
+    <t>4439</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4439/ple_41.2026-transporte_escolar.pdf</t>
+  </si>
+  <si>
+    <t>4440</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4440/ple_42.2026-cria_cargo_professor.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos efetivos de Professor de Educação Especial no âmbito do Município de Bariri, vinculados ao Plano de Carreira do Magistério Público Municipal (Lei nº 4.111/2011), e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4441</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4441/ple_43.2026-cria_cargo_psi_e_assis.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação de cargos de provimento efetivo de Psicólogo Escolar e Assistente Social Escolar no âmbito da Prefeitura Municipal de Bariri e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4442</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4442/ple_44.2026-altera_cuidador.pdf</t>
+  </si>
+  <si>
+    <t>Altera as atribuições do emprego público efetivo de Cuidador constante da Lei Municipal nº 4,706, de 08 de novembro de 2016 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4443</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4443/ple_45.2026-altera_adi.pdf</t>
+  </si>
+  <si>
+    <t>Altera as atribuições do emprego público efetivo de Auxiliar de Desenvolvimento Infantil, constante da Lei Municipal nº 4706, de 08 de novembro de 2016, e á outras providências,</t>
+  </si>
+  <si>
+    <t>4444</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4444/ple_46.2026-funcao_gratificada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Função Gratificada de Coordenador(a) do Cadastro Único e do Programa Bolsa Família, no âmbito da Administração Pública_x000D_
+Municipal de Bariri, e dá outras providências,</t>
+  </si>
+  <si>
+    <t>4445</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4445/ple_47.2026-funcao_gratificada.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a criação da Função Gratificada de Coordenador(a) do Serviço de Convivência e Fortalecimento de Vínculos' no âmbito da Administração Pública Municipal de Bariri, e dá outras providências,</t>
+  </si>
+  <si>
+    <t>4446</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4446/ple_48.2026-credito_adicional.pdf</t>
+  </si>
+  <si>
     <t>4238</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/pll.01.2025-revisao_vale.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/pll.01.2025-revisao_vale.pdf</t>
   </si>
   <si>
     <t>Concede vale alimentação aos servidores do legislativo.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/pll.02.2025-reenquadramento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/pll.02.2025-reenquadramento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reenquadramento funcional dos servidores do legislativo e da outras providências.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pll.04.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pll.04.2026.pdf</t>
   </si>
   <si>
     <t>"Altera a Lei nº 5.048, de 07 de Julho de 2021, para disciplinar o procedimento dos processos administrativos disciplinares, e dá outras providências."</t>
   </si>
   <si>
+    <t>4312</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4312/pll.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Dispõe sobre a criação da carteira de Identificação da Pessoa com Fibromialgia (CIPEF) no Município de Bariri.”</t>
+  </si>
+  <si>
+    <t>4313</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4313/pll.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui no Município de Bariri o Projeto Caçamba Comunitária.”</t>
+  </si>
+  <si>
+    <t>4314</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4314/pll.07.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui reserva na entrega de imóveis para as pessoas com deficiência. ”</t>
+  </si>
+  <si>
+    <t>4315</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4315/pll.08.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui o Programa Municipal de Incentivo à Denúncia de Infrações Ambientais — Urbanas em Bariri, estabelece recompensa ao denunciante, prevê punição à má fé e dá outras providências. ”</t>
+  </si>
+  <si>
+    <t>4316</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4316/pll.09.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre normas gerais e abstratas sobre a proteção do meio ambiente urbano e preservação da permeabilidade do solo em áreas públicas dotadas de função ambiental no Município de Bariri.</t>
+  </si>
+  <si>
+    <t>4367</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4367/pll.10.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Legislativo a promover o pagamento retroativo de quinquênios e sexta-parte aos servidores conforme Lei Complementar Federal nº 226/2026.</t>
+  </si>
+  <si>
+    <t>4368</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4368/pll.11.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Estabelece a Política Municipal de Envelhecimento Saudável e Proteção da Pessoa Idosa no Município de Bariri, em consonância com a Lei Estadual nº 17.559/2021, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4385</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4385/pll.12.2026.pdf</t>
+  </si>
+  <si>
+    <t>“ Institui o Programa Remédio em Casa, destinado à entrega domiciliar de medicamentos de uso contínuo para pessoas idosas no  Município de Bariri”.</t>
+  </si>
+  <si>
+    <t>4386</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4386/pll.13.2026.pdf</t>
+  </si>
+  <si>
+    <t>“ Institui diretrizes municipais de promoção, proteção e garantia dos direitos da Primeira Infância  no Município de Bariri e dá outras providências.”.</t>
+  </si>
+  <si>
+    <t>4387</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4387/pll.14.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a política municipal de incentivo à criação de ambientes cardioprotegidos no Município de Bariri, promove a capacitação em reanimação cardiopulmonar (RCP), incentiva a disponibilização de desfibriladores externos automáticos (DEA), cria o Selo “Entidade Cardioprotegida” e estabelece medidas de estímulo à resposta rápida em casos de parada cardiorrespiratória”.</t>
+  </si>
+  <si>
+    <t>4423</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4423/pll.15.2026.pdf</t>
+  </si>
+  <si>
+    <t>“Institui a Lei Municipal da Ficha Limpa nas Relações com o Poder Público em Bariri e dá outras providências.”</t>
+  </si>
+  <si>
     <t>4283</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/req_01.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/req_01.2026.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a coleta de lixo no Município, realizada pela empresa Urban Serviços e Transportes Ltda.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/req_02.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/req_02.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos regimentais vigentes, REQUER que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Bariri, informações oficiais acerca da ausência de médico oftalmologista no Poupatempo do Município de Bariri.</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/req_03.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/req_03.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos do Regimento Interno desta Casa de Leis e da Lei Orgânica do Município, requer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, solicitando as seguintes informações a respeito da qualidade da água e do funcionamento da piscina do Clube Municipal:_x000D_
 1. Desde quando a piscina do Clube Municipal encontra-se sem funcionamento?_x000D_
 2. Quais os motivos que levaram à paralisação do uso da piscina?_x000D_
 3. Há previsão para a retomada do funcionamento da piscina para uso da população? Em caso afirmativo, informar a data prevista.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>Ricardo Prearo</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/req_05.2026-urgencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/req_05.2026-urgencia.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, nos termos do artigo 126 do Regimento Interno desta Casa, requerem a convocação de uma sessão extraordinária logo após o termino da presente, para ser deliberado na pauta da Ordem do Dia, os PROJETOS DE LEIS nº 01 e 02/2026, de autoria da Mesa Diretora, considerado em caráter de urgência, atendendo assim interesse dos serviços da administração da Câmara.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/req_06.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/req_06.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Madureira, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, REQUERER a adoção imediata de todas as providências — administrativas, técnicas, operacionais e orçamentárias “necessárias à — implementação, regulamentação e efetiva aplicação da Lei nº 15.326/2026, no âmbito do Município de Bariri, bem como a apresentação de cronograma e informações detalhadas acerca de seu cumprimento.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/req_07.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/req_07.2026.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos legais, a convocação do Diretor de Agricultura e Meio Ambiente, Sr. Edson José Longo Filho, para que compareça à sessão ordinária da Câmara Municipal de Bariri, a ser realizada no dia 16 de fevereiro de 2026, com o objetivo de prestar esclarecimentos sobre questões do cronograma de limpeza das áreas verdes, canteiros, praças da cidade e estradas rurais.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/req_08.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/req_08.2026.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, nos termos regimentais, que seja oficiado o Poder Executivo Municipal, por meio da Diretoria Municipal de Saúde e do setor responsável pelos Recursos Humanos, para que prestem informações detalhadas e encaminhem documentos oficiais sobre a situação funcional, remuneratória e as condições de trabalho das auxiliares, técnicas e enfermeiras da rede municipal de saúde.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/req_09.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/req_09.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer que seja oficiada a Diretora Municipal de Educação, Cultura e Lazer, para que preste as seguintes informações:_x000D_
 a) Qual a situação jurídica e administrativa do imóvel onde a creche funciona provisoriamente;_x000D_
 b) Se há laudo técnico ou parecer que ateste a adequação do espaço para o número atual de crianças atendidas:;_x000D_
 c) Quais providências estão sendo adotadas para resolver questões relacionadas à ventilação, temperatura e segurança sanitária;_x000D_
 d) Se existe plano ou cronograma para realocação da unidade em espaço definitivo;_x000D_
 e) Quais emendas parlamentares impositivas foram destinadas à unidade e qual o estágio de execução de cada uma;_x000D_
 f) Se há registros, relatórios ou notificações sobre problemas sanitários, estruturais ou de segurança na unidade;_x000D_
 g) Quais medidas estão sendo adotadas para assegurar condições adequadas de trabalho aos servidores e de atendimento às crianças.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
-    <t>Francisco Leandro Gonzalez</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/req_10.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/req_10.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando as seguintes informações e documentos acerca do Processo Licitatório nº 005075/25 de contratação de empresa para prestação de serviços técnicos contínuos, multidisciplinares, de natureza predominantemente intelectual, para orientações e instruções aos agentes públicos de forma preventiva e consultiva, nas áreas de planejamento orçamentário, contabilidade finanças e tesouraria para a gestão pública municipal, por um período de 12(doze) meses prorrogáveis até o limite decenal, no valor de 150 mil.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/req_11.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/req_11.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando as seguintes informações e documentos acerca do Processo Licitatório nº 005297/25, de contratação de empresa especializada para prestação de serviços técnicos especializados de assessoria e consultoria em gestão de recursos financeiros da área da saúde pública, no valor de R$ 38.100,00.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/req_12.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/req_12.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando cópia integral (se possível digital) do Processo Licitatório 006207/25 para aquisição de veículo sedan 0 km, automático, ano/modelo 2025, para o setor do cadastro único da diretoria de assistência social da prefeitura municipal, no valor de R$ 114.890,00.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>13</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/req_13.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/req_13.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando as seguintes informações e documentos acerca do Processo Licitatório nº 004989/25 de alienação de imóveis pertencentes ao patrimônio do Município de Bariri/SP.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>14</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/req_14.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/req_14.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e na qualidade de autor da Lei Municipal nº 5365/2025, vem, respeitosamente, requerer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que, por meio do setor competente, preste esclarecimentos sobre o cumprimento da referida lei.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
-    <t>15</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/req_15.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/req_15.2026.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando as seguintes informações e documentos acerca do Processo Licitatório nº 03639/25 de serviços de Rastreamento e Monitoramento da Frota Municipal.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>16</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/req_16.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/req_16.2026.pdf</t>
   </si>
   <si>
     <t>Requer informações e providências acerca do reajuste anual dos profissionais da saúde não contemplados no Projeto de Lei do Executivo nº 01/2026.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
-    <t>17</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/req_17.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/req_17.2026.pdf</t>
   </si>
   <si>
     <t>Aline Mazo Prearo, vereadora em exercício no mandato legislativo de 2024 a 2028, infra-assinado, vem, mui respeitosamente na presença de Vossa Excelência apresentar requerimento com pedido de informações a serem prestadas pelo Chefe do Poder Executivo, referente ao cumprimento do piso nacional do magistério e sua integração ao Plano de Carreira do Magistério Público Municipal de Bariri, no tocante a projeção sobre as progressões funcionais pelas vias acadêmica e não acadêmica, conforme reiteradamente tem decidido o Poder Judiciário Trabalhista e o Colégio Recursal do Juizado Especial da Fazenda Pública Municipal.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>18</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/req_18.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/req_18.2026.pdf</t>
   </si>
   <si>
     <t>Requer esclarecimentos ao Prefeito Municipal acerca de demandas estruturais e de manutenção da Creche Carmen S. M. Aquilante.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>19</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/req_19.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/req_19.2026.pdf</t>
   </si>
   <si>
     <t>Requer informações e esclarecimentos acerca do corte de árvores realizado na pracinha localizada em frente ao Supermercado Michelassi, no Jardim Santa Clara.</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>20</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/req_20.2026.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/req_20.2026.pdf</t>
   </si>
   <si>
     <t>Requer informações e esclarecimentos acerca das condições estruturais apresentadas pela Escola Municipal Joseane Bianco.</t>
+  </si>
+  <si>
+    <t>4326</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4326/req_21.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUER-SE:_x000D_
+I. A adoção e a efetiva execução das medidas administrativas necessárias ao cumprimento da Lei nº 15.326/2026, no que se refere às Cuidadoras_x000D_
+de Educação Infantil, nos termos do art. 206, inciso VI, da Constituição Federal de 1988;_x000D_
+I. O encaminhamento, no prazo regimental, de informações circunstanciadas a esta Casa Legislativa sobre:_x000D_
+a) o estágio de implementação da referida lei;_x000D_
+b) das providências já adotadas;_x000D_
+c) das medidas em curso ou previstas, com cronograma e prazos estimados de implementação, esclarecendo-se que a inércia administrativa poderá caracterizar omissão do Poder Executivo no cumprimento da Lei nº 15.326/2026._x000D_
+Por se tratar de tema de elevada relevância social, que envolve a valorização de profissionais essenciais ao cuidado e ao desenvolvimento das crianças do Município, conta-se com o apoio dos nobres Vereadores para a aprovação do presente requerimento.</t>
+  </si>
+  <si>
+    <t>4327</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4327/req_22.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio do SAEMBA - Serviço de Água e Esgoto do Município de Bariri, sejam prestadas as seguintes informações referente ao serviço realizado na Rua Lucieny Edwiges Cocia - Bariri, SP._x000D_
+1. Qual o prazo previsto para a conclusão do serviço iniciado pelo SAEMBA na Rua Lucieny Edwiges Cocia?_x000D_
+2. Há cronograma definido para o fechamento do buraco e a recomposição adequada do pavimento, garantindo a segurança de pedestres e veículos?</t>
+  </si>
+  <si>
+    <t>4328</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4328/req_23.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio do SAEMBA — Serviço de Água e Esgoto do Município de Bariri, sejam prestadas as seguintes informações referentes à Escola Municipal Julieta Rago Foloni:_x000D_
+1. O SAEMBA realizou vistoria técnica nas dependências da referida unidade escolar com a finalidade de verificar possíveis vazamentos de água?_x000D_
+2. Em caso afirmativo, em que data foi realizada a visita técnica?_x000D_
+3. Durante a vistoria, foi constatada a existência de vazamentos ou irregularidades na rede hidráulica da escola?_x000D_
+4. Caso tenham sido identificados vazamentos, quais providências foram adotadas ou estão previstas para a solução do problema, bem como o prazo estimado para execução dos reparos?</t>
+  </si>
+  <si>
+    <t>4329</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4329/req_24.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, para que, determine ao setor responsável que preste informações e avalie a implementação de semáforo inteligente nos seguintes pontos do Município:_x000D_
+* Cruzamento da Avenida XV de Novembro com a Rua 7 de Setembro; e _x000D_
+* Cruzamento da Avenida XV de Novembro com a Rua Tiradentes._x000D_
+_x000D_
+Diante do exposto, requer-se que sejam prestadas as seguintes informações:_x000D_
+I - Existe estudo técnico ou planejamento por parte do Município para a implantação de semáforos inteligentes nos referidos cruzamentos?_x000D_
+II - Em caso positivo, qual o prazo previsto para a implementação?_x000D_
+III - Caso negativo, há possibilidade de realização de estudo técnico para viabilizar a medida?</t>
+  </si>
+  <si>
+    <t>4330</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, o Vereador que subscreve vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito Municipal, para que, por meio do setor competente, sejam prestadas informações acerca das condições do asfalto na Avenida Álvaro de Lima Floret, a qual se encontra, segundo relatos de munícipes, em situação precária e sem condições adequadas de tráfego._x000D_
+Diante disso, requer-se que sejam esclarecidos os seguintes pontos:_x000D_
+1. O Município tem conhecimento das más condições de conservação da referida via?_x000D_
+2. Há previsão de recapeamento, operação tapa-buracos ou obra de recuperação asfáltica no local?_x000D_
+3. Em caso positivo, qual o prazo estimado para a execução dos serviços?_x000D_
+4. Caso não haja possibilidade de atendimento no momento, quais os motivos que impedem a realização da obra, informando se há entraves orçamentários, contratuais ou técnicos?</t>
+  </si>
+  <si>
+    <t>4331</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4331/req_26.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa Legislativa, o Vereador que subscreve vem, respeitosamente, requerer ao Excelentíssimo Senhor Prefeito_x000D_
+Municipal, que seja encaminhado à Diretoria de Infraestrutura que se proceda à vistoria técnica na Rua Silvio de Queiroz, na altura do nº 126, a fim de avaliar a necessidade e a viabilidade da construção de canaleta para escoamento de águas pluviais no referido local.</t>
+  </si>
+  <si>
+    <t>4332</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4332/req_27.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador Daniel de Madureira, no uso de suas atribuições legais e regimentais, vem, respeitosamente, à presença de Vossa Excelência, REQUERER PROVIDÊNCIAS URGENTES quanto à segurança física e patrimonial da Escola Municipal EMEI II Prof.ª Diolanda Chuffi Neif, pelos fatos e fundamentos a seguir expostos:_x000D_
+Diante do exposto, REQUER-SE:_x000D_
+* A realização imediata de vistoria técnica na unidade escolar;_x000D_
+* A adequação da estrutura física, com:_x000D_
+* Elevação ou reforço dos muros;_x000D_
+* Instalação de portões adequados e devidamente trancados;_x000D_
+* A designação de funcionário ou agente responsável pelo controle de acesso, garantindo que apenas pessoas autorizadas ingressem no ambiente escolar;</t>
+  </si>
+  <si>
+    <t>4333</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4333/req_28.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador que subscreve, nos termos regimentais, requer que seja oficiado ao Senhor Prefeito Municipal para que, por meio do setor competente, preste as seguintes informações acerca do Projeto de Lei nº 38/2025, que autorizou a abertura de crédito adicional destinado à realização de recape asfáltico na Alameda localizada no Polo Industrial, aprovado por esta Câmara Municipal em 18 de agosto de 2025 e homologado em 20 de outubro do mesmo ano:_x000D_
+1. Por qual motivo o recape asfáltico ainda não foi realizado, mesmo após a aprovação e homologação do referido projeto;_x000D_
+2. Há previsão para o início da execução da obra? Em caso positivo, informar a data estimada;_x000D_
+3. Caso não haja previsão para início, quais os motivos que justificam a não execução até o presente momento.</t>
+  </si>
+  <si>
+    <t>4334</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4334/req_29.2026.pdf</t>
+  </si>
+  <si>
+    <t>O vereador abaixo assinados, no uso de suas atribuições legais e regimentais, vêm requerer, após aprovação em Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que apresente, com a máxima brevidade as seguintes informações acerca da possibilidade de_x000D_
+instalação de lombada redutora de velocidade na Avenida Guaice Giacone Bigheti, localizada no bairro Jardim Maria Luiza, nas proximidades da Igreja Congregação Cristã no Brasil:_x000D_
+1. Existe a possibilidade de atender o Abaixo-Assinado em anexo disponibilizado pelos fiéis abordando sobre necessidade de implantação de lombada redutora de velocidade no referido local;_x000D_
+2. Em caso positivo, qual à viabilidade da execução do serviço;_x000D_
+3. Sendo constatada a necessidade e viabilidade, qual a previsão para o início da execução da obra;_x000D_
+4. Caso não seja possível a realização do serviço no momento, quais os motivos que impedem sua execução.</t>
+  </si>
+  <si>
+    <t>4335</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4335/req_30.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Municipal, para que preste informações completas, técnicas, documentadas e juridicamente fundamentadas a respeito do Projeto de Lei nº 06/2026, que dispõe sobre a substituição de anexos do Plano Plurianual — PPA 2026 2029 (Lei Municipal nº 5.382/2025) e da Lei de Diretrizes Orçamentárias — LDO 2026 (Lei Municipal nº 5.381/2025)._x000D_
+O presente requerimento fundamenta-se no dever constitucional e legal do Poder Legislativo de fiscalizar o planejamento governamental, a execução orçamentária e a correta aplicação dos recursos públicos, especialmente diante de alterações amplas e estruturantes do sistema de planejamento municipal.</t>
+  </si>
+  <si>
+    <t>4336</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4336/req_31.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, na forma regimental, seja encaminhado o presente requerimento ao Gabinete do Chefe do Poder Executivo Municipal, para que, antes de qualquer deliberação legislativa, sejam prestadas informações — completas, técnicas, documentadas e verificáveis, relativas ao Projeto de Lei nº 09/2026, encaminhado por meio da Mensagem nº 09/2026, que trata da delimitação de novo traçado oficial e da ampliação da área de expansão do Perímetro Urbano I do Município de Bariri, conforme memorial descritivo e anexos apresentados_x000D_
+O presente requerimento se funda no dever constitucional e legal de fiscalização do Poder Legislativo, na defesa do interesse público primário, na prevenção de dano ao erário, e no cumprimento estrito dos princípios da legalidade, moralidade, impessoalidade, publicidade e eficiência.</t>
+  </si>
+  <si>
+    <t>4337</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4337/req_32.2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores (a) que subscrevem, requerem nos termos do artigo 146 e 147 do Regimento Interno desta Casa, que seja apreciado e deliberado em REGIME DE URGÊNCIA ESPECIAL para deliberação na presente sessão, o Projeto de Lei nº 09/2025.</t>
+  </si>
+  <si>
+    <t>4369</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4369/req_33.2026.pdf</t>
+  </si>
+  <si>
+    <t>Nos termos do Regimento Interno desta Casa de Leis, bem como das prerrogativas fiscalizatórias conferidas aos Vereadores pela Constituição Federal_x000D_
+e pela Lei Orgânica do Município, venho, respeitosamente, REITERAR o Requerimento nº 141/2025, de autoria do Vereador Dr. Paulo Fernando Crepaldi,_x000D_
+que solicitou informações detalhadas acerca da execução do Programa Nacional de Alimentação Escolar (PNAE) no Município.</t>
+  </si>
+  <si>
+    <t>4370</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4370/req_34.2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Nos termos do Regimento Interno desta Casa de Leis e conforme as prerrogativas fiscalizatórias atribuídas aos vereadores pela Constituição Federal, pela Lei Orgânica do Município e demais normas aplicáveis, apresento o seguinte REQUERIMENTO ao Senhor Prefeito Municipal e ao Senhor Diretor Municipal de Agricultura e Meio Ambiente Sr. Edson José Longo Filho._x000D_
+REQUERIMENTO_x000D_
+No exercício regular do mandato parlamentar, com fundamento no art. 31 da Constituição Federal, no art. 37 da Constituição Federal, na Lei Orgânica do Município, no Regimento Interno desta Casa, bem como no dever constitucional, do Poder Público de zelar pela saúde, segurança, dignidade e bem-estar da população, especialmente de crianças, adolescentes e pessoas em situação de vulnerabilidade social, vem, respeitosamente, REQUERER A ADOÇÃO DE PROVIDÊNCIAS IMEDIATAS, nos termos a seguir expostos.</t>
+  </si>
+  <si>
+    <t>4371</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4371/req_35.2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Nos termos do Regimento Interno desta Casa de Leis e conforme as prerrogativas fiscalizatórias atribuídas aos vereadores pela Constituição Federal, pela Lei Orgânica do Município e demais normas aplicáveis, apresento o seguinte REQUERIMENTO ao Senhor Prefeito Municipal, à Senhora Diretora Municipal de Educação Sra. Cinira Mazotti e ao Senhor Diretor Municipal de Agricultura e Meio Ambiente Sr. Edson José Longo Filho._x000D_
+REQUERIMENTO_x000D_
+No exercício regular do mandato parlamentar, com fundamento nos arts. 31,37, 196, 225 e 227 da Constituição Federal, na Lei Orgânica do Município, no Regimento Interno desta Casa, no Estatuto da Criança e do Adolescente (Lei nº 8.069/1990) e nos princípios da prevenção, eficiência, moralidade administrativa e prioridade absoluta à criança, vem, respeitosamente, REQUERER PROVIDÊNCIAS IMEDIATAS, nos termos a seguir.</t>
+  </si>
+  <si>
+    <t>4372</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4372/req_36.2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Nos termos do Regimento Interno desta Casa de Leis e conforme as prerrogativas fiscalizatórias atribuídas aos vereadores pela Constituição Federal, pela Lei Orgânica do Município e demais normas aplicáveis, apresento o seguinte REQUERIMENTO ao Senhor Prefeito Municipal e ao Senhor Diretor Municipal de Agricultura e Meio Ambiente Sr. Edson José Longo Filho._x000D_
+REQUERIMENTO_x000D_
+No exercício regular do mandato parlamentar, com fundamento no art. 31, art. 37, art. 196, art. 225 e art. 227 da Constituição Federal, na Lei Orgânica do Município, no Regimento Interno desta Casa Legislativa, bem como no dever constitucional do Poder Público de assegurar ambientes seguros, saudáveis e dignos à infância e à juventude vem, respeitosamente, REQUERER PROVIDÊNCIAS IMEDIATAS, nos termos a seguir expostos.</t>
+  </si>
+  <si>
+    <t>4373</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4373/req_37.2026.pdf</t>
+  </si>
+  <si>
+    <t>Senhor Presidente,_x000D_
+Nos termos do Regimento Interno desta Casa de Leis e conforme as prerrogativas fiscalizatórias atribuídas aos vereadores pela Constituição Federal, pela Lei Orgânica do Município e demais normas aplicáveis, apresento o seguinte REQUERIMENTO ao Senhor Prefeito Municipal, à Senhora Diretora Municipal de Saúde e à Senhora Diretora Municipal de Finanças._x000D_
+REQUERIMENTO_x000D_
+No exercício regular do mandato parlamentar, com fundamento nos arts. 31, 37, 196 e 198 da Constituição Federal, na Lei Orgânica do Município, no Regimento Interno desta Casa Legislativa, bem como nas prerrogativas fiscalizatórias do Poder Legislativo e nos princípios da legalidade, moralidade, eficiência, transparência, valorização do servidor público e controle social, vem, respeitosamente, REQUERER ESCLARECIMENTOS TÉCNICOS, LEGAIS E FINANCEIROS acerca da ausência de repasse do incentivo financeiro anual aos Agentes Comunitários de Saúde (ACS) e Agentes de Combate às Endemias (ACE) no Município de Bariri.</t>
+  </si>
+  <si>
+    <t>4374</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4374/req_38.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor, vem perante V. Exa., requerer o envio de expediente ao Exmo. Prefeito Municipal, para comprovação documental da execução dos serviços de manutenção de passeios públicos, guias, sarjetas e bocas de lobo pela empresa ESN Prestação de Serviços Guararapes Ltda._x000D_
+1- Encaminhar cópia dos relatórios de medição e das notas fiscais Pagas à empresa contratada para os serviços de manutenção previstos no item 1.3 do Termo de Referência, no período de 01/01/2025 até 02/03/2026._x000D_
+2- Nos termos do item 1.3 do Termo de Referência, apresentar o acervo fotográfico (antes e depois) que comprove a efetiva execução da conservação,_x000D_
+manutenção das bocas de lobo e reparos em guias e sarjetas em diferentes pontos do município, conforme exigido para a liquidação do empenho, bem como fornecer a listagem completa dos locais indicados pela Prefeitura onde os serviços de manutenção de passeios públicos foram executados no período de 01/01/2025 até 02/03/2026.</t>
+  </si>
+  <si>
+    <t>4375</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4375/req_39.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer-se que o Poder Executivo, através do SAEMBA, responda:_x000D_
+1- Qual foi a arrecadação bruta total do SAEMBA em 2024, 2025 e 2025? Favor anexas balancetes financeiros._x000D_
+2- Como a autarquia justifica casos em que o valor da conta quintuplicou sem alteração no número de moradores ou no perfil de consumo do imóvel?_x000D_
+Existe algum estudo técnico que valide a precisão dos hidrômetros após a mudança tarifária?_x000D_
+3- Desde a implementação do aumento em 20/02/2025, qual o volume mensal de pedidos de revisão de faturas protocolados na autarquia? Houve um_x000D_
+aumento percentual nessas reclamações em comparação aos anos anteriores?_x000D_
+4- Encaminhar a cópia integral do Ofício SAEMBA nº 004/2025 e do Processo Administrativo nº 222/2025, que serviram de base para o cálculo do reajuste de 40%.</t>
+  </si>
+  <si>
+    <t>4376</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4376/req_40.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri, bem como ao setor competente da Educação, para que informe a esta Casa de Leis:_x000D_
+* Qual o motivo da demora na entrega dos uniformes escolares aos alunos da rede municipal de ensino no ano letivo de 2026?_x000D_
+* Se o processo licitatório já foi concluído e, em caso positivo, qual a empresa vencedora e o prazo previsto para entrega?_x000D_
+* Caso ainda não tenha sido finalizado, em que fase se encontra o procedimento administrativo? _x000D_
+* Qual a previsão oficial para que os alunos recebam os referidos uniformes?</t>
+  </si>
+  <si>
+    <t>4388</t>
+  </si>
+  <si>
+    <t>Ricardo Prearo, Aline Mazo Prearo, Daniel Oliveira Rodrigues</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4388/req_41.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações ao Poder Executivo sobre o aumento dos valores do IPTU no município.</t>
+  </si>
+  <si>
+    <t>4424</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4424/req_42.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro, nos termos regimentais, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal, bem como à Diretoria de Agricultura e Meio Ambiente, responsável pelos serviços de limpeza e manutenção urbana, para que encaminhem a esta Casa de Leis informações e cronograma atualizado das ações de limpeza, roçagem e manutenção realizadas e previstas nas escolas municipais, praças públicas e nos campos de futebol do Arrudão e Filengão.</t>
+  </si>
+  <si>
+    <t>4425</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4425/req_43.2026.pdf</t>
+  </si>
+  <si>
+    <t>Os Vereadores subscritores, no uso de suas atribuições legais e regimentais, vêm perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando informações e documentos acerca da aquisição de ovos de Páscoa para os alunos da rede pública de ensino mediante a modalidade de Adesão à Ata de Registro de Preços nº 001/2025, gerenciada pela União dos Municípios da Média Sorocabana (Consórcio).</t>
+  </si>
+  <si>
+    <t>4426</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4426/req_44.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando informações detalhadas sobre as providências adotadas para o fiel cumprimento da Lei nº 5.440, de 10 de março de 2026_x000D_
+que institui o canal "Zap da Cidadania".</t>
+  </si>
+  <si>
+    <t>4427</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4427/req_45.2026.pdf</t>
+  </si>
+  <si>
+    <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, requer que seja enviado expediente ao Excelentíssimo Senhor Prefeito Municipal, solicitando informações e providências acerca da atualização dos valores destinados ao transporte estudantil no município.</t>
+  </si>
+  <si>
+    <t>4428</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4428/req_46.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer informações e providências urgentes do Poder Executivo Municipal acerca da ausência e precariedade na prestação de serviços essenciais pelos Correios e pela empresa Vivo no Município de Bariri.</t>
+  </si>
+  <si>
+    <t>4474</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4474/req_47.2026.pdf</t>
+  </si>
+  <si>
+    <t>Requer a complementação da instrução técnica, jurídica, econômica e ambiental dos Projetos de Lei n° 27/2626 e n° 23/2026, para fins de adequada formação da convicção legislativa.</t>
+  </si>
+  <si>
+    <t>4429</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4429/req_48.2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores (a) que subscrevem, requerem nos termos do artigo 130, parágrafo 1º, 146 e 147 do Regimento Interno desta Casa, que seja apreciado e deliberado em REGIME DE URGÊNCIA ESPECIAL para deliberação na presente sessão, o Projeto de Lei nº 22/2026 do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4468</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4468/req_51.2026.pdf</t>
+  </si>
+  <si>
+    <t>Os vereadores que subscrevem requerem, nos termos dos arts. 130, $ 1º, 146 e 147 do Regimento Interno desta Casa, que sejam apreciados e deliberados, em REGIME DE URGÊNCIA ESPECIAL, na presente sessão, os Projetos de Lei nºs 32, 33, 35, 36, 37, 38, 39, 40 e 41/2026, de iniciativa do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4469</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4469/req_52.2026.pdf</t>
+  </si>
+  <si>
+    <t>REQUEIRO, nos termos legais, a convocação da Diretora de Diretoria de Educação e Cultura, Sra. Cinira Moreira Giaconi Mazotti, para que compareça à Sessão Ordinária da Câmara Municipal de Bariri, a ser realizada no dia 18 de maio de 2026, com o objetivo de prestar esclarecimentos sobre questões envolvendo a pasta da educação.</t>
+  </si>
+  <si>
+    <t>4470</t>
+  </si>
+  <si>
+    <t>VET</t>
+  </si>
+  <si>
+    <t>Veto</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4470/veto_01.2026_ao_pll_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO PROJETO DE LEI Nº 04/2026 —AUTÓGRAFO Nº 25/2026</t>
+  </si>
+  <si>
+    <t>4471</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4471/veto_02.2026_ao_pll_46.2025.pdf</t>
+  </si>
+  <si>
+    <t>VETO PARCIAL AO PROJETO DE LEI Nº 46/2025 — AUTÓGRAFO Nº 24/2026</t>
+  </si>
+  <si>
+    <t>4472</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4472/veto_03.2026-ple_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO PROJETO DE LEI Nº 09/2026 – AUTÓGRAFO Nº 38/2026</t>
+  </si>
+  <si>
+    <t>4473</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4473/veto_04.2026-ple_07.2026.pdf</t>
+  </si>
+  <si>
+    <t>VETO INTEGRAL AO PROJETO DE LEI Nº 07/2026- AUTÓGRAFO Nº 32/2026</t>
+  </si>
+  <si>
+    <t>4338</t>
+  </si>
+  <si>
+    <t>PC</t>
+  </si>
+  <si>
+    <t>Parecer Comissões</t>
+  </si>
+  <si>
+    <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4338/parecer_01.2025-ref._ple01.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 01/2026 - OBJETO: Projeto de Lei nº 01/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4339</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4339/parecer_02.2025-ref._ple02.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 02/2026 - OBJETO: Projeto de Lei nº 02/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4340</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4340/parecer_03.2025-ref._ple03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 03/2026 - OBJETO: Projeto de Lei nº 03/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4341</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4341/parecer_04.2025-ref._ple04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 04/2026 - OBJETO: Projeto de Lei nº 04/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4342</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4342/parecer_06.2025-ref._pll02.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 06/2026 - OBJETO: Projeto de Lei nº 02/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4343</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4343/parecer_07.2025-ref._ple05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER NO 07/2026 - OBJETO: Projeto de Lei nº 05/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4344</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4344/parecer_08.2025-ref._ple08.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 08/2026 - OBJETO: Projeto de Lei nº 08/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4345</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4345/parecer_09.2025-ref._ple10.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER 09/2026 - OBJETO: Projeto de Lei nº 10/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4346</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4346/parecer_10.2025-ref._ple11.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 10/2026 - OBJETO: Projeto de Lei nº 11/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4347</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4347/parecer_11.2025-ref._ple04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 11/2026 - OBJETO: Projeto de Lei nº 04/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4348</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4348/parecer_12.2025-ref._pdl02.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 12/2026 - OBJETO: Projeto de Decreto Legislativo nº 02/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4349</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4349/parecer_13.2025-ref._pdl01.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 13/2026 - OBJETO: Projeto de Decreto Legislativo nº 01/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4350</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4350/parecer_14.2025-ref._pll46.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 14/2026 - OBJETO: Projeto de Lei nº 46/2025, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4351</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4351/parecer_15.2025-ref._pll09.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 15/2026 - OBJETO: Projeto de Lei nº 09/2026, de autoria do Poder Legislativo</t>
+  </si>
+  <si>
+    <t>4352</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4352/parecer_16.2025-ref._ple12.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 16/2026 - OBJETO: Projeto de Lei nº 12/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4390</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4390/parecer_17.2026-ref._pll05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 17/2026 - OBJETO: Projeto de Lei nº 05/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4391</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4391/parecer_18.2026-ref._pll06.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 18/2026 - OBJETO: Projeto de Lei nº 06/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4392</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4392/parecer_19.2026-ref._pll07.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 19/2026 - OBJETO: Projeto de Lei nº 07/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4393</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4393/parecer_20.2026-ref._pll08.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 20/2026 - OBJETO: Projeto de Lei nº 08/2026, de autoria do Poder Legislativo.</t>
+  </si>
+  <si>
+    <t>4394</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4394/parecer_21.2026-ref._ple13.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 21/2026 - OBJETO: Projeto de Lei nº 13/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4395</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4395/parecer_22.2026-ref._ple14.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 22/2026 - OBJETO: Projeto de lei nº 14/2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4396</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4396/parecer_23.2026-ref._ple23.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 23/2026 - OBJETO: Projeto de Lei nº 61/2025, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4475</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4475/parecer_25.2026-ref._ple18.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 25/2026 - OBJETO: Projeto de Lei nº 18/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4476</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4476/parecer_26.2026-ref._ple14.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 26/2026 - OBJETO: Projeto de lei nº 14/2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4477</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4477/parecer_27.2026-ref._pll10.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 27/2026 - OBJETO: Projeto de Lei nº 10/2026, de autoria da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>4478</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4478/parecer_28.2026-ref._pll11.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 28/2026 - OBJETO: Projeto de Lei nº 11/2026, de autoria do Sr. Paulo Fernando Crepaldi.</t>
+  </si>
+  <si>
+    <t>4479</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4479/parecer_29.2026-ref._ple07.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 29/2026 - OBJETO: Projeto de lei nº 07/2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4480</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4480/parecer_30.2026-ref._ple15.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 30/2026 - OBJETO: Projeto de Lei nº 15/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4481</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4481/parecer_31.2026-ref._ple09.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 31/2026 - OBJETO: Projeto de Lei nº 09/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4482</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4482/parecer_32.2026-ref._ple21.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 32/2026 - OBJETO: Projeto de Lei nº 21/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4483</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4483/parecer_33.2026-ref._ple19.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 33/2026 - OBJETO: Projeto de Lei nº 19/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4484</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4484/parecer_34.2026-ref._ple17.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 34/2026 - OBJETO: Projeto de Lei nº 17/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4485</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4485/parecer_35.2026-ref._ple06.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 35/2026 - OBJETO: Projeto de Lei nº 06/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4486</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4486/parecer_36.2026-ref._ple22.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 36/2026 - OBJETO: Projeto de Lei nº 22/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4487</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4487/parecer_40.2026-ref._pll12.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 40/2026 - OBJETO: Projeto de Lei nº 12/2026, de autoria do Vereador Paulo Fernando Crepaldi.</t>
+  </si>
+  <si>
+    <t>4488</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4488/parecer_41.2026-ref._pll13.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 41/2026 - OBJETO: Projeto de Lei nº 13/2026, de autoria do Vereador Paulo Fernando Crepaldi</t>
+  </si>
+  <si>
+    <t>4489</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4489/parecer_42.2026-ref._pll14.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 42/2026 - OBJETO: Projeto de Lei nº 14/2026, de autoria do Vereador Paulo Fernando Crepaldi.</t>
+  </si>
+  <si>
+    <t>4490</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4490/parecer_43.2026-ref._veto_pll_46.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 43/2026 - OBJETO: Veto parcial do Prefeito Municipal ao Projeto de Lei nº 46/2026, de autoria de Paulo Fernando Crepaldi.</t>
+  </si>
+  <si>
+    <t>4491</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4491/parecer_44.2026-ref._veto_pll_04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 44/2026 - OBJETO: Veto integral do Prefeito Municipal ao Projeto de Lei nº 04/2026, de autoria da Mesa Diretora.</t>
+  </si>
+  <si>
+    <t>4492</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4492/parecer_45.2026-ref._ple25.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 45/2026 - OBJETO: Projeto de Lei nº 25/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4493/parecer_46.2026-ref._ple26.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 46/2026 - OBJETO: Projeto de Lei nº 26/2026, de autoria do Poder Executivo</t>
+  </si>
+  <si>
+    <t>4494</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4494/parecer_47.2026-ref._ple27.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 47/2026 - OBJETO: Projeto de Lei nº 27/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4495</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4495/parecer_48.2026-ref._ple28.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 48/2026 - OBJETO: Projeto de Lei nº 28/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4496</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4496/parecer_49.2026-ref._ple29.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 49/2026 - OBJETO: Projeto de Lei nº 29/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4497</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4497/parecer_50.2026-ref._ple31.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 50/2026 - OBJETO: Projeto de Lei nº 31/2026, de autoria do Poder Executivo</t>
+  </si>
+  <si>
+    <t>4498</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4498/parecer_52.2026-ref._ple32.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 52/2026 - OBJETO: Projeto de Lei nº 32/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4499</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4499/parecer_53.2026-ref._ple34.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 53/2026 - OBJETO: Projeto de Lei nº 34/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4500/parecer_54.2026-ref._ple35.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 54/2026 - OBJETO: Projeto de Lei nº 35/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4501/parecer_55.2026-ref._ple36.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 55/2026 - OBJETO: Projeto de Lei nº 36/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4502</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4502/parecer_56.2026-ref._ple37.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 56/2026 - OBJETO: Projeto de Lei nº 37/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4503/parecer_57.2026-ref._ple38.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 57/2026 - OBJETO: Projeto de Lei nº 38/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4504/parecer_58.2026-ref._ple39.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 58/2026 - OBJETO: Projeto de Lei nº 39/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4505</t>
+  </si>
+  <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4505/parecer_59.2026-ref._ple40.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 59/2026 - OBJETO: Projeto de Lei nº 40/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4506</t>
+  </si>
+  <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4506/parecer_60.2026-ref._ple41.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 60/2026 - OBJETO: Projeto de Lei nº 41/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4507/parecer_61.2026-ref._pdl03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 61/2026 - OBJETO: Projeto de Decreto Legislativo nº 03/2026, de autoria do Vereador Ricardo Prearo.</t>
+  </si>
+  <si>
+    <t>4508</t>
+  </si>
+  <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4508/parecer_62.2026-ref._ple24.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 62/2026 - OBJETO: Projeto de Lei nº 24/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>63</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4509/parecer_63.2026-ref._ple33.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 63/2026 - OBJETO: Projeto de lei nº 33/2026, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>64</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4510/parecer_64.2026-ref._ple23.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 64/2026 - OBJETO: Projeto de Lei nº 23/2026, de autoria do Poder Executivo.</t>
+  </si>
+  <si>
+    <t>4511</t>
+  </si>
+  <si>
+    <t>65</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4511/parecer_65.2026-ref._veto_pll_09.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 65/2026 - OBJETO: Veto integral do Prefeito Municipal ao Projeto de Lei nº 09/2026, de autoria do Poder Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -991,67 +3064,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/mocao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/mocao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/mocao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/mocao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/mocao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/mocao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/mocao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/mocao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/mocao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/pdl.01.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/pdl.02.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ple.01.2026-revisao_anual_geral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ple.02.2026-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ple.03.2026-reajuste_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ple.04.2026-permuta_area_ubs.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ple.05.2026-altera_lei_municipal_no_5205.2023.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ple.06.2026-altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ple.07.2026-.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ple.08.2026-prolongamento_via.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ple.09.2026-novo_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ple.10.2026-cmpda_e_fumbea.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/ple.11.2026-reequadramento_funcional.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/ple.12.2026-area_verde.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/pll.01.2025-revisao_vale.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/pll.02.2025-reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pll.04.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/req_01.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/req_02.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/req_03.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/req_05.2026-urgencia.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/req_06.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/req_07.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/req_08.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/req_09.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/req_10.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/req_11.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/req_12.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/req_13.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/req_14.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/req_15.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/req_16.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/req_17.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/req_18.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/req_19.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/req_20.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4255/indicacao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4256/indicacao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4257/indicacao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4258/indicacao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4259/indicacao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4317/indicacao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4318/indicacao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4353/indicacao_08.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4354/indicacao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4355/indicacao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4389/indicacao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4397/indicacao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4398/indicacao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4399/indicacao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4400/indicacao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4401/indicacao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4402/indicacao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4447/indicacao_18.2026_2.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4448/indicacao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4449/indicacao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4260/mocao_01.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4261/mocao_02.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4262/mocao_03.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4263/mocao_04.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4264/mocao_05.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4265/mocao_06.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4266/mocao_07.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4267/mocao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4268/mocao_09.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4269/mocao_10.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4270/mocao_11.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4271/mocao_12.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4319/mocao_13.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4320/mocao_14.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4321/mocao_15.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4322/mocao_16.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4323/mocao_17.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4324/mocao_18.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4325/mocao_19.2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4356/mocao_20.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4357/mocao_21.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4358/mocao_22.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4359/mocao_23.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4360/mocao_24.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4361/mocao_25.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4362/mocao_26.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4363/mocao_27.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4378/mocao_28.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4379/mocao_30.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4380/mocao_31.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4403/mocao_32.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4404/mocao_33.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4405/mocao_34.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4406/mocao_35.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4407/mocao_36.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4408/mocao_37.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4409/mocao_38.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4410/mocao_39.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4411/mocao_40.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4412/mocao_41.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4450/mocao_42.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4451/mocao_43.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4452/mocao_44.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4453/mocao_45.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4454/mocao_46.2026.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4455/mocao_47.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4456/mocao_48.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4457/mocao_49.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4458/mocao_50.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4459/mocao_51.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4460/mocao_52.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4461/mocao_53.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4462/mocao_54.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4463/mocao_55.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4464/mocao_56.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4465/mocao_57.2026.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4272/pdl.01.2026.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4273/pdl.02.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4466/pdl_03.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4467/pdl_04.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4234/ple.01.2026-revisao_anual_geral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4235/ple.02.2026-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4236/ple.03.2026-reajuste_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4237/ple.04.2026-permuta_area_ubs.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4274/ple.05.2026-altera_lei_municipal_no_5205.2023.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4275/ple.06.2026-altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4276/ple.07.2026-.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4277/ple.08.2026-prolongamento_via.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4278/ple.09.2026-novo_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4279/ple.10.2026-cmpda_e_fumbea.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4280/ple.11.2026-reequadramento_funcional.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4281/ple.12.2026-area_verde.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4310/ple.13.2026-altera_lei_5205.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4311/ple.14.2026-altera_lei_3207.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4364/ple.15.2026-prorroga_pme.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4365/ple.16.2026-convenio_itaju.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4381/ple.17.2026.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4366/ple.18.2026-credito_especial_mcmv.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4382/ple.19.2026.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4383/ple.20.2026-gratificacao_ci_saemba.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4384/ple.21.2026.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4413/ple.22.2026-dacao_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4414/ple.23.2026-aquisicao_fracao_ideal.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4415/ple.24.2026-reducao_carga_horaria.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4416/ple.25.2026-denominacao_predio_publico.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4417/ple.26.2026-vale_banda_marcial.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4418/ple.27.2026-doacao_imovel_com_encargo.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4419/ple.28.2026-doacao_imovel_com_encargo.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4420/ple.29.2026-outorga_bem_imovel.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4421/ple.30.2026-transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4422/ple.31.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4430/ple_32.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4431/ple_33.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4432/ple_34.2026-concessao_de_uso.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4433/ple_35.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4434/ple_36.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4435/ple_37.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4436/ple_38.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4437/ple_39.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4438/ple_40.2026-credito_especial.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4439/ple_41.2026-transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4440/ple_42.2026-cria_cargo_professor.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4441/ple_43.2026-cria_cargo_psi_e_assis.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4442/ple_44.2026-altera_cuidador.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4443/ple_45.2026-altera_adi.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4444/ple_46.2026-funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4445/ple_47.2026-funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4446/ple_48.2026-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4238/pll.01.2025-revisao_vale.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4239/pll.02.2025-reenquadramento.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4282/pll.04.2026.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4312/pll.05.2026.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4313/pll.06.2026.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4314/pll.07.2026.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4315/pll.08.2026.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4316/pll.09.2026.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4367/pll.10.2026.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4368/pll.11.2026.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4385/pll.12.2026.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4386/pll.13.2026.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4387/pll.14.2026.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4423/pll.15.2026.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4283/req_01.2026.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4284/req_02.2026.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4285/req_03.2026.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4286/req_05.2026-urgencia.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4287/req_06.2026.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4288/req_07.2026.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4289/req_08.2026.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4290/req_09.2026.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4291/req_10.2026.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4292/req_11.2026.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4293/req_12.2026.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4294/req_13.2026.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4295/req_14.2026.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4296/req_15.2026.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4297/req_16.2026.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4298/req_17.2026.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4299/req_18.2026.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4300/req_19.2026.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4301/req_20.2026.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4326/req_21.2026.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4327/req_22.2026.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4328/req_23.2026.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4329/req_24.2026.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4331/req_26.2026.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4332/req_27.2026.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4333/req_28.2026.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4334/req_29.2026.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4335/req_30.2026.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4336/req_31.2026.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4337/req_32.2026.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4369/req_33.2026.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4370/req_34.2026.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4371/req_35.2026.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4372/req_36.2026.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4373/req_37.2026.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4374/req_38.2026.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4375/req_39.2026.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4376/req_40.2026.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4388/req_41.2026.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4424/req_42.2026.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4425/req_43.2026.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4426/req_44.2026.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4427/req_45.2026.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4428/req_46.2026.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4474/req_47.2026.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4429/req_48.2026.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4468/req_51.2026.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4469/req_52.2026.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4470/veto_01.2026_ao_pll_04.2026.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4471/veto_02.2026_ao_pll_46.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4472/veto_03.2026-ple_09.2026.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4473/veto_04.2026-ple_07.2026.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4338/parecer_01.2025-ref._ple01.2026.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4339/parecer_02.2025-ref._ple02.2026.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4340/parecer_03.2025-ref._ple03.2026.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4341/parecer_04.2025-ref._ple04.2026.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4342/parecer_06.2025-ref._pll02.2026.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4343/parecer_07.2025-ref._ple05.2026.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4344/parecer_08.2025-ref._ple08.2026.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4345/parecer_09.2025-ref._ple10.2026.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4346/parecer_10.2025-ref._ple11.2026.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4347/parecer_11.2025-ref._ple04.2026.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4348/parecer_12.2025-ref._pdl02.2026.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4349/parecer_13.2025-ref._pdl01.2026.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4350/parecer_14.2025-ref._pll46.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4351/parecer_15.2025-ref._pll09.2026.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4352/parecer_16.2025-ref._ple12.2026.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4390/parecer_17.2026-ref._pll05.2026.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4391/parecer_18.2026-ref._pll06.2026.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4392/parecer_19.2026-ref._pll07.2026.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4393/parecer_20.2026-ref._pll08.2026.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4394/parecer_21.2026-ref._ple13.2026.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4395/parecer_22.2026-ref._ple14.2026.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4396/parecer_23.2026-ref._ple23.2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4475/parecer_25.2026-ref._ple18.2026.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4476/parecer_26.2026-ref._ple14.2026.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4477/parecer_27.2026-ref._pll10.2026.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4478/parecer_28.2026-ref._pll11.2026.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4479/parecer_29.2026-ref._ple07.2026.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4480/parecer_30.2026-ref._ple15.2026.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4481/parecer_31.2026-ref._ple09.2026.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4482/parecer_32.2026-ref._ple21.2026.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4483/parecer_33.2026-ref._ple19.2026.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4484/parecer_34.2026-ref._ple17.2026.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4485/parecer_35.2026-ref._ple06.2026.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4486/parecer_36.2026-ref._ple22.2026.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4487/parecer_40.2026-ref._pll12.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4488/parecer_41.2026-ref._pll13.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4489/parecer_42.2026-ref._pll14.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4490/parecer_43.2026-ref._veto_pll_46.2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4491/parecer_44.2026-ref._veto_pll_04.2026.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4492/parecer_45.2026-ref._ple25.2026.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4493/parecer_46.2026-ref._ple26.2026.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4494/parecer_47.2026-ref._ple27.2026.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4495/parecer_48.2026-ref._ple28.2026.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4496/parecer_49.2026-ref._ple29.2026.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4497/parecer_50.2026-ref._ple31.2026.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4498/parecer_52.2026-ref._ple32.2026.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4499/parecer_53.2026-ref._ple34.2026.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4500/parecer_54.2026-ref._ple35.2026.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4501/parecer_55.2026-ref._ple36.2026.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4502/parecer_56.2026-ref._ple37.2026.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4503/parecer_57.2026-ref._ple38.2026.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4504/parecer_58.2026-ref._ple39.2026.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4505/parecer_59.2026-ref._ple40.2026.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4506/parecer_60.2026-ref._ple41.2026.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4507/parecer_61.2026-ref._pdl03.2026.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4508/parecer_62.2026-ref._ple24.2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4509/parecer_63.2026-ref._ple33.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4510/parecer_64.2026-ref._ple23.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2026/4511/parecer_65.2026-ref._veto_pll_09.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H54"/>
+  <dimension ref="A1:H255"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="26.85546875" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="114.7109375" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="158.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="113.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1175,1279 +3248,6484 @@
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>32</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>33</v>
       </c>
       <c r="H6" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>10</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="G7" s="1" t="s">
         <v>38</v>
       </c>
       <c r="H7" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>40</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>17</v>
+        <v>41</v>
       </c>
       <c r="D8" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E8" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F8" t="s">
-        <v>41</v>
+        <v>13</v>
       </c>
       <c r="G8" s="1" t="s">
         <v>42</v>
       </c>
       <c r="H8" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>44</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>22</v>
+        <v>45</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E9" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="H9" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>26</v>
+        <v>50</v>
       </c>
       <c r="D10" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E10" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>51</v>
       </c>
       <c r="H10" t="s">
-        <v>46</v>
+        <v>52</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>49</v>
+        <v>53</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>31</v>
+        <v>54</v>
       </c>
       <c r="D11" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
+        <v>12</v>
+      </c>
+      <c r="F11" t="s">
         <v>37</v>
       </c>
-      <c r="F11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G11" s="1" t="s">
-        <v>51</v>
+        <v>55</v>
       </c>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>56</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>54</v>
+        <v>58</v>
       </c>
       <c r="D12" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F12" t="s">
-        <v>50</v>
+        <v>32</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>55</v>
+        <v>59</v>
       </c>
       <c r="H12" t="s">
-        <v>56</v>
+        <v>60</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="B13" t="s">
         <v>9</v>
       </c>
       <c r="C13" t="s">
-        <v>58</v>
+        <v>62</v>
       </c>
       <c r="D13" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E13" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>27</v>
       </c>
       <c r="G13" s="1" t="s">
-        <v>59</v>
+        <v>63</v>
       </c>
       <c r="H13" t="s">
-        <v>60</v>
+        <v>64</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>61</v>
+        <v>65</v>
       </c>
       <c r="B14" t="s">
         <v>9</v>
       </c>
       <c r="C14" t="s">
-        <v>62</v>
+        <v>66</v>
       </c>
       <c r="D14" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E14" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G14" s="1" t="s">
-        <v>63</v>
+        <v>67</v>
       </c>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>65</v>
+        <v>69</v>
       </c>
       <c r="B15" t="s">
         <v>9</v>
       </c>
       <c r="C15" t="s">
-        <v>66</v>
+        <v>70</v>
       </c>
       <c r="D15" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E15" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G15" s="1" t="s">
-        <v>67</v>
+        <v>71</v>
       </c>
       <c r="H15" t="s">
-        <v>64</v>
+        <v>72</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>68</v>
+        <v>73</v>
       </c>
       <c r="B16" t="s">
         <v>9</v>
       </c>
       <c r="C16" t="s">
-        <v>69</v>
+        <v>74</v>
       </c>
       <c r="D16" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G16" s="1" t="s">
-        <v>70</v>
+        <v>75</v>
       </c>
       <c r="H16" t="s">
-        <v>71</v>
+        <v>76</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>72</v>
+        <v>77</v>
       </c>
       <c r="B17" t="s">
         <v>9</v>
       </c>
       <c r="C17" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D17" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="G17" s="1" t="s">
-        <v>74</v>
+        <v>79</v>
       </c>
       <c r="H17" t="s">
-        <v>75</v>
+        <v>80</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>77</v>
+        <v>82</v>
       </c>
       <c r="D18" t="s">
-        <v>36</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>37</v>
+        <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>18</v>
+        <v>13</v>
       </c>
       <c r="G18" s="1" t="s">
-        <v>78</v>
+        <v>83</v>
       </c>
       <c r="H18" t="s">
-        <v>79</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>86</v>
       </c>
       <c r="D19" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F19" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G19" s="1" t="s">
-        <v>83</v>
+        <v>87</v>
       </c>
       <c r="H19" t="s">
-        <v>84</v>
+        <v>88</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>17</v>
+        <v>90</v>
       </c>
       <c r="D20" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>82</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="G20" s="1" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="H20" t="s">
-        <v>87</v>
+        <v>92</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="B21" t="s">
         <v>9</v>
       </c>
       <c r="C21" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>91</v>
+        <v>46</v>
       </c>
       <c r="G21" s="1" t="s">
-        <v>92</v>
+        <v>95</v>
       </c>
       <c r="H21" t="s">
-        <v>93</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>97</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>95</v>
+        <v>100</v>
       </c>
       <c r="H22" t="s">
-        <v>96</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F23" t="s">
-        <v>91</v>
+        <v>103</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="H23" t="s">
-        <v>99</v>
+        <v>105</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>100</v>
+        <v>106</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="D24" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E24" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>101</v>
+        <v>107</v>
       </c>
       <c r="H24" t="s">
-        <v>102</v>
+        <v>108</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>103</v>
+        <v>109</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="D25" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E25" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>104</v>
+        <v>110</v>
       </c>
       <c r="H25" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>106</v>
+        <v>111</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>54</v>
+        <v>31</v>
       </c>
       <c r="D26" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F26" t="s">
-        <v>91</v>
+        <v>112</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>107</v>
+        <v>113</v>
       </c>
       <c r="H26" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>109</v>
+        <v>115</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>58</v>
+        <v>36</v>
       </c>
       <c r="D27" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E27" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F27" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>110</v>
+        <v>117</v>
       </c>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>118</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>119</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>62</v>
+        <v>41</v>
       </c>
       <c r="D28" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E28" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F28" t="s">
-        <v>91</v>
+        <v>120</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>113</v>
+        <v>121</v>
       </c>
       <c r="H28" t="s">
-        <v>114</v>
+        <v>122</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>123</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>66</v>
+        <v>45</v>
       </c>
       <c r="D29" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E29" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F29" t="s">
-        <v>91</v>
+        <v>124</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>116</v>
+        <v>125</v>
       </c>
       <c r="H29" t="s">
-        <v>117</v>
+        <v>126</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>118</v>
+        <v>127</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>69</v>
+        <v>50</v>
       </c>
       <c r="D30" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E30" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F30" t="s">
-        <v>91</v>
+        <v>116</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>119</v>
+        <v>128</v>
       </c>
       <c r="H30" t="s">
-        <v>120</v>
+        <v>126</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>121</v>
+        <v>129</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>73</v>
+        <v>54</v>
       </c>
       <c r="D31" t="s">
-        <v>89</v>
+        <v>98</v>
       </c>
       <c r="E31" t="s">
-        <v>90</v>
+        <v>99</v>
       </c>
       <c r="F31" t="s">
-        <v>91</v>
+        <v>130</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>122</v>
+        <v>131</v>
       </c>
       <c r="H31" t="s">
-        <v>123</v>
+        <v>132</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
+        <v>133</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>58</v>
+      </c>
+      <c r="D32" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" t="s">
+        <v>99</v>
+      </c>
+      <c r="F32" t="s">
         <v>124</v>
       </c>
-      <c r="B32" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G32" s="1" t="s">
-        <v>125</v>
+        <v>134</v>
       </c>
       <c r="H32" t="s">
-        <v>126</v>
+        <v>135</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>127</v>
+        <v>136</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>10</v>
+        <v>62</v>
       </c>
       <c r="D33" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="E33" t="s">
-        <v>129</v>
+        <v>99</v>
+      </c>
+      <c r="F33" t="s">
+        <v>137</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
       <c r="H33" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>132</v>
+        <v>140</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="D34" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="E34" t="s">
-        <v>129</v>
+        <v>99</v>
+      </c>
+      <c r="F34" t="s">
+        <v>141</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
       <c r="H34" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>135</v>
+        <v>144</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>26</v>
+        <v>70</v>
       </c>
       <c r="D35" t="s">
-        <v>128</v>
+        <v>98</v>
       </c>
       <c r="E35" t="s">
-        <v>129</v>
+        <v>99</v>
+      </c>
+      <c r="F35" t="s">
+        <v>145</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
       <c r="H35" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>138</v>
+        <v>148</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>10</v>
+        <v>74</v>
       </c>
       <c r="D36" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E36" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F36" t="s">
-        <v>32</v>
+        <v>46</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>141</v>
+        <v>149</v>
       </c>
       <c r="H36" t="s">
-        <v>142</v>
+        <v>150</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>143</v>
+        <v>151</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>17</v>
+        <v>78</v>
       </c>
       <c r="D37" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E37" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F37" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>144</v>
+        <v>152</v>
       </c>
       <c r="H37" t="s">
-        <v>145</v>
+        <v>153</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>146</v>
+        <v>154</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>22</v>
+        <v>82</v>
       </c>
       <c r="D38" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E38" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F38" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>147</v>
+        <v>155</v>
       </c>
       <c r="H38" t="s">
-        <v>148</v>
+        <v>156</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>149</v>
+        <v>157</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="D39" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E39" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F39" t="s">
-        <v>150</v>
+        <v>46</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>151</v>
+        <v>158</v>
       </c>
       <c r="H39" t="s">
-        <v>152</v>
+        <v>159</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>153</v>
+        <v>160</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>54</v>
+        <v>90</v>
       </c>
       <c r="D40" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E40" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F40" t="s">
-        <v>13</v>
+        <v>46</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>154</v>
+        <v>161</v>
       </c>
       <c r="H40" t="s">
-        <v>155</v>
+        <v>162</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>156</v>
+        <v>163</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>58</v>
+        <v>94</v>
       </c>
       <c r="D41" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E41" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F41" t="s">
-        <v>13</v>
+        <v>164</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>157</v>
+        <v>165</v>
       </c>
       <c r="H41" t="s">
-        <v>158</v>
+        <v>166</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>159</v>
+        <v>167</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>62</v>
+        <v>168</v>
       </c>
       <c r="D42" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E42" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F42" t="s">
         <v>27</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="H42" t="s">
-        <v>161</v>
+        <v>170</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>162</v>
+        <v>171</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>66</v>
+        <v>172</v>
       </c>
       <c r="D43" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E43" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F43" t="s">
-        <v>32</v>
+        <v>13</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>163</v>
+        <v>173</v>
       </c>
       <c r="H43" t="s">
-        <v>164</v>
+        <v>174</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>165</v>
+        <v>175</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>69</v>
+        <v>176</v>
       </c>
       <c r="D44" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E44" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F44" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>167</v>
+        <v>177</v>
       </c>
       <c r="H44" t="s">
-        <v>168</v>
+        <v>178</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>169</v>
+        <v>179</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>73</v>
+        <v>180</v>
       </c>
       <c r="D45" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E45" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F45" t="s">
-        <v>166</v>
+        <v>46</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>170</v>
+        <v>181</v>
       </c>
       <c r="H45" t="s">
-        <v>171</v>
+        <v>182</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>172</v>
+        <v>183</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>77</v>
+        <v>184</v>
       </c>
       <c r="D46" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E46" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F46" t="s">
-        <v>166</v>
+        <v>13</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>173</v>
+        <v>185</v>
       </c>
       <c r="H46" t="s">
-        <v>174</v>
+        <v>186</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>175</v>
+        <v>187</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>176</v>
+        <v>188</v>
       </c>
       <c r="D47" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E47" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>189</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>177</v>
+        <v>190</v>
       </c>
       <c r="H47" t="s">
-        <v>178</v>
+        <v>191</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>179</v>
+        <v>192</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>180</v>
+        <v>193</v>
       </c>
       <c r="D48" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E48" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F48" t="s">
-        <v>166</v>
+        <v>194</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>181</v>
+        <v>195</v>
       </c>
       <c r="H48" t="s">
-        <v>182</v>
+        <v>196</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>183</v>
+        <v>197</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>184</v>
+        <v>198</v>
       </c>
       <c r="D49" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E49" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F49" t="s">
-        <v>166</v>
+        <v>199</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>185</v>
+        <v>200</v>
       </c>
       <c r="H49" t="s">
-        <v>186</v>
+        <v>201</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
       <c r="D50" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E50" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F50" t="s">
-        <v>32</v>
+        <v>204</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>189</v>
+        <v>205</v>
       </c>
       <c r="H50" t="s">
-        <v>190</v>
+        <v>206</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>191</v>
+        <v>207</v>
       </c>
       <c r="B51" t="s">
         <v>9</v>
       </c>
       <c r="C51" t="s">
-        <v>192</v>
+        <v>208</v>
       </c>
       <c r="D51" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E51" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F51" t="s">
-        <v>27</v>
+        <v>204</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>193</v>
+        <v>209</v>
       </c>
       <c r="H51" t="s">
-        <v>194</v>
+        <v>210</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>195</v>
+        <v>211</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>196</v>
+        <v>212</v>
       </c>
       <c r="D52" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E52" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F52" t="s">
-        <v>27</v>
+        <v>124</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>197</v>
+        <v>213</v>
       </c>
       <c r="H52" t="s">
-        <v>198</v>
+        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>199</v>
+        <v>215</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>216</v>
       </c>
       <c r="D53" t="s">
-        <v>139</v>
+        <v>98</v>
       </c>
       <c r="E53" t="s">
-        <v>140</v>
+        <v>99</v>
       </c>
       <c r="F53" t="s">
-        <v>13</v>
+        <v>217</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>201</v>
+        <v>218</v>
       </c>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>219</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
+        <v>220</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>221</v>
+      </c>
+      <c r="D54" t="s">
+        <v>98</v>
+      </c>
+      <c r="E54" t="s">
+        <v>99</v>
+      </c>
+      <c r="F54" t="s">
+        <v>46</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H54" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>224</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>225</v>
+      </c>
+      <c r="D55" t="s">
+        <v>98</v>
+      </c>
+      <c r="E55" t="s">
+        <v>99</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>226</v>
+      </c>
+      <c r="H55" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>228</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>229</v>
+      </c>
+      <c r="D56" t="s">
+        <v>98</v>
+      </c>
+      <c r="E56" t="s">
+        <v>99</v>
+      </c>
+      <c r="F56" t="s">
+        <v>46</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H56" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>232</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>233</v>
+      </c>
+      <c r="D57" t="s">
+        <v>98</v>
+      </c>
+      <c r="E57" t="s">
+        <v>99</v>
+      </c>
+      <c r="F57" t="s">
+        <v>46</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H57" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>236</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>237</v>
+      </c>
+      <c r="D58" t="s">
+        <v>98</v>
+      </c>
+      <c r="E58" t="s">
+        <v>99</v>
+      </c>
+      <c r="F58" t="s">
+        <v>27</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>238</v>
+      </c>
+      <c r="H58" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>240</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>241</v>
+      </c>
+      <c r="D59" t="s">
+        <v>98</v>
+      </c>
+      <c r="E59" t="s">
+        <v>99</v>
+      </c>
+      <c r="F59" t="s">
+        <v>217</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>242</v>
+      </c>
+      <c r="H59" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>244</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>245</v>
+      </c>
+      <c r="D60" t="s">
+        <v>98</v>
+      </c>
+      <c r="E60" t="s">
+        <v>99</v>
+      </c>
+      <c r="F60" t="s">
+        <v>246</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>247</v>
+      </c>
+      <c r="H60" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>249</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>250</v>
+      </c>
+      <c r="D61" t="s">
+        <v>98</v>
+      </c>
+      <c r="E61" t="s">
+        <v>99</v>
+      </c>
+      <c r="F61" t="s">
+        <v>251</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H61" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>254</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>255</v>
+      </c>
+      <c r="D62" t="s">
+        <v>98</v>
+      </c>
+      <c r="E62" t="s">
+        <v>99</v>
+      </c>
+      <c r="F62" t="s">
+        <v>13</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H62" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>258</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>259</v>
+      </c>
+      <c r="D63" t="s">
+        <v>98</v>
+      </c>
+      <c r="E63" t="s">
+        <v>99</v>
+      </c>
+      <c r="F63" t="s">
+        <v>46</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>260</v>
+      </c>
+      <c r="H63" t="s">
+        <v>261</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>262</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>263</v>
+      </c>
+      <c r="D64" t="s">
+        <v>98</v>
+      </c>
+      <c r="E64" t="s">
+        <v>99</v>
+      </c>
+      <c r="F64" t="s">
+        <v>46</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H64" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>266</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>267</v>
+      </c>
+      <c r="D65" t="s">
+        <v>98</v>
+      </c>
+      <c r="E65" t="s">
+        <v>99</v>
+      </c>
+      <c r="F65" t="s">
+        <v>46</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H65" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>270</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>271</v>
+      </c>
+      <c r="D66" t="s">
+        <v>98</v>
+      </c>
+      <c r="E66" t="s">
+        <v>99</v>
+      </c>
+      <c r="F66" t="s">
+        <v>46</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>272</v>
+      </c>
+      <c r="H66" t="s">
+        <v>273</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>274</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>275</v>
+      </c>
+      <c r="D67" t="s">
+        <v>98</v>
+      </c>
+      <c r="E67" t="s">
+        <v>99</v>
+      </c>
+      <c r="F67" t="s">
+        <v>46</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H67" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>278</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>279</v>
+      </c>
+      <c r="D68" t="s">
+        <v>98</v>
+      </c>
+      <c r="E68" t="s">
+        <v>99</v>
+      </c>
+      <c r="F68" t="s">
+        <v>46</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>280</v>
+      </c>
+      <c r="H68" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>282</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>283</v>
+      </c>
+      <c r="D69" t="s">
+        <v>98</v>
+      </c>
+      <c r="E69" t="s">
+        <v>99</v>
+      </c>
+      <c r="F69" t="s">
+        <v>46</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>284</v>
+      </c>
+      <c r="H69" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>286</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>287</v>
+      </c>
+      <c r="D70" t="s">
+        <v>98</v>
+      </c>
+      <c r="E70" t="s">
+        <v>99</v>
+      </c>
+      <c r="F70" t="s">
+        <v>288</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H70" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>291</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>292</v>
+      </c>
+      <c r="D71" t="s">
+        <v>98</v>
+      </c>
+      <c r="E71" t="s">
+        <v>99</v>
+      </c>
+      <c r="F71" t="s">
+        <v>217</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H71" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>294</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>295</v>
+      </c>
+      <c r="D72" t="s">
+        <v>98</v>
+      </c>
+      <c r="E72" t="s">
+        <v>99</v>
+      </c>
+      <c r="F72" t="s">
+        <v>217</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H72" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>298</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>299</v>
+      </c>
+      <c r="D73" t="s">
+        <v>98</v>
+      </c>
+      <c r="E73" t="s">
+        <v>99</v>
+      </c>
+      <c r="F73" t="s">
+        <v>288</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>300</v>
+      </c>
+      <c r="H73" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>302</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>303</v>
+      </c>
+      <c r="D74" t="s">
+        <v>98</v>
+      </c>
+      <c r="E74" t="s">
+        <v>99</v>
+      </c>
+      <c r="F74" t="s">
+        <v>304</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>305</v>
+      </c>
+      <c r="H74" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>307</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>308</v>
+      </c>
+      <c r="D75" t="s">
+        <v>98</v>
+      </c>
+      <c r="E75" t="s">
+        <v>99</v>
+      </c>
+      <c r="F75" t="s">
+        <v>32</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>309</v>
+      </c>
+      <c r="H75" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>311</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>312</v>
+      </c>
+      <c r="D76" t="s">
+        <v>98</v>
+      </c>
+      <c r="E76" t="s">
+        <v>99</v>
+      </c>
+      <c r="F76" t="s">
+        <v>32</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H76" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>315</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>316</v>
+      </c>
+      <c r="D77" t="s">
+        <v>98</v>
+      </c>
+      <c r="E77" t="s">
+        <v>99</v>
+      </c>
+      <c r="F77" t="s">
+        <v>13</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>317</v>
+      </c>
+      <c r="H77" t="s">
+        <v>318</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>319</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>10</v>
+      </c>
+      <c r="D78" t="s">
+        <v>320</v>
+      </c>
+      <c r="E78" t="s">
+        <v>321</v>
+      </c>
+      <c r="F78" t="s">
+        <v>13</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H78" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>324</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>17</v>
+      </c>
+      <c r="D79" t="s">
+        <v>320</v>
+      </c>
+      <c r="E79" t="s">
+        <v>321</v>
+      </c>
+      <c r="F79" t="s">
+        <v>13</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H79" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>327</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>22</v>
+      </c>
+      <c r="D80" t="s">
+        <v>320</v>
+      </c>
+      <c r="E80" t="s">
+        <v>321</v>
+      </c>
+      <c r="F80" t="s">
+        <v>288</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H80" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>330</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>26</v>
+      </c>
+      <c r="D81" t="s">
+        <v>320</v>
+      </c>
+      <c r="E81" t="s">
+        <v>321</v>
+      </c>
+      <c r="F81" t="s">
+        <v>27</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H81" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>333</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>10</v>
+      </c>
+      <c r="D82" t="s">
+        <v>334</v>
+      </c>
+      <c r="E82" t="s">
+        <v>335</v>
+      </c>
+      <c r="F82" t="s">
+        <v>336</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H82" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>339</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>17</v>
+      </c>
+      <c r="D83" t="s">
+        <v>334</v>
+      </c>
+      <c r="E83" t="s">
+        <v>335</v>
+      </c>
+      <c r="F83" t="s">
+        <v>336</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H83" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>342</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>22</v>
+      </c>
+      <c r="D84" t="s">
+        <v>334</v>
+      </c>
+      <c r="E84" t="s">
+        <v>335</v>
+      </c>
+      <c r="F84" t="s">
+        <v>336</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H84" t="s">
+        <v>344</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>345</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>26</v>
+      </c>
+      <c r="D85" t="s">
+        <v>334</v>
+      </c>
+      <c r="E85" t="s">
+        <v>335</v>
+      </c>
+      <c r="F85" t="s">
+        <v>336</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>346</v>
+      </c>
+      <c r="H85" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>348</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>31</v>
+      </c>
+      <c r="D86" t="s">
+        <v>334</v>
+      </c>
+      <c r="E86" t="s">
+        <v>335</v>
+      </c>
+      <c r="F86" t="s">
+        <v>336</v>
+      </c>
+      <c r="G86" s="1" t="s">
+        <v>349</v>
+      </c>
+      <c r="H86" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>351</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>36</v>
+      </c>
+      <c r="D87" t="s">
+        <v>334</v>
+      </c>
+      <c r="E87" t="s">
+        <v>335</v>
+      </c>
+      <c r="F87" t="s">
+        <v>336</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>352</v>
+      </c>
+      <c r="H87" t="s">
+        <v>353</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>354</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>41</v>
+      </c>
+      <c r="D88" t="s">
+        <v>334</v>
+      </c>
+      <c r="E88" t="s">
+        <v>335</v>
+      </c>
+      <c r="F88" t="s">
+        <v>336</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>355</v>
+      </c>
+      <c r="H88" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>357</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>45</v>
+      </c>
+      <c r="D89" t="s">
+        <v>334</v>
+      </c>
+      <c r="E89" t="s">
+        <v>335</v>
+      </c>
+      <c r="F89" t="s">
+        <v>336</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>358</v>
+      </c>
+      <c r="H89" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>360</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>50</v>
+      </c>
+      <c r="D90" t="s">
+        <v>334</v>
+      </c>
+      <c r="E90" t="s">
+        <v>335</v>
+      </c>
+      <c r="F90" t="s">
+        <v>336</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>361</v>
+      </c>
+      <c r="H90" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>363</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>54</v>
+      </c>
+      <c r="D91" t="s">
+        <v>334</v>
+      </c>
+      <c r="E91" t="s">
+        <v>335</v>
+      </c>
+      <c r="F91" t="s">
+        <v>336</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>364</v>
+      </c>
+      <c r="H91" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="92" spans="1:8">
+      <c r="A92" t="s">
+        <v>366</v>
+      </c>
+      <c r="B92" t="s">
+        <v>9</v>
+      </c>
+      <c r="C92" t="s">
+        <v>58</v>
+      </c>
+      <c r="D92" t="s">
+        <v>334</v>
+      </c>
+      <c r="E92" t="s">
+        <v>335</v>
+      </c>
+      <c r="F92" t="s">
+        <v>336</v>
+      </c>
+      <c r="G92" s="1" t="s">
+        <v>367</v>
+      </c>
+      <c r="H92" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="93" spans="1:8">
+      <c r="A93" t="s">
+        <v>369</v>
+      </c>
+      <c r="B93" t="s">
+        <v>9</v>
+      </c>
+      <c r="C93" t="s">
+        <v>62</v>
+      </c>
+      <c r="D93" t="s">
+        <v>334</v>
+      </c>
+      <c r="E93" t="s">
+        <v>335</v>
+      </c>
+      <c r="F93" t="s">
+        <v>336</v>
+      </c>
+      <c r="G93" s="1" t="s">
+        <v>370</v>
+      </c>
+      <c r="H93" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="94" spans="1:8">
+      <c r="A94" t="s">
+        <v>372</v>
+      </c>
+      <c r="B94" t="s">
+        <v>9</v>
+      </c>
+      <c r="C94" t="s">
+        <v>66</v>
+      </c>
+      <c r="D94" t="s">
+        <v>334</v>
+      </c>
+      <c r="E94" t="s">
+        <v>335</v>
+      </c>
+      <c r="F94" t="s">
+        <v>336</v>
+      </c>
+      <c r="G94" s="1" t="s">
+        <v>373</v>
+      </c>
+      <c r="H94" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="95" spans="1:8">
+      <c r="A95" t="s">
+        <v>375</v>
+      </c>
+      <c r="B95" t="s">
+        <v>9</v>
+      </c>
+      <c r="C95" t="s">
+        <v>70</v>
+      </c>
+      <c r="D95" t="s">
+        <v>334</v>
+      </c>
+      <c r="E95" t="s">
+        <v>335</v>
+      </c>
+      <c r="F95" t="s">
+        <v>336</v>
+      </c>
+      <c r="G95" s="1" t="s">
+        <v>376</v>
+      </c>
+      <c r="H95" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="96" spans="1:8">
+      <c r="A96" t="s">
+        <v>378</v>
+      </c>
+      <c r="B96" t="s">
+        <v>9</v>
+      </c>
+      <c r="C96" t="s">
+        <v>74</v>
+      </c>
+      <c r="D96" t="s">
+        <v>334</v>
+      </c>
+      <c r="E96" t="s">
+        <v>335</v>
+      </c>
+      <c r="F96" t="s">
+        <v>336</v>
+      </c>
+      <c r="G96" s="1" t="s">
+        <v>379</v>
+      </c>
+      <c r="H96" t="s">
+        <v>380</v>
+      </c>
+    </row>
+    <row r="97" spans="1:8">
+      <c r="A97" t="s">
+        <v>381</v>
+      </c>
+      <c r="B97" t="s">
+        <v>9</v>
+      </c>
+      <c r="C97" t="s">
+        <v>78</v>
+      </c>
+      <c r="D97" t="s">
+        <v>334</v>
+      </c>
+      <c r="E97" t="s">
+        <v>335</v>
+      </c>
+      <c r="F97" t="s">
+        <v>336</v>
+      </c>
+      <c r="G97" s="1" t="s">
+        <v>382</v>
+      </c>
+      <c r="H97" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="98" spans="1:8">
+      <c r="A98" t="s">
+        <v>384</v>
+      </c>
+      <c r="B98" t="s">
+        <v>9</v>
+      </c>
+      <c r="C98" t="s">
+        <v>82</v>
+      </c>
+      <c r="D98" t="s">
+        <v>334</v>
+      </c>
+      <c r="E98" t="s">
+        <v>335</v>
+      </c>
+      <c r="F98" t="s">
+        <v>336</v>
+      </c>
+      <c r="G98" s="1" t="s">
+        <v>385</v>
+      </c>
+      <c r="H98" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="99" spans="1:8">
+      <c r="A99" t="s">
+        <v>387</v>
+      </c>
+      <c r="B99" t="s">
+        <v>9</v>
+      </c>
+      <c r="C99" t="s">
+        <v>86</v>
+      </c>
+      <c r="D99" t="s">
+        <v>334</v>
+      </c>
+      <c r="E99" t="s">
+        <v>335</v>
+      </c>
+      <c r="F99" t="s">
+        <v>336</v>
+      </c>
+      <c r="G99" s="1" t="s">
+        <v>388</v>
+      </c>
+      <c r="H99" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="100" spans="1:8">
+      <c r="A100" t="s">
+        <v>389</v>
+      </c>
+      <c r="B100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C100" t="s">
+        <v>90</v>
+      </c>
+      <c r="D100" t="s">
+        <v>334</v>
+      </c>
+      <c r="E100" t="s">
+        <v>335</v>
+      </c>
+      <c r="F100" t="s">
+        <v>336</v>
+      </c>
+      <c r="G100" s="1" t="s">
+        <v>390</v>
+      </c>
+      <c r="H100" t="s">
+        <v>362</v>
+      </c>
+    </row>
+    <row r="101" spans="1:8">
+      <c r="A101" t="s">
+        <v>391</v>
+      </c>
+      <c r="B101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C101" t="s">
+        <v>94</v>
+      </c>
+      <c r="D101" t="s">
+        <v>334</v>
+      </c>
+      <c r="E101" t="s">
+        <v>335</v>
+      </c>
+      <c r="F101" t="s">
+        <v>336</v>
+      </c>
+      <c r="G101" s="1" t="s">
+        <v>392</v>
+      </c>
+      <c r="H101" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="102" spans="1:8">
+      <c r="A102" t="s">
+        <v>394</v>
+      </c>
+      <c r="B102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C102" t="s">
+        <v>168</v>
+      </c>
+      <c r="D102" t="s">
+        <v>334</v>
+      </c>
+      <c r="E102" t="s">
+        <v>335</v>
+      </c>
+      <c r="F102" t="s">
+        <v>336</v>
+      </c>
+      <c r="G102" s="1" t="s">
+        <v>395</v>
+      </c>
+      <c r="H102" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="103" spans="1:8">
+      <c r="A103" t="s">
+        <v>396</v>
+      </c>
+      <c r="B103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C103" t="s">
+        <v>172</v>
+      </c>
+      <c r="D103" t="s">
+        <v>334</v>
+      </c>
+      <c r="E103" t="s">
+        <v>335</v>
+      </c>
+      <c r="F103" t="s">
+        <v>336</v>
+      </c>
+      <c r="G103" s="1" t="s">
+        <v>397</v>
+      </c>
+      <c r="H103" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" t="s">
+        <v>399</v>
+      </c>
+      <c r="B104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C104" t="s">
+        <v>176</v>
+      </c>
+      <c r="D104" t="s">
+        <v>334</v>
+      </c>
+      <c r="E104" t="s">
+        <v>335</v>
+      </c>
+      <c r="F104" t="s">
+        <v>336</v>
+      </c>
+      <c r="G104" s="1" t="s">
+        <v>400</v>
+      </c>
+      <c r="H104" t="s">
+        <v>401</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" t="s">
+        <v>402</v>
+      </c>
+      <c r="B105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C105" t="s">
+        <v>180</v>
+      </c>
+      <c r="D105" t="s">
+        <v>334</v>
+      </c>
+      <c r="E105" t="s">
+        <v>335</v>
+      </c>
+      <c r="F105" t="s">
+        <v>336</v>
+      </c>
+      <c r="G105" s="1" t="s">
+        <v>403</v>
+      </c>
+      <c r="H105" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" t="s">
+        <v>405</v>
+      </c>
+      <c r="B106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C106" t="s">
+        <v>184</v>
+      </c>
+      <c r="D106" t="s">
+        <v>334</v>
+      </c>
+      <c r="E106" t="s">
+        <v>335</v>
+      </c>
+      <c r="F106" t="s">
+        <v>336</v>
+      </c>
+      <c r="G106" s="1" t="s">
+        <v>406</v>
+      </c>
+      <c r="H106" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" t="s">
+        <v>408</v>
+      </c>
+      <c r="B107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C107" t="s">
+        <v>188</v>
+      </c>
+      <c r="D107" t="s">
+        <v>334</v>
+      </c>
+      <c r="E107" t="s">
+        <v>335</v>
+      </c>
+      <c r="F107" t="s">
+        <v>336</v>
+      </c>
+      <c r="G107" s="1" t="s">
+        <v>409</v>
+      </c>
+      <c r="H107" t="s">
+        <v>410</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" t="s">
+        <v>411</v>
+      </c>
+      <c r="B108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C108" t="s">
+        <v>193</v>
+      </c>
+      <c r="D108" t="s">
+        <v>334</v>
+      </c>
+      <c r="E108" t="s">
+        <v>335</v>
+      </c>
+      <c r="F108" t="s">
+        <v>336</v>
+      </c>
+      <c r="G108" s="1" t="s">
+        <v>412</v>
+      </c>
+      <c r="H108" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" t="s">
+        <v>414</v>
+      </c>
+      <c r="B109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C109" t="s">
+        <v>198</v>
+      </c>
+      <c r="D109" t="s">
+        <v>334</v>
+      </c>
+      <c r="E109" t="s">
+        <v>335</v>
+      </c>
+      <c r="F109" t="s">
+        <v>336</v>
+      </c>
+      <c r="G109" s="1" t="s">
+        <v>415</v>
+      </c>
+      <c r="H109" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="110" spans="1:8">
+      <c r="A110" t="s">
+        <v>417</v>
+      </c>
+      <c r="B110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C110" t="s">
+        <v>418</v>
+      </c>
+      <c r="D110" t="s">
+        <v>334</v>
+      </c>
+      <c r="E110" t="s">
+        <v>335</v>
+      </c>
+      <c r="F110" t="s">
+        <v>336</v>
+      </c>
+      <c r="G110" s="1" t="s">
+        <v>419</v>
+      </c>
+      <c r="H110" t="s">
+        <v>420</v>
+      </c>
+    </row>
+    <row r="111" spans="1:8">
+      <c r="A111" t="s">
+        <v>421</v>
+      </c>
+      <c r="B111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C111" t="s">
         <v>203</v>
       </c>
-      <c r="B54" t="s">
-[...2 lines deleted...]
-      <c r="C54" t="s">
+      <c r="D111" t="s">
+        <v>334</v>
+      </c>
+      <c r="E111" t="s">
+        <v>335</v>
+      </c>
+      <c r="F111" t="s">
+        <v>336</v>
+      </c>
+      <c r="G111" s="1" t="s">
+        <v>422</v>
+      </c>
+      <c r="H111" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="112" spans="1:8">
+      <c r="A112" t="s">
+        <v>424</v>
+      </c>
+      <c r="B112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C112" t="s">
+        <v>208</v>
+      </c>
+      <c r="D112" t="s">
+        <v>334</v>
+      </c>
+      <c r="E112" t="s">
+        <v>335</v>
+      </c>
+      <c r="F112" t="s">
+        <v>336</v>
+      </c>
+      <c r="G112" s="1" t="s">
+        <v>425</v>
+      </c>
+      <c r="H112" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="113" spans="1:8">
+      <c r="A113" t="s">
+        <v>426</v>
+      </c>
+      <c r="B113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C113" t="s">
+        <v>212</v>
+      </c>
+      <c r="D113" t="s">
+        <v>334</v>
+      </c>
+      <c r="E113" t="s">
+        <v>335</v>
+      </c>
+      <c r="F113" t="s">
+        <v>336</v>
+      </c>
+      <c r="G113" s="1" t="s">
+        <v>427</v>
+      </c>
+      <c r="H113" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="114" spans="1:8">
+      <c r="A114" t="s">
+        <v>429</v>
+      </c>
+      <c r="B114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C114" t="s">
+        <v>216</v>
+      </c>
+      <c r="D114" t="s">
+        <v>334</v>
+      </c>
+      <c r="E114" t="s">
+        <v>335</v>
+      </c>
+      <c r="F114" t="s">
+        <v>336</v>
+      </c>
+      <c r="G114" s="1" t="s">
+        <v>430</v>
+      </c>
+      <c r="H114" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="115" spans="1:8">
+      <c r="A115" t="s">
+        <v>431</v>
+      </c>
+      <c r="B115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C115" t="s">
+        <v>221</v>
+      </c>
+      <c r="D115" t="s">
+        <v>334</v>
+      </c>
+      <c r="E115" t="s">
+        <v>335</v>
+      </c>
+      <c r="F115" t="s">
+        <v>336</v>
+      </c>
+      <c r="G115" s="1" t="s">
+        <v>432</v>
+      </c>
+      <c r="H115" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="116" spans="1:8">
+      <c r="A116" t="s">
+        <v>434</v>
+      </c>
+      <c r="B116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C116" t="s">
+        <v>225</v>
+      </c>
+      <c r="D116" t="s">
+        <v>334</v>
+      </c>
+      <c r="E116" t="s">
+        <v>335</v>
+      </c>
+      <c r="F116" t="s">
+        <v>336</v>
+      </c>
+      <c r="G116" s="1" t="s">
+        <v>435</v>
+      </c>
+      <c r="H116" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="117" spans="1:8">
+      <c r="A117" t="s">
+        <v>437</v>
+      </c>
+      <c r="B117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C117" t="s">
+        <v>229</v>
+      </c>
+      <c r="D117" t="s">
+        <v>334</v>
+      </c>
+      <c r="E117" t="s">
+        <v>335</v>
+      </c>
+      <c r="F117" t="s">
+        <v>336</v>
+      </c>
+      <c r="G117" s="1" t="s">
+        <v>438</v>
+      </c>
+      <c r="H117" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="118" spans="1:8">
+      <c r="A118" t="s">
+        <v>439</v>
+      </c>
+      <c r="B118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C118" t="s">
+        <v>233</v>
+      </c>
+      <c r="D118" t="s">
+        <v>334</v>
+      </c>
+      <c r="E118" t="s">
+        <v>335</v>
+      </c>
+      <c r="F118" t="s">
+        <v>336</v>
+      </c>
+      <c r="G118" s="1" t="s">
+        <v>440</v>
+      </c>
+      <c r="H118" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="119" spans="1:8">
+      <c r="A119" t="s">
+        <v>441</v>
+      </c>
+      <c r="B119" t="s">
+        <v>9</v>
+      </c>
+      <c r="C119" t="s">
+        <v>237</v>
+      </c>
+      <c r="D119" t="s">
+        <v>334</v>
+      </c>
+      <c r="E119" t="s">
+        <v>335</v>
+      </c>
+      <c r="F119" t="s">
+        <v>336</v>
+      </c>
+      <c r="G119" s="1" t="s">
+        <v>442</v>
+      </c>
+      <c r="H119" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="120" spans="1:8">
+      <c r="A120" t="s">
+        <v>443</v>
+      </c>
+      <c r="B120" t="s">
+        <v>9</v>
+      </c>
+      <c r="C120" t="s">
+        <v>241</v>
+      </c>
+      <c r="D120" t="s">
+        <v>334</v>
+      </c>
+      <c r="E120" t="s">
+        <v>335</v>
+      </c>
+      <c r="F120" t="s">
+        <v>336</v>
+      </c>
+      <c r="G120" s="1" t="s">
+        <v>444</v>
+      </c>
+      <c r="H120" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="121" spans="1:8">
+      <c r="A121" t="s">
+        <v>445</v>
+      </c>
+      <c r="B121" t="s">
+        <v>9</v>
+      </c>
+      <c r="C121" t="s">
+        <v>245</v>
+      </c>
+      <c r="D121" t="s">
+        <v>334</v>
+      </c>
+      <c r="E121" t="s">
+        <v>335</v>
+      </c>
+      <c r="F121" t="s">
+        <v>336</v>
+      </c>
+      <c r="G121" s="1" t="s">
+        <v>446</v>
+      </c>
+      <c r="H121" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="122" spans="1:8">
+      <c r="A122" t="s">
+        <v>447</v>
+      </c>
+      <c r="B122" t="s">
+        <v>9</v>
+      </c>
+      <c r="C122" t="s">
+        <v>250</v>
+      </c>
+      <c r="D122" t="s">
+        <v>334</v>
+      </c>
+      <c r="E122" t="s">
+        <v>335</v>
+      </c>
+      <c r="F122" t="s">
+        <v>336</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>448</v>
+      </c>
+      <c r="H122" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="123" spans="1:8">
+      <c r="A123" t="s">
+        <v>449</v>
+      </c>
+      <c r="B123" t="s">
+        <v>9</v>
+      </c>
+      <c r="C123" t="s">
+        <v>255</v>
+      </c>
+      <c r="D123" t="s">
+        <v>334</v>
+      </c>
+      <c r="E123" t="s">
+        <v>335</v>
+      </c>
+      <c r="F123" t="s">
+        <v>336</v>
+      </c>
+      <c r="G123" s="1" t="s">
+        <v>450</v>
+      </c>
+      <c r="H123" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="124" spans="1:8">
+      <c r="A124" t="s">
+        <v>452</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>259</v>
+      </c>
+      <c r="D124" t="s">
+        <v>334</v>
+      </c>
+      <c r="E124" t="s">
+        <v>335</v>
+      </c>
+      <c r="F124" t="s">
+        <v>336</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>453</v>
+      </c>
+      <c r="H124" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>455</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>263</v>
+      </c>
+      <c r="D125" t="s">
+        <v>334</v>
+      </c>
+      <c r="E125" t="s">
+        <v>335</v>
+      </c>
+      <c r="F125" t="s">
+        <v>336</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>456</v>
+      </c>
+      <c r="H125" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>458</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>267</v>
+      </c>
+      <c r="D126" t="s">
+        <v>334</v>
+      </c>
+      <c r="E126" t="s">
+        <v>335</v>
+      </c>
+      <c r="F126" t="s">
+        <v>336</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>459</v>
+      </c>
+      <c r="H126" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>461</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>271</v>
+      </c>
+      <c r="D127" t="s">
+        <v>334</v>
+      </c>
+      <c r="E127" t="s">
+        <v>335</v>
+      </c>
+      <c r="F127" t="s">
+        <v>336</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>462</v>
+      </c>
+      <c r="H127" t="s">
+        <v>463</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>464</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>275</v>
+      </c>
+      <c r="D128" t="s">
+        <v>334</v>
+      </c>
+      <c r="E128" t="s">
+        <v>335</v>
+      </c>
+      <c r="F128" t="s">
+        <v>336</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>465</v>
+      </c>
+      <c r="H128" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>467</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
+        <v>279</v>
+      </c>
+      <c r="D129" t="s">
+        <v>334</v>
+      </c>
+      <c r="E129" t="s">
+        <v>335</v>
+      </c>
+      <c r="F129" t="s">
+        <v>336</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>468</v>
+      </c>
+      <c r="H129" t="s">
+        <v>386</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>469</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>10</v>
+      </c>
+      <c r="D130" t="s">
+        <v>470</v>
+      </c>
+      <c r="E130" t="s">
+        <v>471</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>472</v>
+      </c>
+      <c r="H130" t="s">
+        <v>473</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>474</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>17</v>
+      </c>
+      <c r="D131" t="s">
+        <v>470</v>
+      </c>
+      <c r="E131" t="s">
+        <v>471</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>475</v>
+      </c>
+      <c r="H131" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>477</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>26</v>
+      </c>
+      <c r="D132" t="s">
+        <v>470</v>
+      </c>
+      <c r="E132" t="s">
+        <v>471</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>478</v>
+      </c>
+      <c r="H132" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>480</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>31</v>
+      </c>
+      <c r="D133" t="s">
+        <v>470</v>
+      </c>
+      <c r="E133" t="s">
+        <v>471</v>
+      </c>
+      <c r="F133" t="s">
+        <v>32</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>481</v>
+      </c>
+      <c r="H133" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>483</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>36</v>
+      </c>
+      <c r="D134" t="s">
+        <v>470</v>
+      </c>
+      <c r="E134" t="s">
+        <v>471</v>
+      </c>
+      <c r="F134" t="s">
+        <v>13</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>484</v>
+      </c>
+      <c r="H134" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>486</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>41</v>
+      </c>
+      <c r="D135" t="s">
+        <v>470</v>
+      </c>
+      <c r="E135" t="s">
+        <v>471</v>
+      </c>
+      <c r="F135" t="s">
+        <v>18</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>487</v>
+      </c>
+      <c r="H135" t="s">
+        <v>488</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>489</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>45</v>
+      </c>
+      <c r="D136" t="s">
+        <v>470</v>
+      </c>
+      <c r="E136" t="s">
+        <v>471</v>
+      </c>
+      <c r="F136" t="s">
+        <v>13</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>490</v>
+      </c>
+      <c r="H136" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>492</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>50</v>
+      </c>
+      <c r="D137" t="s">
+        <v>470</v>
+      </c>
+      <c r="E137" t="s">
+        <v>471</v>
+      </c>
+      <c r="F137" t="s">
+        <v>32</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>493</v>
+      </c>
+      <c r="H137" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>495</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>54</v>
+      </c>
+      <c r="D138" t="s">
+        <v>470</v>
+      </c>
+      <c r="E138" t="s">
+        <v>471</v>
+      </c>
+      <c r="F138" t="s">
+        <v>288</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>496</v>
+      </c>
+      <c r="H138" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>498</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>58</v>
+      </c>
+      <c r="D139" t="s">
+        <v>470</v>
+      </c>
+      <c r="E139" t="s">
+        <v>471</v>
+      </c>
+      <c r="F139" t="s">
+        <v>32</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H139" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>501</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>62</v>
+      </c>
+      <c r="D140" t="s">
+        <v>470</v>
+      </c>
+      <c r="E140" t="s">
+        <v>471</v>
+      </c>
+      <c r="F140" t="s">
+        <v>32</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>502</v>
+      </c>
+      <c r="H140" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>504</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>66</v>
+      </c>
+      <c r="D141" t="s">
+        <v>470</v>
+      </c>
+      <c r="E141" t="s">
+        <v>471</v>
+      </c>
+      <c r="F141" t="s">
+        <v>32</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>505</v>
+      </c>
+      <c r="H141" t="s">
+        <v>506</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>507</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>70</v>
+      </c>
+      <c r="D142" t="s">
+        <v>470</v>
+      </c>
+      <c r="E142" t="s">
+        <v>471</v>
+      </c>
+      <c r="F142" t="s">
+        <v>32</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>508</v>
+      </c>
+      <c r="H142" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>510</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>74</v>
+      </c>
+      <c r="D143" t="s">
+        <v>470</v>
+      </c>
+      <c r="E143" t="s">
+        <v>471</v>
+      </c>
+      <c r="F143" t="s">
+        <v>32</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H143" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>513</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>10</v>
+      </c>
+      <c r="D144" t="s">
+        <v>514</v>
+      </c>
+      <c r="E144" t="s">
+        <v>515</v>
+      </c>
+      <c r="F144" t="s">
+        <v>32</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>516</v>
+      </c>
+      <c r="H144" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>518</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>17</v>
+      </c>
+      <c r="D145" t="s">
+        <v>514</v>
+      </c>
+      <c r="E145" t="s">
+        <v>515</v>
+      </c>
+      <c r="F145" t="s">
+        <v>13</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H145" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>521</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>22</v>
+      </c>
+      <c r="D146" t="s">
+        <v>514</v>
+      </c>
+      <c r="E146" t="s">
+        <v>515</v>
+      </c>
+      <c r="F146" t="s">
+        <v>13</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>522</v>
+      </c>
+      <c r="H146" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>524</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>31</v>
+      </c>
+      <c r="D147" t="s">
+        <v>514</v>
+      </c>
+      <c r="E147" t="s">
+        <v>515</v>
+      </c>
+      <c r="F147" t="s">
+        <v>288</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>525</v>
+      </c>
+      <c r="H147" t="s">
+        <v>526</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>527</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>36</v>
+      </c>
+      <c r="D148" t="s">
+        <v>514</v>
+      </c>
+      <c r="E148" t="s">
+        <v>515</v>
+      </c>
+      <c r="F148" t="s">
+        <v>13</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>528</v>
+      </c>
+      <c r="H148" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>530</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>41</v>
+      </c>
+      <c r="D149" t="s">
+        <v>514</v>
+      </c>
+      <c r="E149" t="s">
+        <v>515</v>
+      </c>
+      <c r="F149" t="s">
+        <v>13</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>531</v>
+      </c>
+      <c r="H149" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>533</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>45</v>
+      </c>
+      <c r="D150" t="s">
+        <v>514</v>
+      </c>
+      <c r="E150" t="s">
+        <v>515</v>
+      </c>
+      <c r="F150" t="s">
+        <v>27</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>534</v>
+      </c>
+      <c r="H150" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>536</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>50</v>
+      </c>
+      <c r="D151" t="s">
+        <v>514</v>
+      </c>
+      <c r="E151" t="s">
+        <v>515</v>
+      </c>
+      <c r="F151" t="s">
+        <v>32</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>537</v>
+      </c>
+      <c r="H151" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>539</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>54</v>
+      </c>
+      <c r="D152" t="s">
+        <v>514</v>
+      </c>
+      <c r="E152" t="s">
+        <v>515</v>
+      </c>
+      <c r="F152" t="s">
         <v>204</v>
       </c>
-      <c r="D54" t="s">
-[...5 lines deleted...]
-      <c r="F54" t="s">
+      <c r="G152" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H152" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>542</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>58</v>
+      </c>
+      <c r="D153" t="s">
+        <v>514</v>
+      </c>
+      <c r="E153" t="s">
+        <v>515</v>
+      </c>
+      <c r="F153" t="s">
+        <v>204</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>543</v>
+      </c>
+      <c r="H153" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>545</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>62</v>
+      </c>
+      <c r="D154" t="s">
+        <v>514</v>
+      </c>
+      <c r="E154" t="s">
+        <v>515</v>
+      </c>
+      <c r="F154" t="s">
+        <v>204</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>546</v>
+      </c>
+      <c r="H154" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>548</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>66</v>
+      </c>
+      <c r="D155" t="s">
+        <v>514</v>
+      </c>
+      <c r="E155" t="s">
+        <v>515</v>
+      </c>
+      <c r="F155" t="s">
+        <v>204</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>549</v>
+      </c>
+      <c r="H155" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>551</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>70</v>
+      </c>
+      <c r="D156" t="s">
+        <v>514</v>
+      </c>
+      <c r="E156" t="s">
+        <v>515</v>
+      </c>
+      <c r="F156" t="s">
+        <v>204</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H156" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>554</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>74</v>
+      </c>
+      <c r="D157" t="s">
+        <v>514</v>
+      </c>
+      <c r="E157" t="s">
+        <v>515</v>
+      </c>
+      <c r="F157" t="s">
+        <v>204</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>555</v>
+      </c>
+      <c r="H157" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>557</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>78</v>
+      </c>
+      <c r="D158" t="s">
+        <v>514</v>
+      </c>
+      <c r="E158" t="s">
+        <v>515</v>
+      </c>
+      <c r="F158" t="s">
+        <v>32</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>558</v>
+      </c>
+      <c r="H158" t="s">
+        <v>559</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>560</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>82</v>
+      </c>
+      <c r="D159" t="s">
+        <v>514</v>
+      </c>
+      <c r="E159" t="s">
+        <v>515</v>
+      </c>
+      <c r="F159" t="s">
+        <v>27</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>561</v>
+      </c>
+      <c r="H159" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>563</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>86</v>
+      </c>
+      <c r="D160" t="s">
+        <v>514</v>
+      </c>
+      <c r="E160" t="s">
+        <v>515</v>
+      </c>
+      <c r="F160" t="s">
+        <v>27</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>564</v>
+      </c>
+      <c r="H160" t="s">
+        <v>565</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>566</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>90</v>
+      </c>
+      <c r="D161" t="s">
+        <v>514</v>
+      </c>
+      <c r="E161" t="s">
+        <v>515</v>
+      </c>
+      <c r="F161" t="s">
         <v>13</v>
       </c>
-      <c r="G54" s="1" t="s">
-[...3 lines deleted...]
-        <v>206</v>
+      <c r="G161" s="1" t="s">
+        <v>567</v>
+      </c>
+      <c r="H161" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>569</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>94</v>
+      </c>
+      <c r="D162" t="s">
+        <v>514</v>
+      </c>
+      <c r="E162" t="s">
+        <v>515</v>
+      </c>
+      <c r="F162" t="s">
+        <v>13</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>570</v>
+      </c>
+      <c r="H162" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>572</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>168</v>
+      </c>
+      <c r="D163" t="s">
+        <v>514</v>
+      </c>
+      <c r="E163" t="s">
+        <v>515</v>
+      </c>
+      <c r="F163" t="s">
+        <v>46</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H163" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>575</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>172</v>
+      </c>
+      <c r="D164" t="s">
+        <v>514</v>
+      </c>
+      <c r="E164" t="s">
+        <v>515</v>
+      </c>
+      <c r="F164" t="s">
+        <v>13</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>576</v>
+      </c>
+      <c r="H164" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>578</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>176</v>
+      </c>
+      <c r="D165" t="s">
+        <v>514</v>
+      </c>
+      <c r="E165" t="s">
+        <v>515</v>
+      </c>
+      <c r="F165" t="s">
+        <v>13</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>579</v>
+      </c>
+      <c r="H165" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>581</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>180</v>
+      </c>
+      <c r="D166" t="s">
+        <v>514</v>
+      </c>
+      <c r="E166" t="s">
+        <v>515</v>
+      </c>
+      <c r="F166" t="s">
+        <v>13</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>582</v>
+      </c>
+      <c r="H166" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>584</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>184</v>
+      </c>
+      <c r="D167" t="s">
+        <v>514</v>
+      </c>
+      <c r="E167" t="s">
+        <v>515</v>
+      </c>
+      <c r="F167" t="s">
+        <v>13</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H167" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>587</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>188</v>
+      </c>
+      <c r="D168" t="s">
+        <v>514</v>
+      </c>
+      <c r="E168" t="s">
+        <v>515</v>
+      </c>
+      <c r="F168" t="s">
+        <v>18</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>588</v>
+      </c>
+      <c r="H168" t="s">
+        <v>589</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>590</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>193</v>
+      </c>
+      <c r="D169" t="s">
+        <v>514</v>
+      </c>
+      <c r="E169" t="s">
+        <v>515</v>
+      </c>
+      <c r="F169" t="s">
+        <v>13</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>591</v>
+      </c>
+      <c r="H169" t="s">
+        <v>592</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>593</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>198</v>
+      </c>
+      <c r="D170" t="s">
+        <v>514</v>
+      </c>
+      <c r="E170" t="s">
+        <v>515</v>
+      </c>
+      <c r="F170" t="s">
+        <v>13</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>594</v>
+      </c>
+      <c r="H170" t="s">
+        <v>595</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>596</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>418</v>
+      </c>
+      <c r="D171" t="s">
+        <v>514</v>
+      </c>
+      <c r="E171" t="s">
+        <v>515</v>
+      </c>
+      <c r="F171" t="s">
+        <v>13</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H171" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>599</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>203</v>
+      </c>
+      <c r="D172" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" t="s">
+        <v>515</v>
+      </c>
+      <c r="F172" t="s">
+        <v>32</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>600</v>
+      </c>
+      <c r="H172" t="s">
+        <v>601</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>602</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>208</v>
+      </c>
+      <c r="D173" t="s">
+        <v>514</v>
+      </c>
+      <c r="E173" t="s">
+        <v>515</v>
+      </c>
+      <c r="F173" t="s">
+        <v>32</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>603</v>
+      </c>
+      <c r="H173" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>605</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>212</v>
+      </c>
+      <c r="D174" t="s">
+        <v>514</v>
+      </c>
+      <c r="E174" t="s">
+        <v>515</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>606</v>
+      </c>
+      <c r="H174" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>608</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>216</v>
+      </c>
+      <c r="D175" t="s">
+        <v>514</v>
+      </c>
+      <c r="E175" t="s">
+        <v>515</v>
+      </c>
+      <c r="F175" t="s">
+        <v>32</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H175" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>611</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>221</v>
+      </c>
+      <c r="D176" t="s">
+        <v>514</v>
+      </c>
+      <c r="E176" t="s">
+        <v>515</v>
+      </c>
+      <c r="F176" t="s">
+        <v>32</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>612</v>
+      </c>
+      <c r="H176" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>614</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>225</v>
+      </c>
+      <c r="D177" t="s">
+        <v>514</v>
+      </c>
+      <c r="E177" t="s">
+        <v>515</v>
+      </c>
+      <c r="F177" t="s">
+        <v>32</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>615</v>
+      </c>
+      <c r="H177" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>617</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>229</v>
+      </c>
+      <c r="D178" t="s">
+        <v>514</v>
+      </c>
+      <c r="E178" t="s">
+        <v>515</v>
+      </c>
+      <c r="F178" t="s">
+        <v>32</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>618</v>
+      </c>
+      <c r="H178" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>620</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>233</v>
+      </c>
+      <c r="D179" t="s">
+        <v>514</v>
+      </c>
+      <c r="E179" t="s">
+        <v>515</v>
+      </c>
+      <c r="F179" t="s">
+        <v>32</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H179" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>623</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>237</v>
+      </c>
+      <c r="D180" t="s">
+        <v>514</v>
+      </c>
+      <c r="E180" t="s">
+        <v>515</v>
+      </c>
+      <c r="F180" t="s">
+        <v>204</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>624</v>
+      </c>
+      <c r="H180" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>626</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>241</v>
+      </c>
+      <c r="D181" t="s">
+        <v>514</v>
+      </c>
+      <c r="E181" t="s">
+        <v>515</v>
+      </c>
+      <c r="F181" t="s">
+        <v>204</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>627</v>
+      </c>
+      <c r="H181" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>629</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>245</v>
+      </c>
+      <c r="D182" t="s">
+        <v>514</v>
+      </c>
+      <c r="E182" t="s">
+        <v>515</v>
+      </c>
+      <c r="F182" t="s">
+        <v>27</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>630</v>
+      </c>
+      <c r="H182" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>632</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>250</v>
+      </c>
+      <c r="D183" t="s">
+        <v>514</v>
+      </c>
+      <c r="E183" t="s">
+        <v>515</v>
+      </c>
+      <c r="F183" t="s">
+        <v>633</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>634</v>
+      </c>
+      <c r="H183" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>636</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>255</v>
+      </c>
+      <c r="D184" t="s">
+        <v>514</v>
+      </c>
+      <c r="E184" t="s">
+        <v>515</v>
+      </c>
+      <c r="F184" t="s">
+        <v>27</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H184" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>639</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>259</v>
+      </c>
+      <c r="D185" t="s">
+        <v>514</v>
+      </c>
+      <c r="E185" t="s">
+        <v>515</v>
+      </c>
+      <c r="F185" t="s">
+        <v>32</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>640</v>
+      </c>
+      <c r="H185" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>642</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>263</v>
+      </c>
+      <c r="D186" t="s">
+        <v>514</v>
+      </c>
+      <c r="E186" t="s">
+        <v>515</v>
+      </c>
+      <c r="F186" t="s">
+        <v>204</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>643</v>
+      </c>
+      <c r="H186" t="s">
+        <v>644</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>645</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>267</v>
+      </c>
+      <c r="D187" t="s">
+        <v>514</v>
+      </c>
+      <c r="E187" t="s">
+        <v>515</v>
+      </c>
+      <c r="F187" t="s">
+        <v>204</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H187" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>648</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>271</v>
+      </c>
+      <c r="D188" t="s">
+        <v>514</v>
+      </c>
+      <c r="E188" t="s">
+        <v>515</v>
+      </c>
+      <c r="F188" t="s">
+        <v>32</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>649</v>
+      </c>
+      <c r="H188" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>651</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>275</v>
+      </c>
+      <c r="D189" t="s">
+        <v>514</v>
+      </c>
+      <c r="E189" t="s">
+        <v>515</v>
+      </c>
+      <c r="F189" t="s">
+        <v>32</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>652</v>
+      </c>
+      <c r="H189" t="s">
+        <v>653</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>654</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>279</v>
+      </c>
+      <c r="D190" t="s">
+        <v>514</v>
+      </c>
+      <c r="E190" t="s">
+        <v>515</v>
+      </c>
+      <c r="F190" t="s">
+        <v>288</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>655</v>
+      </c>
+      <c r="H190" t="s">
+        <v>656</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>657</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>292</v>
+      </c>
+      <c r="D191" t="s">
+        <v>514</v>
+      </c>
+      <c r="E191" t="s">
+        <v>515</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H191" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>660</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>295</v>
+      </c>
+      <c r="D192" t="s">
+        <v>514</v>
+      </c>
+      <c r="E192" t="s">
+        <v>515</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>661</v>
+      </c>
+      <c r="H192" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>663</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>10</v>
+      </c>
+      <c r="D193" t="s">
+        <v>664</v>
+      </c>
+      <c r="E193" t="s">
+        <v>665</v>
+      </c>
+      <c r="F193" t="s">
+        <v>336</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H193" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>668</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>17</v>
+      </c>
+      <c r="D194" t="s">
+        <v>664</v>
+      </c>
+      <c r="E194" t="s">
+        <v>665</v>
+      </c>
+      <c r="F194" t="s">
+        <v>336</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>669</v>
+      </c>
+      <c r="H194" t="s">
+        <v>670</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>671</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>22</v>
+      </c>
+      <c r="D195" t="s">
+        <v>664</v>
+      </c>
+      <c r="E195" t="s">
+        <v>665</v>
+      </c>
+      <c r="F195" t="s">
+        <v>336</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>672</v>
+      </c>
+      <c r="H195" t="s">
+        <v>673</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>674</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>26</v>
+      </c>
+      <c r="D196" t="s">
+        <v>664</v>
+      </c>
+      <c r="E196" t="s">
+        <v>665</v>
+      </c>
+      <c r="F196" t="s">
+        <v>336</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>675</v>
+      </c>
+      <c r="H196" t="s">
+        <v>676</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>677</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>10</v>
+      </c>
+      <c r="D197" t="s">
+        <v>678</v>
+      </c>
+      <c r="E197" t="s">
+        <v>679</v>
+      </c>
+      <c r="F197" t="s">
+        <v>680</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>681</v>
+      </c>
+      <c r="H197" t="s">
+        <v>682</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>683</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>17</v>
+      </c>
+      <c r="D198" t="s">
+        <v>678</v>
+      </c>
+      <c r="E198" t="s">
+        <v>679</v>
+      </c>
+      <c r="F198" t="s">
+        <v>680</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>684</v>
+      </c>
+      <c r="H198" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>686</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>22</v>
+      </c>
+      <c r="D199" t="s">
+        <v>678</v>
+      </c>
+      <c r="E199" t="s">
+        <v>679</v>
+      </c>
+      <c r="F199" t="s">
+        <v>680</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>687</v>
+      </c>
+      <c r="H199" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>689</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>26</v>
+      </c>
+      <c r="D200" t="s">
+        <v>678</v>
+      </c>
+      <c r="E200" t="s">
+        <v>679</v>
+      </c>
+      <c r="F200" t="s">
+        <v>680</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H200" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>692</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>36</v>
+      </c>
+      <c r="D201" t="s">
+        <v>678</v>
+      </c>
+      <c r="E201" t="s">
+        <v>679</v>
+      </c>
+      <c r="F201" t="s">
+        <v>680</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>693</v>
+      </c>
+      <c r="H201" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>695</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>41</v>
+      </c>
+      <c r="D202" t="s">
+        <v>678</v>
+      </c>
+      <c r="E202" t="s">
+        <v>679</v>
+      </c>
+      <c r="F202" t="s">
+        <v>680</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>696</v>
+      </c>
+      <c r="H202" t="s">
+        <v>697</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>698</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>45</v>
+      </c>
+      <c r="D203" t="s">
+        <v>678</v>
+      </c>
+      <c r="E203" t="s">
+        <v>679</v>
+      </c>
+      <c r="F203" t="s">
+        <v>680</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>699</v>
+      </c>
+      <c r="H203" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>701</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>50</v>
+      </c>
+      <c r="D204" t="s">
+        <v>678</v>
+      </c>
+      <c r="E204" t="s">
+        <v>679</v>
+      </c>
+      <c r="F204" t="s">
+        <v>680</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H204" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>704</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>54</v>
+      </c>
+      <c r="D205" t="s">
+        <v>678</v>
+      </c>
+      <c r="E205" t="s">
+        <v>679</v>
+      </c>
+      <c r="F205" t="s">
+        <v>680</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>705</v>
+      </c>
+      <c r="H205" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>707</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>58</v>
+      </c>
+      <c r="D206" t="s">
+        <v>678</v>
+      </c>
+      <c r="E206" t="s">
+        <v>679</v>
+      </c>
+      <c r="F206" t="s">
+        <v>680</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>708</v>
+      </c>
+      <c r="H206" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>710</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>62</v>
+      </c>
+      <c r="D207" t="s">
+        <v>678</v>
+      </c>
+      <c r="E207" t="s">
+        <v>679</v>
+      </c>
+      <c r="F207" t="s">
+        <v>680</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>711</v>
+      </c>
+      <c r="H207" t="s">
+        <v>712</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>713</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>66</v>
+      </c>
+      <c r="D208" t="s">
+        <v>678</v>
+      </c>
+      <c r="E208" t="s">
+        <v>679</v>
+      </c>
+      <c r="F208" t="s">
+        <v>680</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H208" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>716</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>70</v>
+      </c>
+      <c r="D209" t="s">
+        <v>678</v>
+      </c>
+      <c r="E209" t="s">
+        <v>679</v>
+      </c>
+      <c r="F209" t="s">
+        <v>680</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>717</v>
+      </c>
+      <c r="H209" t="s">
+        <v>718</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>719</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>74</v>
+      </c>
+      <c r="D210" t="s">
+        <v>678</v>
+      </c>
+      <c r="E210" t="s">
+        <v>679</v>
+      </c>
+      <c r="F210" t="s">
+        <v>680</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>720</v>
+      </c>
+      <c r="H210" t="s">
+        <v>721</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>722</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>78</v>
+      </c>
+      <c r="D211" t="s">
+        <v>678</v>
+      </c>
+      <c r="E211" t="s">
+        <v>679</v>
+      </c>
+      <c r="F211" t="s">
+        <v>680</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>723</v>
+      </c>
+      <c r="H211" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>725</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>82</v>
+      </c>
+      <c r="D212" t="s">
+        <v>678</v>
+      </c>
+      <c r="E212" t="s">
+        <v>679</v>
+      </c>
+      <c r="F212" t="s">
+        <v>680</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H212" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>728</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>86</v>
+      </c>
+      <c r="D213" t="s">
+        <v>678</v>
+      </c>
+      <c r="E213" t="s">
+        <v>679</v>
+      </c>
+      <c r="F213" t="s">
+        <v>680</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>729</v>
+      </c>
+      <c r="H213" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>731</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>90</v>
+      </c>
+      <c r="D214" t="s">
+        <v>678</v>
+      </c>
+      <c r="E214" t="s">
+        <v>679</v>
+      </c>
+      <c r="F214" t="s">
+        <v>680</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>732</v>
+      </c>
+      <c r="H214" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>734</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>94</v>
+      </c>
+      <c r="D215" t="s">
+        <v>678</v>
+      </c>
+      <c r="E215" t="s">
+        <v>679</v>
+      </c>
+      <c r="F215" t="s">
+        <v>680</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>735</v>
+      </c>
+      <c r="H215" t="s">
+        <v>736</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>737</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>168</v>
+      </c>
+      <c r="D216" t="s">
+        <v>678</v>
+      </c>
+      <c r="E216" t="s">
+        <v>679</v>
+      </c>
+      <c r="F216" t="s">
+        <v>680</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H216" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>740</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>172</v>
+      </c>
+      <c r="D217" t="s">
+        <v>678</v>
+      </c>
+      <c r="E217" t="s">
+        <v>679</v>
+      </c>
+      <c r="F217" t="s">
+        <v>680</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>741</v>
+      </c>
+      <c r="H217" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>743</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>176</v>
+      </c>
+      <c r="D218" t="s">
+        <v>678</v>
+      </c>
+      <c r="E218" t="s">
+        <v>679</v>
+      </c>
+      <c r="F218" t="s">
+        <v>680</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>744</v>
+      </c>
+      <c r="H218" t="s">
+        <v>745</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>746</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>184</v>
+      </c>
+      <c r="D219" t="s">
+        <v>678</v>
+      </c>
+      <c r="E219" t="s">
+        <v>679</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>747</v>
+      </c>
+      <c r="H219" t="s">
+        <v>748</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>749</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>188</v>
+      </c>
+      <c r="D220" t="s">
+        <v>678</v>
+      </c>
+      <c r="E220" t="s">
+        <v>679</v>
+      </c>
+      <c r="F220" t="s">
+        <v>680</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H220" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>752</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>193</v>
+      </c>
+      <c r="D221" t="s">
+        <v>678</v>
+      </c>
+      <c r="E221" t="s">
+        <v>679</v>
+      </c>
+      <c r="F221" t="s">
+        <v>680</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>753</v>
+      </c>
+      <c r="H221" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>755</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>198</v>
+      </c>
+      <c r="D222" t="s">
+        <v>678</v>
+      </c>
+      <c r="E222" t="s">
+        <v>679</v>
+      </c>
+      <c r="F222" t="s">
+        <v>680</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>756</v>
+      </c>
+      <c r="H222" t="s">
+        <v>757</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>758</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>418</v>
+      </c>
+      <c r="D223" t="s">
+        <v>678</v>
+      </c>
+      <c r="E223" t="s">
+        <v>679</v>
+      </c>
+      <c r="F223" t="s">
+        <v>336</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>759</v>
+      </c>
+      <c r="H223" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>761</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>203</v>
+      </c>
+      <c r="D224" t="s">
+        <v>678</v>
+      </c>
+      <c r="E224" t="s">
+        <v>679</v>
+      </c>
+      <c r="F224" t="s">
+        <v>680</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H224" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>764</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>208</v>
+      </c>
+      <c r="D225" t="s">
+        <v>678</v>
+      </c>
+      <c r="E225" t="s">
+        <v>679</v>
+      </c>
+      <c r="F225" t="s">
+        <v>680</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>765</v>
+      </c>
+      <c r="H225" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>767</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>212</v>
+      </c>
+      <c r="D226" t="s">
+        <v>678</v>
+      </c>
+      <c r="E226" t="s">
+        <v>679</v>
+      </c>
+      <c r="F226" t="s">
+        <v>680</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>768</v>
+      </c>
+      <c r="H226" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>770</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>216</v>
+      </c>
+      <c r="D227" t="s">
+        <v>678</v>
+      </c>
+      <c r="E227" t="s">
+        <v>679</v>
+      </c>
+      <c r="F227" t="s">
+        <v>680</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>771</v>
+      </c>
+      <c r="H227" t="s">
+        <v>772</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>773</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>221</v>
+      </c>
+      <c r="D228" t="s">
+        <v>678</v>
+      </c>
+      <c r="E228" t="s">
+        <v>679</v>
+      </c>
+      <c r="F228" t="s">
+        <v>680</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H228" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>776</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>225</v>
+      </c>
+      <c r="D229" t="s">
+        <v>678</v>
+      </c>
+      <c r="E229" t="s">
+        <v>679</v>
+      </c>
+      <c r="F229" t="s">
+        <v>680</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>777</v>
+      </c>
+      <c r="H229" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>779</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>229</v>
+      </c>
+      <c r="D230" t="s">
+        <v>678</v>
+      </c>
+      <c r="E230" t="s">
+        <v>679</v>
+      </c>
+      <c r="F230" t="s">
+        <v>680</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>780</v>
+      </c>
+      <c r="H230" t="s">
+        <v>781</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>782</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>245</v>
+      </c>
+      <c r="D231" t="s">
+        <v>678</v>
+      </c>
+      <c r="E231" t="s">
+        <v>679</v>
+      </c>
+      <c r="F231" t="s">
+        <v>680</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>783</v>
+      </c>
+      <c r="H231" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>785</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>250</v>
+      </c>
+      <c r="D232" t="s">
+        <v>678</v>
+      </c>
+      <c r="E232" t="s">
+        <v>679</v>
+      </c>
+      <c r="F232" t="s">
+        <v>680</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H232" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>788</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>255</v>
+      </c>
+      <c r="D233" t="s">
+        <v>678</v>
+      </c>
+      <c r="E233" t="s">
+        <v>679</v>
+      </c>
+      <c r="F233" t="s">
+        <v>680</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>789</v>
+      </c>
+      <c r="H233" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>791</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>259</v>
+      </c>
+      <c r="D234" t="s">
+        <v>678</v>
+      </c>
+      <c r="E234" t="s">
+        <v>679</v>
+      </c>
+      <c r="F234" t="s">
+        <v>680</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>792</v>
+      </c>
+      <c r="H234" t="s">
+        <v>793</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>794</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>263</v>
+      </c>
+      <c r="D235" t="s">
+        <v>678</v>
+      </c>
+      <c r="E235" t="s">
+        <v>679</v>
+      </c>
+      <c r="F235" t="s">
+        <v>680</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>795</v>
+      </c>
+      <c r="H235" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>797</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>267</v>
+      </c>
+      <c r="D236" t="s">
+        <v>678</v>
+      </c>
+      <c r="E236" t="s">
+        <v>679</v>
+      </c>
+      <c r="F236" t="s">
+        <v>680</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>798</v>
+      </c>
+      <c r="H236" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>800</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>271</v>
+      </c>
+      <c r="D237" t="s">
+        <v>678</v>
+      </c>
+      <c r="E237" t="s">
+        <v>679</v>
+      </c>
+      <c r="F237" t="s">
+        <v>680</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H237" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>803</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>275</v>
+      </c>
+      <c r="D238" t="s">
+        <v>678</v>
+      </c>
+      <c r="E238" t="s">
+        <v>679</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>804</v>
+      </c>
+      <c r="H238" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>806</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>279</v>
+      </c>
+      <c r="D239" t="s">
+        <v>678</v>
+      </c>
+      <c r="E239" t="s">
+        <v>679</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>807</v>
+      </c>
+      <c r="H239" t="s">
+        <v>808</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>809</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>283</v>
+      </c>
+      <c r="D240" t="s">
+        <v>678</v>
+      </c>
+      <c r="E240" t="s">
+        <v>679</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>810</v>
+      </c>
+      <c r="H240" t="s">
+        <v>811</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>812</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>287</v>
+      </c>
+      <c r="D241" t="s">
+        <v>678</v>
+      </c>
+      <c r="E241" t="s">
+        <v>679</v>
+      </c>
+      <c r="F241" t="s">
+        <v>680</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H241" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>815</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>295</v>
+      </c>
+      <c r="D242" t="s">
+        <v>678</v>
+      </c>
+      <c r="E242" t="s">
+        <v>679</v>
+      </c>
+      <c r="F242" t="s">
+        <v>680</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>816</v>
+      </c>
+      <c r="H242" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>818</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>299</v>
+      </c>
+      <c r="D243" t="s">
+        <v>678</v>
+      </c>
+      <c r="E243" t="s">
+        <v>679</v>
+      </c>
+      <c r="F243" t="s">
+        <v>680</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>819</v>
+      </c>
+      <c r="H243" t="s">
+        <v>820</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>821</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>303</v>
+      </c>
+      <c r="D244" t="s">
+        <v>678</v>
+      </c>
+      <c r="E244" t="s">
+        <v>679</v>
+      </c>
+      <c r="F244" t="s">
+        <v>680</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H244" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>824</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>308</v>
+      </c>
+      <c r="D245" t="s">
+        <v>678</v>
+      </c>
+      <c r="E245" t="s">
+        <v>679</v>
+      </c>
+      <c r="F245" t="s">
+        <v>680</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>825</v>
+      </c>
+      <c r="H245" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>827</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>312</v>
+      </c>
+      <c r="D246" t="s">
+        <v>678</v>
+      </c>
+      <c r="E246" t="s">
+        <v>679</v>
+      </c>
+      <c r="F246" t="s">
+        <v>680</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>828</v>
+      </c>
+      <c r="H246" t="s">
+        <v>829</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>830</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
+        <v>316</v>
+      </c>
+      <c r="D247" t="s">
+        <v>678</v>
+      </c>
+      <c r="E247" t="s">
+        <v>679</v>
+      </c>
+      <c r="F247" t="s">
+        <v>680</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>831</v>
+      </c>
+      <c r="H247" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>833</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>834</v>
+      </c>
+      <c r="D248" t="s">
+        <v>678</v>
+      </c>
+      <c r="E248" t="s">
+        <v>679</v>
+      </c>
+      <c r="F248" t="s">
+        <v>680</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>835</v>
+      </c>
+      <c r="H248" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>837</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>838</v>
+      </c>
+      <c r="D249" t="s">
+        <v>678</v>
+      </c>
+      <c r="E249" t="s">
+        <v>679</v>
+      </c>
+      <c r="F249" t="s">
+        <v>680</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>839</v>
+      </c>
+      <c r="H249" t="s">
+        <v>840</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>841</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>842</v>
+      </c>
+      <c r="D250" t="s">
+        <v>678</v>
+      </c>
+      <c r="E250" t="s">
+        <v>679</v>
+      </c>
+      <c r="F250" t="s">
+        <v>680</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H250" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>845</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>846</v>
+      </c>
+      <c r="D251" t="s">
+        <v>678</v>
+      </c>
+      <c r="E251" t="s">
+        <v>679</v>
+      </c>
+      <c r="F251" t="s">
+        <v>680</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H251" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>849</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>850</v>
+      </c>
+      <c r="D252" t="s">
+        <v>678</v>
+      </c>
+      <c r="E252" t="s">
+        <v>679</v>
+      </c>
+      <c r="F252" t="s">
+        <v>680</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H252" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>853</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>854</v>
+      </c>
+      <c r="D253" t="s">
+        <v>678</v>
+      </c>
+      <c r="E253" t="s">
+        <v>679</v>
+      </c>
+      <c r="F253" t="s">
+        <v>680</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H253" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>857</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>858</v>
+      </c>
+      <c r="D254" t="s">
+        <v>678</v>
+      </c>
+      <c r="E254" t="s">
+        <v>679</v>
+      </c>
+      <c r="F254" t="s">
+        <v>680</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H254" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>861</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>862</v>
+      </c>
+      <c r="D255" t="s">
+        <v>678</v>
+      </c>
+      <c r="E255" t="s">
+        <v>679</v>
+      </c>
+      <c r="F255" t="s">
+        <v>680</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H255" t="s">
+        <v>864</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2461,50 +9739,251 @@
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
+    <hyperlink ref="G92" r:id="rId91"/>
+    <hyperlink ref="G93" r:id="rId92"/>
+    <hyperlink ref="G94" r:id="rId93"/>
+    <hyperlink ref="G95" r:id="rId94"/>
+    <hyperlink ref="G96" r:id="rId95"/>
+    <hyperlink ref="G97" r:id="rId96"/>
+    <hyperlink ref="G98" r:id="rId97"/>
+    <hyperlink ref="G99" r:id="rId98"/>
+    <hyperlink ref="G100" r:id="rId99"/>
+    <hyperlink ref="G101" r:id="rId100"/>
+    <hyperlink ref="G102" r:id="rId101"/>
+    <hyperlink ref="G103" r:id="rId102"/>
+    <hyperlink ref="G104" r:id="rId103"/>
+    <hyperlink ref="G105" r:id="rId104"/>
+    <hyperlink ref="G106" r:id="rId105"/>
+    <hyperlink ref="G107" r:id="rId106"/>
+    <hyperlink ref="G108" r:id="rId107"/>
+    <hyperlink ref="G109" r:id="rId108"/>
+    <hyperlink ref="G110" r:id="rId109"/>
+    <hyperlink ref="G111" r:id="rId110"/>
+    <hyperlink ref="G112" r:id="rId111"/>
+    <hyperlink ref="G113" r:id="rId112"/>
+    <hyperlink ref="G114" r:id="rId113"/>
+    <hyperlink ref="G115" r:id="rId114"/>
+    <hyperlink ref="G116" r:id="rId115"/>
+    <hyperlink ref="G117" r:id="rId116"/>
+    <hyperlink ref="G118" r:id="rId117"/>
+    <hyperlink ref="G119" r:id="rId118"/>
+    <hyperlink ref="G120" r:id="rId119"/>
+    <hyperlink ref="G121" r:id="rId120"/>
+    <hyperlink ref="G122" r:id="rId121"/>
+    <hyperlink ref="G123" r:id="rId122"/>
+    <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>