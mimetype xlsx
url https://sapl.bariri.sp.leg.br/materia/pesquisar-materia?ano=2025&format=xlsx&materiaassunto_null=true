--- v1 (2026-02-08)
+++ v2 (2026-05-13)
@@ -10,6960 +10,6972 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5290" uniqueCount="2169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5362" uniqueCount="2173">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Aline Mazo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_01.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora indica ao Senhor Prefeito a instalação de lombada no final da Rua 7 de Setembro, próximo ao Jardim Maria Luiza, pois vários munícipes fizeram reclamações na qual envolve perigo aos mesmos alegando que os veículos descem a via em alta velocidade, haja visto o acidente fatal envolvendo uma criança, na qual me solidarizo.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_02.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_02.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, apresenta INDICA CÃO nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao Ilustríssimo Diretor de Obras, e ao Diretor de Esportes do Município, para que proceda a reforma geral da Praça Esportiva da Juventude - CSU — Centro Social Urbano.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Ricardo Prearo, Aline Mazo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_03.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_03.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, apresentam INDICAÇÃO nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, para que realize o mais breve possível uma campanha de conscientização da população sobre a dengue.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Gilson de Souza Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_04.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se estude a possibilidade da contratação de enfermeiras ou_x000D_
 enfermeiros padrão efetivos do concurso que se tem em andamento e antes que vença o prazo do mesmo.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_05.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_05.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se estude a possibilidade do retorno da atividade Delegada no município de Bariri.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_06.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_06.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se estude a possibilidade de aumentar o repasse do auxilio aos estudantes que viajam para as cidades vizinhas.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_07.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_07.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se estude a possibilidade da mudança de referencia das seguintes categorias: Auxiliar de Manutenção, Agente Escolar, Auxiliar Odontológico, Agente da Manutenção e Construção, Motorista, Agente Administrativo, Operador de Maquinas, Auxiliar de Enfermagem, Técnicos de Enfermagem, Auxiliar de Desenvolvimento Infantil e cuidadores.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_08.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_08.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se estude a possibilidade da ou contração efetiva de mais servidores da limpeza para atender as unidades do município, tendo em vista que vários servidores me procuraram relatando estar sobrecarregado.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/indicacao_09.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/indicacao_09.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça o tapa buraco na Rua Sete de Setembro em frente ao antigo bar do Mario Muzardo e La  Memo Gastrobar._x000D_
 Justifico que esse buraco também foi feito por reparo de água e esgoto e se encontra aumentando, por ser um local com muito fluxo de pessoas é carro e está se tornando perigoso para os nossos munícipes.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/indicacao_10.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/indicacao_10.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça um estudo orçamentário para juntar o valor do repasse que está vindo do Governo Federal para enfermagem e o município fazer a complementação do valor e pagar o piso da categoria em holerite; além de melhorar o salário que baixo, pensando lá na frente para aposentadoria._x000D_
 Justifico que essa categoria e os atendentes dos postos são os para-choques da saúde (qualquer tipo de dor, pressão alta, Papanicolau, pré natal, vacinas_x000D_
 gripes, Covid, dengue, tuberculose) e entre tantas doenças ou atendimento realizados por esses profissionais que nem se quer tem a atenção do poder público para receberem o grau máximo de 40% de adicional de insalubridade, o que é muito injusto com esses super heróis.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3640/indicacao_11.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3640/indicacao_11.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça o recapeamento nas Ruas Joao Dal Pós e Rua Brás_x000D_
 Fortunato ambos no Bairro da Nova Bariri. _x000D_
 Justifico que essas Ruas estão meio intransitáveis conforme solicitação dos moradores do Bairro.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça a limpeza de entulhos que tem no fundo do CRAS do_x000D_
 Livramento e a possibilidade de deixar uma pessoa para retirada dos matos._x000D_
 Justifico que nesta unidade tem uma bela horta comunitária coordenada pela equipe delacom as servidoras (Juliana, Rosa, Amarilis, Tais, Irene, Arelisa e Jessica que é a estagiaria. A população interage, trabalho em conjunto e ainda leva verduras fresquinhas para sua família.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça a limpeza e rocem o terreno na lateral e de fronte ao CAPS. _x000D_
 Justifico que o matagal está tomando conta dos muros das casas em volta e o fundo do Centro de Promoção Social, sem contar a quantidade de animais peçonhentos e ratazanas que sai do local e invade as casas.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3643/indicacao_14.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3643/indicacao_14.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça o recapeamento da Rua Humaitá dos quarteirões entre as Av. General Osório até a Av. Claudionor Barbieri. _x000D_
 Justifico que esses quarteirões estão intransitáveis e ainda ouve uma manutenção da Autarquia SAEMBA entre o quarteirão da Av. General Osório e Av. Tenente Peliciotti, não taparam o buraco além de deixar uma pilha de terra e pedra perto da guia impedindo a passagem e parada de carros no local.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_15.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_15.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça o tapa buraco da Rua Joao Lemos na esquina da Praça da Bíblia, grande volume de carros que sai tanto da Escola Idalina ou que soube da Avenida para ir ao Posto, Mercado, Lotérica, Material de Construção, para suas casas ou até para os locais de trabalho e também uma grande buraco causado por reparo da Autarquia na Rua João Lemos na altura do número 771._x000D_
 Justifico que esses buracos já fazem tempo que foram solicitados o tapa buraco, porem até o presente momento não foram feitos os reparos.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_16.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_16.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça o tapa buraco da Av. Maria Helena Piotto Romero de frente ao número 238 e na esquina abaixo desse número._x000D_
 Justifico que esses buracos já fazem tempo que foram solicitados o tapa buraco; só nesta gestão foi solicitado 2 vezes e a última já faz mais de 30 dias e o que chama mais atenção é que fizeram o tapa buraco no bairro do Garotinho e pularam a Avenida e o número em questão e até o presente momento não foram realizado os reparos.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_17.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_17.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, apresentam INDICAÇÃO nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, para que realize o mais breve possível limpeza da área pública localizada na Rua Orlando Mazotti, n2 85, Jd Garotinho.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_18.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_18.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, apresentam INDICACAO nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, através do setor de transito, setor de fiscalização, vigilância sanitária para que notifique o proprietário do veiculo tanque estacionado (abandonado) na rua Pedro Ferreira de Moraes, n2375, para que retire imediatamente do local.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_19.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_19.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal a revitalização da Praga da Matriz e o retorno da Musica no Coreto em dias e horários oportunos. Indica ainda, que a seleção das musicas contemplem a musicalidade brasileira e clássica. O Coreto se encontra na Praça Joaquim Lourenço Correa — Praga da Matriz.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_20.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_20.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao excelentíssimo Prefeito Municipal que seja observado com atenção especial o Viveiro Municipal._x000D_
 Visando o cultivo de espécies nativas de diversas categorias, o viveiro deve ser preservado e propagador de políticas públicas voltadas ao meio ambiente, tornando-se assim um local idílico  para visitag5o de toda comunidade, inclusive das crianças em fase escolar.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_21.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_21.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, indica ao excelentíssimo Sr. Prefeito Municipal que seja vislumbrado junto a Diretoria de Saúde do Município, a possibilidade em caráter emergencial, de doa 5o de repelentes para pacientes acamados e de difícil deambulação, bem como pacientes oncológicos, gestantes e demais pacientes crônicos que julgarem necessário.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_22.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_22.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, indica ao excelentíssimo Sr. Prefeito Municipal que seja confeccionada placa com o nome da patrona do Setor de RH —Laura Edilza Storion da Costa Silva, a ser colocada na entrada do setor em lugar de honra, conforme o mérito da homenageada.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_23.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_23.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao excelentíssimo Prefeito Municipal que a Diretoria de Saúde realize mensalmente Campanha de Papanicolau após as 18h para as trabalhadoras de nossa cidade, em alusão ao dia 08 de março quando comemoramos o dia da mulher.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_24.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_24.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao excelentíssimo Prefeito Municipal que a área verde situada no cruzamento da Av. Prof. Carlos Ferreira de Moraes com a Rua Mário Simonetti, seja aproveitada pela municipalidade seja com uma praça ou uma área de lazer.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_25.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_25.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao excelentíssimo Prefeito Municipal que dentro das possibilidades da máquina administrativa, volte o Pagamento dos Servidores Públicos municipais para o dia 28 de cada mês</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_26.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_26.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, de acordo com os termos regimentais, indicam ao excelentíssimo Sr. Prefeito Municipal, que sejam abertas Ruas para interligar o Jardim São Marcos com os bairros Maria Luiza 2 e 3.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Daniel Oliveira Rodrigues</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que seja feito o conserto do bebedeuro de água da Farmácia Central, e que seja instalado ventiladores no local onde os munícipes aguardam para serem atendidos.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_28.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_28.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que seja feito a substituição ourearo no redutor de velocidade (LOMBADA) localizada Av. João Lemos esquina com a Rua Lucio Forão. O mesmo redutor, no lugar de servir de redução de velocidade hoje serve para que motos em alta velocidade usem como rampa não respeitando o limite de velocidade e muito mesmo a faixa de pedestre.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_29.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que seja feito reparo asfáltico no início da Rua Paulino Pessotto, pois ali encontra-se uma valeta enorme tornando quase impossível passar com o carro, e em dia de chuva pior ainda pois para que no sabe desta valeta com certeza ao passar ali poderá danificar o carro.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_30.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_30.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que seja feito a substituição ou reparo na porta da Sala de Fisioterapia da Policlínica. A mesma está sem condições de uso para aquela sala, sendo que aquele local tem que ficar com a porta fechada por causa do ar condicionado, mas ao mesmo tempo a porta para ser aberta causa muito dificuldade para os pacientes cadeirantes e outros. Esta situação tem que ser resolvida o mais rápido possível, antes que cause algum acidente com paciente ou funcionário.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_31.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_31.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se autorize o RH a fazer um código para o sindicato poder habilitar um cartão de benefícios próprio na folha de pagamento._x000D_
 Justifico que temos em várias cidades e aumenta o poder de compra para os servidores por ser especifico de moveis e utensílios.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_32.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça a contratação de mais agentes escolar._x000D_
 Justifico que temos várias unidades sem servidores sobrecarregados e alguns já são de idade avançadas.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_33.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça um estudo da contratação de um Terapeuta Ocupacional para as Unidades Escolares do nosso município.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_34.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça um estudo para construção de vários pontos com coberturas na via Expresso Sul —Dr.Domingos Antônio Fortunato._x000D_
 Justifico que em toda sua expansão tem muitos pontos para estudantes tanto que se deslocam para as cidades vizinhas; como para nossa cidade mesmo, seria de suma importância para esses jovens, como para a população que lá caminha todos os dias.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_35.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, de acordo com os termos regimentais, indicam ao Exmo. Prefeito Municipal a utilização em caráter emergencial de PULVERIZAÇÃO DE LARVICIDA POR DRONES, como ferramenta primordial para o combate à dengue._x000D_
 Justificativa_x000D_
 A pulverização por drone é uma técnica utilizada para dispersar larvicidas ou inseticidas sobre áreas propicias à proliferação do mosquito Aedes aegypti, responsável pela transmissão da dengue._x000D_
 Tendo em vista o aumento dos casos em nosso município, fazem-se necessárias ações de maior impacto nos locais de difícil acesso, como residências fechadas e terrenos baldios.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_36.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal a criação de um Programa visando serviços de saúde de referência e atendimento aos pacientes com Transtorno do Espectro Autista(TEA)e afins, sendo "Centro Especializado em Autismo e Incluso". Contando com atendimento multidisciplinar de Fonoaudiologia, pediatria, fisioterapia, psicologia, neurologia pediátrica, entre outras ações que visem a promoção da saúde dos pacientes.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_37.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_37.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal a criação do Programa Mutirão de Otorrino visando o atendimento cirúrgico para os pacientes que aguardam o especialista Otorrinolaringologista, em parceria com a Santa Casa de Misericórdia de Bariri, contemplando as seguintes indicações cirúrgicas: FRENECTOMIA, SEPTOPLASTIA, ADENOIDECTOMIA,AMIGDALECTOMIA, ADENOAMIGDALECTOMIA.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_38.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal a criação do Programa Mutirão Saúde da Mulher visando o atendimento cirúrgico para as pacientes que aguardam o especialista em Ginecologia, em parceria com a Santa Casa de Misericórdia de Bariri, contemplando as seguintes indicações cirúrgicas: Ooferectomia, Histerectomia, Prolapso Bexiga e útero, Endometriose , Tumores Benignos e Laqueadura.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/indicacao_39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/indicacao_39.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, o Vereador subscritor indica ao Exmo. Sr. Prefeito Municipal que envie projeto de lei a esta Câmara Municipal para que proceda ao pagamento de Incentivo Financeiro Adicional (IFA) aos Agentes Comunitários de Saúde e aos Agentes de Combate à Endemia, conforme constante da_x000D_
 Portaria n° 2.488/2011 do Ministério da Saúde.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/indicacao_40.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/indicacao_40.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora ouvido plenário indica ao Senhor Prefeito Luis Airton Pegoraro nos termos do regimento destaCamara, o uso devido de recursos obtidos por três escolas do nosso município na qual receberam o prêmio de Excelência Educacional do Governo do Estado de S.P, recursos esses que deverão ser utilizados exclusivamente para ações e melhorias das condições escolares e dos resultados de aprendizagem das escolas supra citadas "Emefs "Professora Rosa Benatti", "Professora Julieta Rago Foloni" e "Professora Angela Maria Prearo Fortunato", prêmio esse que reconhece os esforços da rede municipal por terem alcançado as metas estabelecidas na Avaliação SARESP ( Sistema de Avaliação de Rendimento Escolar do Estado de_x000D_
 São Paulo) Esse prêmio faz parte do programa Alfabetiza Juntos SP, onde reconhece os esforços das redes municipais que atingiram as metas estabelecidas na avaliação SARESP 2024.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/indicacao_41.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/indicacao_41.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora ouvido plenário indica ao Senhor Prefeito Luis Airton Pegoraro e a diretora da Educação Cinira Moreira Giacone Mazotti nos termos do regimento desta Câmara, que se faça uma premiação simbólica homenageando as escolas premiadas do nosso município, juntamente com a_x000D_
 equipe gestora e docentes envolvidos, na qual receberam o prêmio Excelência Educacional, parte do programa Alfabetiza Juntos que reconhece os esforços das redes municipais que atingiram as metas estabelecidas na avaliação SARESP 2024.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_42.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que envie a Câmara Municipal um Projeto de Lei que dispõem sobre a mudança de cargo ou função de motorista para CONDUTOR DE AMBULÂNCIA, claro os motoristas que trabalham no setor de ambulância._x000D_
 Justifico que essa mudança é conforme a Lei 12.998/2014 e a Lei 9.503/1997 do Código de trânsito Brasileiro para adequação a devida adequação do_x000D_
 organograma do Quadro funcional dos Servidores Públicos de Bariri.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_43.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_43.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que envie a Câmara Municipal um Projeto de Lei transformando as auxiliares de enfermagem em técnicos de enfermagem._x000D_
 Justifico que essa transformação é uma solicitação bem antiga dessas servidoras, sempre estão na linha de frente da saúde e merecem um olhar mais significativo para guerreiras.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_44.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_44.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se faça um serviço bem amplo de tapa buraco no Polo Industrial do nosso município, sentido antigo Pantaneiro e na lateral do antigo Posto do Caminhoneiro, sem contar as outras ruas._x000D_
 Justifico que que está difícil de transitar nessas ruas e avenidas, causando um transtorno aos empresários e os trabalhadores que ali transitam todos os_x000D_
 dias.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_45.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_45.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, INDICA ao Exmo. Senhor Prefeito Municipal, que se realize o recape asfáltico da Rua Paraíba, Vila Conceição.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_46.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_46.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal que a entrega dos leites das crianças que fazem parte do programa "Viva Leite" sejam realizadas por profissionais do serviço social.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_47.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_47.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, ouvido plenário, de acordo com os termos regimentais, indica ao Exmo. Prefeito Municipal a adesão do município junto à Unesp de Botucatu para a realização do Mutirão Oftalmológico.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/indicacao_48.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/indicacao_48.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta visando o bem público, reiterar o serviço solicitado através da indicação nº 13/2024 da mesma autora, indicando que o Exmo. Sr. Prefeito Municipal, sonde a possibilidade de alteração para "Via de Mao Única — sentido bairro — centro" o trecho da Av. João Lemos que vai da Rua Valentim Cassiola até a Rua Antônio de Queiroz.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_49.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_49.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que possa ser feita a demarcação viária de LINHAS DE DIVISÃO DE FLUXO DE MESMO SENTIDO na AVENIDA DOMINGOSANTONIO FORTUNATO (PERIMETRAL EXPRESSO SUL), esta demarcação ajudara em muito o fluxo do trânsito, sendo que em muitos momentos os carros trafegam nesta via em fila indiana.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_50.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_50.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que possa ser feito DEMARCAÇÃO VIÁRIA e estudo de possível instalação de SEMAFARO no cruzamento das AV. Vice Prefeito Sergio Furcin com a Av. Vereador Osório Orefice e a Av. Das Industrias. Tal cruzamento precisa com urgência destas previdências por causa do grande fluxo de carros, motos, caminhões e carretas, em determinados horários fica muito caótico o trânsito neste cruzamento, local que já por várias vezes ocorreu acidentes.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_51.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_51.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que na medida do possível possa colocar segurança nas escolas municipais. Muitos pais estão aflitos com a quantidade de brigas em algumas escolas, ameaças de alunos contra outros alunos. Uma previdência precisa ser tomada com urgência para no acontecer o pior.</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_52.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_52.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito que na medida do possível um dos Postos de Saúde do nosso município passe a atender em horário das 18hs às 22hs diariamente com equipe medica. Senhor Prefeito este atendimento hoje é uma Prioridade para desafogar o grande fluxo de pacientes que procuram o PRONTO SOCORRO de nossa cidade neste horário tendo que em muitas ocasiões quando não é caso de urgência precisam esperar de 3hs a 4hs para ser atendido. Isto esta sendo desumano com a população._x000D_
 Este fluxo de pessoas e em muitos momentos crianças se da porque não tem nenhum posto de saúde aberto este horário para realizar atendimento (PRINCIPALMENTO PEDIATRA PARA CRIANÇAS)</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_53.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_53.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, Indica ao Exmo. Senhor Prefeito Municipal, que seja feito um levantamento das ruas de nosso município que se encontram com a numeração desordenada, e com as placas desgastadas ou até mesmo sem placa de denominação das ruas.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_54.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_54.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, indica ao excelentíssimo senhor Prefeito Municipal uma força tarefa envolvendo setores do social, saúde, policia militar e demais órgão competentes, para a resolução da problemática dos moradores de rua que abordam constantemente os munícipes.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_55.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_55.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, a IMPLANTAÇÃO DO PROGRAMA 'ESCOLA DA INTELIGÊNCIA' NAS INSTITUIÇÕES DE ENSINO PÚBLICO E PARTICULAR DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_56.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_56.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, CURSOS DE CAPACITAÇÃO PROFISSIONAL DE CUIDADORES DE CRIANÇAS, CUIDADORES DE IDOSOS E CUIDADORES DE PESSOA COM DEFICIÊNCIA.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_57.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_57.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora ouvido plenário indica ao Senhor Prefeito Luis Airton Pegoraro, que aumente o salário dos estagiários da rede municipal de Bariri, uma vez que se encontra em defasagem no valor de R$ 742,00 (setecentos e quarenta e dois reais) em relação ao aumento inflacionário dos produtos e alimentos. Visto que os mesmos desempenham o papel de funcionários efetivos com grande eficiência, assumindo muitas vezes responsabilidades que não cabem a eles. Sugiro um valor mínimo de R$1200,00 (um mil e duzentos reais), ou um vale alimentação num valor significativo de pelo menos R$500,00 (quinhentos reais), sabendo que somam um total de mais ou menos 85 estagiários na rede, não causando dessa forma um impacto financeiro para a prefeitura, pois se a mesma tivesse que efetivar funcionários para essas funções, o valor gasto seria bem maior.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_58.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_58.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscritora ouvido plenário indica ao Senhor Prefeito Luis Airton Pegoraro, que aumente o salário dos funcionárias(os) do PEAT( Programa Emergencial de Acesso ao Trabalho) da rede municipal de Bariri, uma vez que se encontra em defasagem no valor de R$ 600,00 (seiscentos reais) em relação ao aumento inflacionário dos produtos e alimentos. Visto que os mesmos desempenham o papel de funcionários efetivos com grande eficiência nas escolas, postos de saúde e demais repartições públicas, assumindo o serviço com grande responsabilidade. Sugiro um valor mínimo de R$1200,00 (um mil e duzentos reais), ou um vale alimentação num valor significativo de pelo menos R$500,00 (quinhentos reais), sabendo que somam um total de mais ou menos 22 funcionários na rede, não causando dessa forma um impacto financeiro para a prefeitura, pois se a mesma tivesse que efetivar funcionários para essas funções, o valor gasto seria bem maior.</t>
   </si>
   <si>
     <t>3729</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>Laudenir Leonel de Souza</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_59.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_59.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor ouvido plenário indica ao Excelentíssimo Senhor Prefeito Luis Airton Pegoraro, para contatar o Saemba, solicitando a limpeza do chafariz localizado na Praça Joaquim Lourenço Corrêa (conhecida como Praça da Igreja Matriz) que é um cartão postal da nossa cidade, a limpeza também contribui para beleza da praça, que é um local frequentado por muitas pessoas.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_60.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_60.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta casa de leis, indica ao Exmo. Sr. Prefeito a possibilidade de ATIVIDADE DELEGADA COM A POLICIA CIVIL__x000D_
 A Policia Civil faz um grande trabalho em nossa cidade e a Atividade Delegada pode contribuir em muito para inibir os roubos e demais infrações em nossa cidade.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_61.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_61.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, baseada no requerimento 32/2024 e sua resposta, que o incentivo financeiro destinado pelo Ministério da Saúde para os profissionais odontologistas e suas auxiliares que fazem parte da Estratégia Saúde da Família - ESF, seja incluído nos vencimentos dessas profissionais.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_62.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_62.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, que seja estudado maior investimento no Setor de Tecnologia no Município, tanto de pessoal como financeiro.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_63.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_63.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, ouvido o Plenário, indica ao Excelentíssimo Senhor Prefeito Municipal, por sua Diretorias de Infraestrutura e Meio Ambiente, que adote as medidas necessárias à inclusão em cronograma de limpeza a praga situada entre os logradouros Alameda Lorena e Av. Antonio Bras Aquilante, no Jardim Industrial 2, considerando se tratar de ponto de ônibus escolar e local onde frequentam crianças daquele bairro, onde se constata altíssima sujeita e abandono do poder público.</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_64.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_64.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que ele institua um bônus no salário, no valor de um vale alimentação para valorizar os servidores que não falta ao trabalho e que tenha no máximo 02 atestados no ano.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_65.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_65.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que ele institua LICENÇA PREMIO, que o servidor que chegar a cada 05 anos de serviços prestados com nada que desabone possa ter direito de tirar 03 meses sendo divididos para não prejudicar o andamento dos serviços prestados à população.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_66.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_66.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Sr. Prefeito Municipal, nos termos Regimentais da Câmara, ouvido o plenário, que se construa várias salas com os banheiros comunitários no terreno da Prefeitura atrás da Safra, ali na Av. Vice-Prefeito Sérgio Furcin._x000D_
 Justifico que nessa calçada já temos alguns empreendedores com venda de espetinho, tem quem venda um cafezinho com bolos e tem A venda de pasteis, eles ficam encostados no alambrado e fazem dali o seu ganha pão. Por ter está área atrás que a Safra não utiliza, daria para fazer várias salinhas e fazer a licitação para o uso desses micro empresários de nossa cidade.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_67.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_67.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, indica ao Excelentíssimo Senhor Prefeito Municipal que adote as medidas necessárias à colocação de câmeras de videomonitoramento nas salas de aula e demais dependências das unidades escolares municipais, considerando a necessidade de salvaguardar a segurança no âmbito escolar de alunos, professores e funcionários e, sobretudo, garantir a preservação de fonte probatória em eventuais ocorrências.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Paulo Fernando Crepaldi</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_68.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_68.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador deste Município, venho, por meio do presente, solicitar a Vossa Excelência que encaminhe ao Excelentíssimo Senhor Prefeito Municipal Airton Pegoraro a presente indicação, no sentido de que sejam adotadas as providências necessárias junto às esferas competentes do Governo do Estado de São Paulo, em especial à Secretaria de Segurança Pública, com o objetivo de solucionar e dar celeridade a questão da Delegacia de Policia Civil de Bariri.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_69.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_69.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador deste Município, venho, por meio do presente, solicitar a Vossa Excelência que encaminhe ao Excelentíssimo Senhor Prefeito Municipal Airton Pegoraro a presente indicação, no sentido de que sejam adotadas as providências necessárias para que a Diretoria de Administração Municipal dê máxima prioridade execução da licitação destinada i reforma do prédio do Clube da Terceira Idade, a fim de possibilitar sua reabertura e o retorno das atividades oferecidas aos idosos de nosso município.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_70.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_70.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, indica ao Excelentíssimo Senhor Prefeito Municipal que se faça a contratação de mais profissionais como: fonoaudiólogos e psicólogos pois a demanda é grande e os profissionais são poucos, e com o déficit desses profissionais, muitas crianças da nossa rede municipal de ensino não tem o total desenvolvimento na aprendizagem.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_71.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_71.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, indica ao Excelentíssimo Senhor Prefeito Municipal que se faça a limpeza e manutenção (incluindo a troca dos filtros quando necessário) mensal dos bebedouros municipais instalados em vários pontos da cidade, pois a maioria encontra-se em estado deplorável.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_72.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_72.2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio do presente, solicitar a Vossa Excelência que encaminhe ao Excelentíssimo Senhor Prefeito Municipal Airton Pegoraro a presente indicação legislativa, para que sejam adotadas as providencias para ampliação do Programa Municipal do Leite para a Pessoa Idosa regulamentado pela Lei n° 5.069, de 27 de setembro de 2021, que visa a distribuição gratuita de leite pasteurizado as pessoas idosas e com deficiência de baixa renda em situação de vulnerabilidade social no município de Bariri.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_73.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_73.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, para fins de transparência e informação aos usuários do Programa Leite do Idoso que faz parte da Diretoria de Ação Social, que a lista de espera para novos usuários seja fixada nas unidades de atendimento dos CRAS do Município, constando o número de ordem, a data da solicitação e as prioridades. Aproveitando a oportunidade indica também que dentro das possibilidades econômicas da municipalidade, as vagas ofertadas passem de 150 para 180, visto a demanda atual.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_74.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_74.2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio do presente, solicitar a Vossa Excelência que encaminhe ao Excelentíssimo Senhor Prefeito Municipal Airton Pegoraro a presente indicação legislativa, para que o imóvel público municipal situado na Avenida Claudionor Barbieri,1.264 — Centro, anteriormente utilizado pela Academia Baririense de Letras e Artes — ABLA, atualmente desocupado em razão da transferência da entidade para nova sede junto à Biblioteca Municipal,_x000D_
 seja reintegrado ao patrimônio imobiliário ativo da Prefeitura Municipal e receba nova destinação pública, preferencialmente voltada à Diretoria de Saúde e/ou Diretoria de Ação Social, em substituição a imóveis alugados que atualmente abrigam serviços dessas pastas.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_75.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_75.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário nos termos regimentais desta Casa de Leis, indica ao Exmo. Sr. Prefeito a urgente limpeza da área verde em frente na Rua Everaldo Freitas de Grande, no Bairro Cidade Jardim._x000D_
 0 referido local encontra-se em estado de abandono, com acúmulo de entulhos, mato alto, mal cheiro e água parada, o que tem gerado preocupações quanto à proliferação de insetos e animais peçonhentos, além de favorecer o surgimento de focos do mosquito transmissor da dengue.</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_76.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_76.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito, criação do CONSELHO MUNICIPAL DA DIVERSIDADE SEXUAL E DIREITOS HUMANOS no município de Bariri.</t>
   </si>
   <si>
     <t>3873</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_77.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_77.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, criação de programa preventivo para os atletas de nosso município, ofertando exames e ELETROCARDIOGRAMA para identificar possíveis cardiopatias, e encaminhar aqueles que apresentarem algum tipo de alteração para o especialista cardiologista.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_78.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_78.2025.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, ao Excelentíssimo Senhor Prefeito Municipal, que determine ao setor competente a realização de parceria com a CPFL (Companhia Paulista de Força e Luz) no Programa de Eficiência Energética.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_79.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_79.2025.pdf</t>
   </si>
   <si>
     <t>Indico, nos termos regimentais, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri, para que, por meio da Administração Municipal, seja solicitado junto ao Consórcio Intermunicipal Tietê Paraná (CITP) a disponibilização ou cessão de uso de um triturador de resíduos da construção civil, com o objetivo de reaproveitar os materiais triturados na manutenção e recuperação das estradas rurais do município.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_80.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_80.2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito Municipal de Bariri, nos termos do Regimento Interno desta Casa Legislativa, que determine ao setor competente da Administração Pública a realização de estudos técnicos e posterior instalação, com a maior brevidade possível, de uma lombada de trânsito (redutor de velocidade) na Avenida Sérgio Forcin, n° 138, Jardim Santa Rosa, em frente à sede da APAE de Bariri.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_81.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_81.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que seja providenciada, com urgência, a instalação de cobertura na área externa utilizada pelos munícipes que aguardam a abertura do local de realização de exames, nas proximidades da Santa Casa.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_82.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_82.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados os devidos reparos na via pública localizada na Rua Francisco Kronka, No referido trecho, há buracos no asfalto e uma valeta com desnível acentuado, os quais têm causado danos consideráveis aos veículos que por ali trafegam, além de representar risco a segurança de motoristas e pedestres.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_83.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_83.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados os devidos reparos na via pública localizada na Rua Otavio Geraldo Pavão, altura do número 93, onde há um buraco significativo na rua e uma guia caída, o que tem causado acúmulo de água parada, oferecendo risco à saúde pública, ao trânsito de veículos e à segurança dos pedestres.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_84.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_84.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que seja substituído o redutor de velocidade localizado na Avenida João Lemos, esquina com a Rua Lúcio Forão.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_85.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_85.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados os devidos reparos na via pública localizada no cruzamento da Avenida Guaicê Giacone Biguete com a Rua Yang Kuo Chi.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_86.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_86.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, e após ouvido o Plenário, indico ao Excelentíssimo Senhor Prefeito Municipal, por meio da Secretaria competente, que sejam realizados os devidos reparos na pavimentação da Rua Luis Pitton.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_87.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_87.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, indica ao Chefe do Poder Executivo Municipal que seja instituído, no âmbito do Município de Bariri, ações alusivas ao Mês Mundial de Conscientização sobre a Doença de Alzheimer, com o objetivo de ampliar a conscientização da população, combater o estigma e incentivar medidas de apoio às pessoas com demência e seus familiares.</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
     <t>Roni Paulo Romão</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_88.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_88.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, indico ao Excelentíssimo Senhor Prefeito Municipal que determine ao setor competente a viabilidade da instalação de uma Unidade Básica de Saúde no Jardim Viva Mais, com o objetivo de ampliar o acesso da população dos bairros Viva Mais, Jardim Lucyla Europa, Jardim Pavão, Jardim Yang I e II, Maria Luiza, Jardim Primavera I e II, Jardim e Residencial Paulina aos serviços básicos de saúde.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_89.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_89.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, o urgente reparo no cruzamento da Rua Natal Frizon com a Avenida Maurício Horácio dos Santos.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_90.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_90.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, a criação do "Programa Municipal de Cadastro Obrigatório para Cães e Gatos" com o objetivo de promover o levantamento de dados necessários para subsidiar ações em defesa da causa animal.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_91.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_91.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que realize o conserto do ar-condicionado da Farmácia de Alto Custo, localizada no Centro de Saúde.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_92.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_92.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que estude a viabilidade da criação de uma Creche Municipal no bairro Jardim Romero.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_93.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_93.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que realize, com urgência, o conserto do aparelho de ar-condicionado da Farmácia Central.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_94.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_94.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que sejam realizados reparos no alambrado do campo de grama sintética da Praça da Juventude, tendo em vista a necessidade de melhorias em sua estrutura.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_95.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_95.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que estude a viabilidade da criação de uma Unidade Básica de Saúde (UBS) no bairro Jardim Romero.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_96.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_96.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico ao Excelentíssimo Senhor Prefeito Municipal de Bariri que, diante da recente Ação Direta de Inconstitucionalidade (ADIN) movida pelo Procurador-Geral de Justiça do Estado de São Paulo contra a Lei Complementar n° 123/2017- que criou a chamada "Taxa de Proteção a Desastres" -, seja elaborado plano administrativo de devolução amigável dos valores indevidamente cobrados dos contribuintes, após decisão judicial definitiva que reconheça sua inconstitucionalidade.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem indicar ao Chefe do Poder Executivo Municipal que seja estudada a possibilidade de aquisição de sopradores de folhas e resíduos para as Escolas Municipais de Bariri, com o objetivo de auxiliar as agentes responsáveis pela manutenção da ordem e limpeza escolar.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_98.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_98.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, ouvido o plenário, seguindo o regimento interno desta egrégia Casa de Leis, indica ao Exmo. Sr. prefeito Municipal, que a concessão de diárias para servidores, com ênfase nos motoristas que transportam pacientes em linhas intermunicipais seja feita através de transferência bancária e que a obrigatoriedade das notas seja dispensada, visto que a diária é um direito dos servidores.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_99.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_99.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, indico que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri a solicitação de implantação de semáforo inteligente na Avenida Prefeito Domingos Antônio Fortunato (Expresso Sul), nas proximidades do Centro Educacional SESI-143 e da Creche Profa. Leonor_x000D_
 Mauad Carreira.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_100.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_100.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Senhor Prefeito Municipal, que determine ao setor competente a realização de nova pintura da sinalização de trânsito horizontal (faixa de pedestres, vagas de estacionamento e demais sinalizações) nas vias do centro da cidade.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_101.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_101.2025.pdf</t>
   </si>
   <si>
     <t>Viabilizar a construção de um monumento cultural na “Praça da Escola Euclides Moreira da Silva”, com um busto de bronze do Sr. José Teixeira, em homenagem ao reconhecido herói baririense.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_102.2025_1.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_102.2025_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar que sejam adotadas providências urgentes por parte do Poder Executivo Municipal e do Serviço de Água e Esgoto do Município de Bariri — SAEMBA, no sentido de garantir a potabilidade, a segurança e a qualidade da água fornecida para o abastecimento do bairro Jardim Pavão, tendo em vista os recentes relatos de moradores sobre o fornecimento de água com coloração escura e presença de sujidades visíveis, que têm causado grande preocupação quanto à segurança do consumo e uso doméstico.</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_103.2025_1.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_103.2025_1.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem respeitosamente indicar que a Prefeitura Municipal adote providências imediatas e concretas de limpeza, revitalização, jardinagem e manutenção das praças e chafarizes de Bariri, os quais se encontram em estado de total abandono, com gramados secos, ausência de flores, sujeira acumulada, fezes de aves e falta de conservação geral, tornando esses locais impróprios para o lazer das famílias e das crianças. _x000D_
 É inaceitável que, no exato momento em que Bariri foi oficialmente elevada à categoria de Município de Interesse Turístico (MIT) pela Assembleia Legislativa do Estado de São Paulo, em 27 de agosto de 2025, nossas pragas e espaços públicos apresentem um cenário de descuido, desorganização e vergonha._x000D_
 Ser reconhecido como MIT não é um titulo simbólico — é uma responsabilidade que exige zelo, beleza e acolhimento.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_104.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_104.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que que determine ao setor competente a substituição da bandeira municipal que se encontra rasgada e desgastada, hasteada no trevo principal da cidade.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_105.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_105.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que determine ao setor competente a realização do reparo do buraco situado entre as ruas Américo L. de Souza e Alameda Arquelino Facin, no bairro Jardim Europa.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_106.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_106.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que que determine ao setor competente a substituição dos refletores queimados da quadra da Escola Modesto Masson.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_107.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_107.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais, vem indicar, em caráter urgente e prioritário, ao Chefe do Poder Executivo Municipal a adoção imediata de ações de limpeza, higienização, jardinagem, iluminação e manutenção dos espaços públicos de grande circulação, pontos turísticos e entradas do Município de Bariri, diante da proximidade das festividades de final de ano, determinando às Diretorias competentes a execução imediata de ações de:_x000D_
 * Limpeza e higienização de praças, parques, chafarizes, bancos, bebedouros e banheiros públicos;_x000D_
 * Jardinagem e poda em áreas de circulação e convivência;_x000D_
 * Reforço da iluminação pública, sobretudo nos pontos mais escuros e movimentados;_x000D_
 * Manutenção e reparo de estruturas danificadas;_x000D_
 * Revitalização da região central, das entradas da cidade, das áreas comerciais e do Lago Municipal;_x000D_
 * Recuperação de pontos turísticos e logradouros de grande fluxo de visitantes.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_108.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_108.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que que determine ao setor competente a realização urgente do reparo asfáltico no cruzamento da Avenida José Furcin com a Rua José Gonçalves.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_109.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_109.2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores infra-assinados, no uso de suas atribuições regimentais, vêm respeitosamente indicar ao Excelentíssimo Senhor Prefeito Municipal, Airton Pegoraro, que estude com urgência a possibilidade de aumentar o valor do repasse destinado às entidades e instituições do município, tendo em vista que a previsão orçamentária para o exercício atual teve aumento, porém os repasses permanecem inalterados, mesmo diante da relevância social dos serviços prestados por essas organizações._x000D_
 As entidades locais realizam um trabalho essencial e, muitas vezes, complementar ao do poder público, atendendo crianças, idosos, pessoas com deficiência, famílias em situação de vulnerabilidade e diversas outras demandas sociais. Essas instituições prestam serviços fundamentais à população, contribuindo diretamente para o bem-estar coletivo e para a manutenção de políticas públicas de assistência, cultura, saúde e educação.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_110.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_110.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que que determine ao setor competente a realização urgente do recape asfáltico na Rua Professora Carmen de Barros, na Vila Americana.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_111.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_111.2025.pdf</t>
   </si>
   <si>
     <t>Indico, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que que determine ao setor competente, realização de reparo no bueiro quebrado localizado na Rua Silva Jardim, nas proximidades do nº 810, com cruzamento da Avenida Antonio Galiza.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
     <t>Priscila Domingos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_112.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_112.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, indica ao Exmo. Sr. Prefeito Municipal, a instalação de parquinho infantil, com brinquedos como gangorra, escorregador, gira-gira, entre outros, na Praça da Escola Joseane Bianco.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_113.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_113.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais, indica ao Senhor Prefeito Municipal a criação do Programa Municipal de Atendimento Prioritário à Saúde das Famílias em Extrema Pobreza, destinado a oferecer atendimento mais rápido, eficiente e humanizado para pessoas inscritas no Cadastro Único, especialmente aquelas em situação de vulnerabilidade máxima.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/indicacao_114.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/indicacao_114.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, após ouvido o Plenário, requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Bariri._x000D_
 Considerando o Veto Integral ao Projeto de Lei Legislativo nº 37/2025, bem como a fundamentação apresentada, na qual consta que as Diretorias Municipais de Saúde e de Agricultura e Meio Ambiente adotarão as providências necessárias para elaborar e encaminhar, por iniciativa do Poder Executivo, proposta normativa própria para instituição do Conselho e do Fundo;_x000D_
 Indico a utilização integral do texto por mim elaborado, a fim de subsidiar a construção da mencionada proposta normativa a ser encaminhada pelo Poder Executivo.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_115.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_115.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, a vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente, após ouvido o Plenário, indicar ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas, com urgência, as providências necessárias para a manutenção, limpeza e reforma do Clube Municipal, incluindo:_x000D_
 * Pintura geral das instalações;_x000D_
 * Reforma e adequações estruturais necessárias, garantindo segurança e melhor uso do espaço;_x000D_
 * Limpeza completa em todo o espaço do Clube Municipal, incluindo o controle do mato que cresce em diversos pontos do espaço, manutenção dos canteiros e poda necessária, garantindo um ambiente organizado, seguro e adequado ao uso da população;_x000D_
 * Reparos e manutenção da área da piscina, visando seu adequado funcionamento durante o período de calor intenso.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_116.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_116.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, a Vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente, após ouvido o Plenário, indicar ao Excelentíssimo Senhor Prefeito Municipal que seja realizada a poda das árvores localizadas nas proximidades do estacionamento da Rodoviária Municipal._x000D_
 A medida se faz necessária porque as copas das árvores estão bloqueando a iluminação dos postes durante a noite, deixando o local escuro e com baixa visibilidade. Essa falta de luminosidade tem favorecido a utilização do espaço para bagunça e comportamentos inadequados, comprometendo a segurança, a ordem e a tranquilidade dos cidadãos que transitam pelo local._x000D_
 O que deveria ser um ambiente agradável, seguro e bem utilizado pela população acaba se tornando um ponto perigoso e mal frequentado, causando preocupação aos munícipes e prejudicando a adequada utilização daquele espaço público.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_117.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_117.2025.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE SUBSCREVE vem, nos termos regimentais, apresentar indicação para que o Excelentíssimo Senhor Prefeito Municipal enviei a esta Casa de Leis, propositura com conteúdo de RESOLUÇÃO DE CONFLITOS entre a Administração Municipal e os Servidores Públicos, por meio de TERMO DE AJUSTAMENTO DE CONDUTA, medida que trará benefícios gerais para a Administração Pública Municipal. O modelo anexado (ANEXO A) poderá ser ajustado à Legislação vigente ou ser matéria autônoma.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/mocao_01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/mocao_01.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve., ouvido o Plenário. apresentar Moção de APLAUSOS a Policial Sr.(a) CB PM MARLI DA ROCHA GAL VA.0 e o Policial Sr. SDPM FABIANO BIANCHI pelo fato ocorrido.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/mocao_02.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/mocao_02.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora LUZIA MADALENA M. RODRIGUES._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 30/01/25, com 75 anos de idade, e com uma vida cheia de realizações.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/mocao_03.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/mocao_03.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora OLINDA MARCOS GALIZIA._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 27/01/25, com 102 anos de idade, e com uma vida cheia de realizações. _x000D_
 Era viúva do Sr. Armando Galizia.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/mocao_04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/mocao_04.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. Washington Luis Moco Junior ocorrido no dia 12 de fevereiro do corrente ano._x000D_
 Aos familiares nossos sinceros sentimentos._x000D_
 Que seja enviado cópia ao interessado dando ciência deste ato.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/mocao_05.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/mocao_05.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. José Augusto Calegari ocorrido no dia 12_x000D_
 de fevereiro do corrente ano._x000D_
 Aos familiares nossos sinceros sentimentos._x000D_
 Que seja enviado cópia ao interessado dando ciência deste ato.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/mocao_06.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/mocao_06.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que e seja consignada em ata, o mais profundo Pesar à família do Senhor WASHINGTON MOÇO JUNIOR._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 13/02/25,_x000D_
 com uma vida cheia de realizações._x000D_
 Deixa viúva Terezinha da Penha Corradini Moço, deixa ainda quatro filhas e quatro netos._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta sessão Ordinária, MOÇÃO DE PESAR pelo passamento do Senhor, WASHNGTON MOÇO JUNIOR enviando cópia da presente aos familiares; a quem esta casa de lei sente-se na obrigação e dever de expressar as mais sincera condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/mocao_07.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/mocao_07.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que e seja consignada em ata, o mais profundo Pesar à família do Senhor JOSÉ AUGUSTO_x000D_
 CALEGARI._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 12/02/25, com uma vida cheia de realizações._x000D_
 Deixa viúva a Sra. Samira Al-haj Arantes._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo passamento do Senhor, JOSÉ AUGUSTO CALEGARI enviando cópia da presente aos familiares; a quem esta casa de lei sente-se na obrigação e dever de expressar as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/mocao_08.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/mocao_08.2025.pdf</t>
   </si>
   <si>
     <t>Apresento a essa Egrégia Casa de Leis a presente MOÇÃO DE CONGRATULAÇÕES E LOUVOR A TODAS AS MULHERES DO MUNICIPIO DE BARIRI,_x000D_
 pela comemoração ao dia da mulher 08 de março.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_09.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_09.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, após ouvido o Plenário, manifestar sua solidariedade e encaminhar a presente MOÇÃO DE PESAR a Família de MARIA APARECIDA DANIEL SENATORE, falecida em 15 de março de 2025.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/mocao_10.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/mocao_10.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. Claudionor Coradini, também conhecido como "Bardinho", deixa a esposa Marcia de Fatima Nascimento Coradini servidora pública da municipalidade, e filhos.</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/mocao_11.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/mocao_11.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, ouvido o Plenário, apresentar MOÇÃO DE PESAR à família do senhor LUCILO FELIPE._x000D_
 0 senhor LUCILO FELIPE faleceu no dia 23 de março aos 91 anos de idade. Agricultor era viúvo da senhora Erondy P. da Silva Felipe. 0 casal teve três filhas: Cynthia da Silva Felipe, Lucille S. Felipe Papotti e Gisele da Silva Felipe de Moura Biz, também teve cinco netos e uma bisneta._x000D_
 Além de seu amor pela a Agricultura, seu Lucilo Felipe dedicou anos de sua vida à IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE BARTRI como vice — provedor e provedor, e também ao LAR VICENTINO, CRECHE MADRE LEÔNIA._x000D_
 Ante o exposto e atendidas as formalidades regimentais, solicitamos que fique constando da ata desta Sessão Ordinária, moção DE PESAR pelo passamento do Senhor LUCILO FELIPE, enviando cópia da presente aos familiares dando ciência deste ato; a quem está casa de dei sente — se na obrigação e dever de expressar_x000D_
 as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_12.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_12.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora Aline Mazo Prearo, nos termos regimentais e após aprovação do Plenário, apresenta a presente Moção de Aplauso a Direção e ao Corpo Docente das escolas municipais Professora Angela Maria Prearo Fortunato, Professora Julieta Rago Foloni e Professora Rosa Benatti, pelo excelente desempenho no programa Alfabetiza Juntos SP, que resultou no reconhecimento do município de Bariri com o Prêmio Excelência Educacional, concedido pelo Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/mocao_13.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/mocao_13.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇA0 DE PESAR pelo falecimento da professora senhora CLEIDE MARCOLINO ZONZINI, com 88 anos, deixando viúvo o senhor Orlando Carlos Zonzini._x000D_
 Requeremos que seja oficiada a Família enlutada, dando ciência deste ato.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/mocao_14.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/mocao_14.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE APALUSOS à organização da sociedade civil de Bariri — LAV — Lar, Amor e Vida, pela execução dos serviços de proteção social básica, visando a convivência e fortalecimento de vínculos, proteção socioeducativas em meio aberto, e_x000D_
 acolhimento institucional e de família acolhedora, com crianças, adolescentes e suas famílias a 30anos, atualmente atendendo uma média de 243 usuários, conforme breve apresentação feita nesta Casa com crianças da entidade.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/mocao_15.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/mocao_15.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. Carlos_x000D_
 Roberto Borba, com 42 anos. Deixa esposa Rosebel B. Da Silva Borba.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_16.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_16.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento da Sr. Eliana Cristina Dias, com 53 anos.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/mocao_17.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/mocao_17.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. EDVAN MODESTO DE ABREU, com 42 anos de idade, deixa esposa Regiane Cândido M. de Abreu e filhos.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/mocao_18.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/mocao_18.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta Egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Reverendíssimo Pontífice da Igreja Católica Sr. Jorge Mario Bergoglio — Papa Francisco aos 88 anos de idade._x000D_
 Francisco foi o 266º Papa da Igreja Católica, Bispo de Roma e Soberano da Cidade do Vaticano de 13 de março de 2013 até a data da sua morte. Foi o primeiro Bispo de Roma a ser membro da Companhia de Jesus, o primeiro das Américas, o primeiro do Hemisfério Sul, o primeiro pontífice não europeu em mais de 1200 anos e o primeiro papa a utilizar o nome de Francisco. Tornou-se arcebispo de Buenos Aires em 28 de fevereiro de 1998 e foi elevado ao cardinalato em 21 de fevereiro de 2001 — véspera da festa da Cátedra de São Pedro — com o titulo de Cardeal-presbítero de São Roberto Belarmino, por São João Paulo II. Foi eleito papa em 13 de março de 2013.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/mocao_19.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/mocao_19.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. João Gábia, aos 80 anos. Cidadão de relevância nos Altos da Cidade, onde residia. Era viúvo da Sra. Leonice Teodoro Gabia, deixa 07 filhos, netos e bisnetos</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/mocao_20.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/mocao_20.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento da infante Mari Laura Andriolo da Silva, aos 05 anos. Era filha do casal Almeida Batista da Silva e Ana Paul Andriolo da Silva, e sobrinha de Rosângela Ap. Andriolo, a quem tem grande apreço.</t>
   </si>
   <si>
     <t>3743</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/mocao_21.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/mocao_21.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento da Saª. Maria Antonia de Campos Alves aos 69 anos, mãe da estimada amiga Sirlei Cristina Alves, deixa filhos, netos e bisnetos.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_22.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_22.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento da Sr. Adelazir Balduini Amaro aos 84 anos, era viúva de José Aparecido Amaro.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_23.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_23.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora APARECIDA SEBASTIANA FACCO URBANO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido, no dia 05/05/25, com 73 anos de idade, e com uma vida cheia de realizações.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/mocao_24.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/mocao_24.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE APLAUSOS ao bombeiro baririense, soldado PM 153195-6, RICHELTON DOS SANTOS, pela realização do Curso de Mergulho Autônomo, "mergulhador de Aguas profundas", único profissional em nossa cidade com esta formação na atualidade, que trabalha na base do Corpo de Bombeiros de Bariri._x000D_
 O bombeiro Richelton, casado e pai de um filho, é filho de César Pereira dos Santos e de Terezinha V. Liberati dos Santos, fez o curso no 100 Grupamento de Bombeiros da Escola Superior de Bombeiros.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/mocao_25.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/mocao_25.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, apresentam Moção de Aplausos aos atletas de artes marciais Matheus Henrique Crepaldi Mazzanati e Victor_x000D_
 Andrade e ao seu treinador Carlos Vinicius de Aguiar pelo reconhecimento de suas habilidades esportivas que ensejaram sua classificação ao 34° Campeonato Brasileiro de Kickboxing, merecedores de reconhecimento público.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/mocao_26.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/mocao_26.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, ouvido o Plenário, apresentam Moção de Aplausos à Senhora Dra. Isabela Rodrigues da Silva, médica atuante no PSF2, atual_x000D_
 sede do ambulatório de dengue, pelos relevantes serviços prestados ao município e a árdua missão desenvolvida no ambulatório, merecedores de reconhecimento público.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/mocao_27.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/mocao_27.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, ouvido o Plenário, apresenta Moção de Pesar pelo passamento de César Agnaldo dos Santos Lisboa, mais conhecido como "Piter",_x000D_
 ocorrido no dia 08 de maio de 2025, aos 55 anos de idade, deixando três filhos.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/mocao_28.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/mocao_28.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento da senhora ALCIDES TADEU BRAGA, ex-diretor da CETESB/BAURU ocorrido recentemente. Requeremos que seja oficiada a Família enlutada, dando ciência deste ato.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/mocao_29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/mocao_29.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, seguindo regimento interno desta douta Casa de Leis, vem através da presente moção, manifestar profundo pesar pelo falecimento do jovem Dr. Leonardo Miranda Ramos, ocorrido no dia 29 de maio, aos 33 anos de idade._x000D_
 Profissional médico que atuava no Pronto Socorro de nossa cidade, fatalmente após o expediente do dia 28, se envolveu em um acidente automobilístico, vindo a perder a vida no dia seguinte. Que seja enaltecido o trabalho prestado à comunidade de Bariri com dedicação e seriedade, e a comoção da população pelo ocorrido que são representados por este ato com a mais sincera gratidão._x000D_
 Que cópia da presente seja encaminhada ao seus familiares com o devido pesar dessa Casa de Leis.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE APLAUSO E CONGRATULAÇÃO aos proprietários do Sistema Belluzzo de Comunicação, pela mudança nos serviços de transmissão da RADIO CULTURA DE BARIRI, operando agora na frequência modulada FM, também agora, com a outra emissora do grupo a Rádio FM 91 Comunicação, em nossa cidade, demonstrando a pujança do comercio local._x000D_
 Requeiro que seja dada ciência desta ao congratulado.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/mocao_31.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/mocao_31.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor JOÃO PULTRINI_x000D_
 FILHO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 04/06/25,_x000D_
 com 75 anos de idade, e com uma vida cheia de realizações._x000D_
 Deixa viúva Sra. Leni Aparecida Cantazini Pultrini._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo passamento do Senhor JOÃO PULTRINI FILHO, enviando cópia da presente aos familiares; a quem esta casa de lei_x000D_
 sente-se na obrigação e dever de expressar as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/mocao_32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/mocao_32.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora LEONICE MARINA CAZELA MENEGASSI._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 07/06/25, com 78 anos de idade, e com uma vida cheia de realizações._x000D_
 Era viúva do Sr. Antônio Menegassi. _x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo passamento da Senhora LEONICE MARINA CAZELA MENEGASSI, enviando cópia da presente aos familiares; a quem_x000D_
 esta casa de lei sente-se na obrigação e dever de expressar as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_33.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, MOÇÃO DE APOIO pelo fim do confisco dos proventos dos aposentados e Pensionistas, objetivando ao STF —Supremo Tribunal Federal, a célere decisão final da Ação Direta de Inconstitucionalidade ADI n° 6.255._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE APOIO pelo fim do confisco dos proventos dos aposentados e Pensionistas para que, enfim, ser reconhecida a inconstitucionalidade da Lei pleiteada na Ação ADI n° 6.255. Requer por fim, seja enviado cópia a Presidência do STF — Supremo Tribunal Federal; a quem esta casa de lei sente-se na obrigação e dever de agradecer antecipadamente o apoio.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_34.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, ouvido o Plenário, apresenta Moção de Pesar pelo passamento de João Pultrini Filho, mais conhecido como "Nenê Pultrini", ocorrido no dia 03 de junho de 2025, aos 75 anos de idade, deixa viúva a Sra. Leni Aparecida Cantazini Pultrini, 3 filhos: Tatiane, Tiago e Taisa e 4 netos: Gabriela, Maria Isabel, Pedro Afonso e Helena._x000D_
 Quando a morte _nos ceifa uma vida querida, a sensação de vazio e perda que fica na alma não pode ser descrita, nos restando o tempo, o único que pode fazer minimizar a dor da perda de um ente querido. A vida deste Senhor, de caráter, hábitos simples e coração generoso, acompanhará a memória daqueles com quem conviveu._x000D_
 Solicito que referida Moção seja inserida em Ata e que sejam extremadas à família enlutada as sentidas condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/mocao_35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/mocao_35.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, ouvido o Plenário, apresenta Moção de Pesar pelo passamento de Doroti Aparecida Galvão de Camargo, mais conhecido como "Doroti Corinthiana", ocorrido no dia 11 de junho de 2025, aos 77 anos de idade, deixa o filho Márcio Alberto de Camargo._x000D_
 Quando a morte nos ceifa uma vida querida, a sensação de vazio e perda que fica na alma, não pode ser descrita, que o tempo traga conforto e_x000D_
 que as boas memórias permaneçam como consolo._x000D_
 Solicito que referida Moção seja inserida em Ata e que sejam extremadas à família enlutada as sentidas condolências desta Casa de Leis.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3834/mocao_36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3834/mocao_36.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador desta Casa de Leis, venho, por meio deste, propor Moção de Aplausos aos senhores Neto Prearo e Graviola, empresários e organizadores responsáveis pela realização do Bariri RodeioShow2025._x000D_
 O evento, realizado com notável competência, organização e sucesso de público, foi promovido sem o aporte de recursos financeiros por parte da Prefeitura Municipal, o que ressalta ainda mais o comprometimento, empreendedorismo e dedicação dos organizadores. Trata-se de uma iniciativa que movimentou a economia local, fomentou o turismo, gerou empregos temporários e proporcionou lazer e entretenimento de qualidade A população de Bariri e regido.</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/mocao_37.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/mocao_37.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador deste Município, venho, por meio do presente, submeter à apreciação desta Casa Legislativa a presente Moção de Aplausos à Policia Técnico-Cientifica do Estado de São Paulo, em especial:_x000D_
 • Ao Chefe da Equipe de Perícias Criminalísticas de Jaú;_x000D_
 • Ao Diretor do Núcleo de Perícias Criminalísticas de Bauru;_x000D_
 • Ao Chefe do Instituto Médico Legal (IML) de Jaú;_x000D_
 • Ao Diretor do Instituto Médico Legal (IML) de Bauru._x000D_
 A presente moção se justifica pelo reconhecimento à relevância do trabalho desempenhado por esses profissionais no contexto da segurança pública, especialmente no atendimento às demandas do Município de Bariri. A atuação da Policia Cientifica tem sido essencial na elucidação de crimes, na produção de provas técnicas e na prestação de serviços de perícia e medicina legal, contribuindo de forma decisiva para a efetividade da justiça e o fortalecimento da segurança da nossa população.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_38.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da senhora DOROTI APARECIDA GALVÃO DE CAMARGO com 77 anos de idade ocorrido no dia 11 de junho, mãe do amigo Marcia Camargo._x000D_
 Que cópia da presente seja encaminhada aos familiares com o mais profundo pesar da vereadora e desta Casa de Leis.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/mocao_39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/mocao_39.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento do senhor Geraldo José Trento com 62 anos de idade ocorrido no dia 03 de junho._x000D_
 Que cópia da presente seja encaminhada aos familiares com o mais profundo pesar desta Casa de Leis.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/mocao_40.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/mocao_40.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da senhora Leonice Marina Cazeia Menegassi com 78 anos de idade ocorrido no dia 06 de junho, avó da Gestora da Santa Casa Marina Prearo._x000D_
 Que cópia da presente seja encaminhada à Marina e aos demais familiares com o mais profundo pesar desta Casa de Leis.</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/mocao_41.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/mocao_41.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento do senhor Antonio Claudio Melado com 73 anos de idade ocorrido no dia 10 de junho, deixa viúva a Sr.ª Antonia F. M. Melado, filhos e netos._x000D_
 Que cópia da presente seja encaminhada aos familiares com o mais profundo pesar desta Casa de Leis.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_42.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. JOSÉ MARAGNO com 81 anos de idade ocorrido no dia 07 de junho._x000D_
 Que cópia da presente seja encaminhada aos familiares com o mais profundo pesar desta Casa de Leis.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/mocao_43.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/mocao_43.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, apresenta Moção de Pesar pelo falecimento da Senhora Sueko Yamashita Aço, aos 94 anos de Idade, ocorrido no Ultimo dia 27 de junho, era viúva do Sr. Mitsuo Aço. Dona Natalina como era conhecida, juntamente com seu esposo e familiares serviram à Paróquia de Santa Luzia desde sua fundação, sendo portanto, um exemplo mulher aguerrida e de muita fé, com certeza será lembrada com muito carinho por toda aquela_x000D_
 comunidade e pela vereadora subscritora e sua família.</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_44.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_44.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, apresenta Moção de Pesar pelo falecimento da Sr. Maria Aparecida Barbosa, aos 78 anos de idade, ocorrido no último dia 25 de junho, era solteira.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/mocao_45.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/mocao_45.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, apresenta Moção de Pesar pelo falecimento do Sr. Ezequiel da Silva Barboza, aos 74 anos de idade, ocorrido no último dia 19 de junho, deixa viúva a Sra. Doraci Ap. Gabbi Barboza, deixa filhos, netos e bisneta.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/mocao_46.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/mocao_46.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO de pesar pelo falecimento do senhor ANTONIO JOSÉ FANTI, consignando na ata da presente sessão, votos de nossas condolências a excelentíssima família</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/mocao_47.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/mocao_47.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO de pesar pelo falecimento do senhor JOSÉ PEREIRA DOS SANTOS, consignando na ata da presente sessão, votos de nossas condolências a excelentíssima família</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/mocao_48.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/mocao_48.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO de pesar pelo falecimento da senhora EUNICE FANTI FRIZZON, consignando na ata da presente sessão, votos de nossas condolências a excelentíssima família.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/mocao_49.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/mocao_49.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO de pesar pelo falecimento da senhora MARIA TERESA ANDRIOLLO MUZARDO, consignando na ata da presente sessão, votos de nossas condolências a excelentíssima família.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/mocao_50.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/mocao_50.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador desta Casa de Leis, venho, por meio deste, propor Moção de Aplausos A servidora municipal Sra. Raica Spedo, Chefe do Setor de Cultura e Eventos da Prefeitura de Bariri, estendendo-se A Sra. Cinira Mazotti, Diretora Municipal de Educação, em reconhecimento pelo relevante apoio prestado A Academia Baririense de Letras e Artes — ABLA, especialmente na viabilização da transferência de sua sede para a Biblioteca Municipal de Bariri.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/mocao_51.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/mocao_51.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador desta Casa de Leis, venho, por meio deste, propor Moção de Aplausos ao senhor ao Sr. José Iraldo Androciolli Junior - "Vavá", Diretor Municipal de Infraestrutura e de Agricultura e Meio Ambiente, em reconhecimento pela dedicação, apoio logístico e esforço na viabilização da mudança da sede da Academia Baririense de Letras e Artes — ABLA para a Biblioteca Municipal de Bariri.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_52.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_52.2025.pdf</t>
   </si>
   <si>
     <t>Na qualidade de Vereador desta Casa de Leis, venho, por meio deste, propor Moção de Aplausos A Academia Baririense de Letras e Artes — ABLA, com especial homenagem à ilustre acadêmica Valderez de Mello, fundadora e ocupante da Cadeira n° 1, extensiva A atual presidente Prof.'Tatiane Meira Bonini Pola e aos demais acadêmicos que compõem esta prestigiosa instituição.</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/mocao_53.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/mocao_53.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, no uso de suas atribuições regimentais, vem, por meio desta, apresentar à Mesa Diretora, ouvido o Plenário, a presente Moção de Pesar pelo falecimento da senhora Maria José de Camargo Guimarães Fanton, ocorrido no dia 09 de julho, na cidade de Bariri, aos 84 anos.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/mocao_54.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/mocao_54.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE CONGRATULAÇÃO desta Casa, à escritora e membro fundadora da Academia de Letras e Artes de Bariri – ABLA, senhora Valderez de Mello, pelo lançamento de mais um livro intitulado “BARIRI, CIDADE CORAÇÃO”, completando assim duas dezenas de livros voltado ao mundo infantil.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/mocao_55.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/mocao_55.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, no uso de suas atribuições legais e regimentais, requer à Mesa Diretora, após ouvido o Plenário, que seja consignada nos anais desta Casa a presente MOÇÃO DE APLAUSO em comemoração ao Dia do Motociclista, celebrado em 27 de julho, com especial destaque ao grupo Bohêmios Moto Clube, de Bariri/SP, pela sua relevante contribuição ao motociclismo e à sociedade.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_56.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_56.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, por iniciativa deste vereador, apresenta a presente Moção de Aplauso ao senhor Edcarlos Pereira dos Santos, Presidente da Associação Cultural Quilombo, em reconhecimento à sua eleição como Delegado para representar a região de Bauru na 5ª Conferência Nacional de Promoção da Igualdade Racial (CONAPIR).</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_57.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_57.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, por iniciativa deste vereador, apresenta a presente Moção de Aplauso ao Fernando Marassato, pela organização do 11º Festival de Pipas, realizado no CSU - Centro Social Urbano.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/mocao_58.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/mocao_58.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal manifesta, por meio desta Moção de Aplausos, seu mais profundo reconhecimento e gratidão à servidora Maria Osnilda Cavalheiro Guimarães pelos seus 20 anos de dedicação e exemplar atuação junto ao Poder Legislativo.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_59.2025_0001.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_59.2025_0001.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor OSCAR DIAS DOS PASSOS._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 05/08/25, com 96 anos de idade, e com uma vida cheia de realizações._x000D_
 Era viúvo da Sra. Maria Candida Costa dos Passos._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo passamento do Senhor OSCAR DIAS DOS PASSOS, enviando cópia da presente aos familiares; a quem esta casa de lei sente-se na obrigação e dever de expressar as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_60.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_60.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, por iniciativa deste vereador, apresenta a presente Moção de Aplauso ao Pastor Kleber Benedito Ribeiro e sua esposa Angélica Cristina das Mercês Ribeiro, pela organização do "Drive-Thru da Oração", realizado pela Igreja Pentecostal Jesus Cristo esta Voltando.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/mocao_61.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/mocao_61.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, por iniciativa deste vereador, apresenta a presente Moção de Aplauso a toda a equipe da APAE e aos alunos que se consagraram campeões da 3' Etapa do 28° CEAEA (Circuito Especial de Atletismo e Esportes Adaptado) na modalidade de vôlei adaptado, realizada no Umuarama Clube de Bariri.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/mocao_62.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/mocao_62.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à Mesa, nos termos regimentais, a presente MOÇÃO DE APLAUSOS à Associação Esporte Clube Arrudão, pelos relevantes serviços prestados à comunidade baririense por meio do esporte, da educação e da formação de jovens atletas.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/mocao_63.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/mocao_63.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais desta egrégia casa de leis, apresenta Moção de Aplausos ao Sargento Villares, do Corpo de Bombeiros Militar, pelos relevantes serviços prestados à população de Bariri e região, durante os 7 anos de exercício.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/mocao_64.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/mocao_64.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, apresenta a presente MOÇÃO DE APLAUSOS à Santa Casa de Misericórdia de Bariri, pela relevante conquista na área da saúde com a aquisição de um equipamento médico de alta tecnologia e última geração, a Torre de Vídeo marca Stryker 4K, primeira câmera de alta definição voltada para cirurgias minimamente invasivas por videolaparoscopia no município.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/mocao_65.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/mocao_65.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. Joaquim de Alice, pai da servidora da saúde Sílvia de Alice, aos 71 anos de idade, deixando viúva a senhora Ivone Aparecida Lenharo de Alice, filhos e netos.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/mocao_66.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/mocao_66.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do Sr. Washington Luis Breda, membro atuante da Comunidade de Santa Luzia, aos 68 anos de idade, deixando viúva a senhora Iraci Ap. Bueno Breda, filhos e netos.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/mocao_67.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/mocao_67.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento do jovem Sr. Emerson Rodrigo Mosconi, aos 43 anos de idade, solteiro, deixa dois filhos.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/mocao_68.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/mocao_68.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, de acordo com os termos regimentais, desta egrégia Casa de Leis, manifesta profundo pesar pelo passamento da Srª LUZIA DE MOURA BISPO, aos 73 anos de idade, era viúva do senhor Armando José Bispo, mãe da servidora da saúde Armanda Ap. J.B. Bicalho, deixa também neto e genro.</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/mocao_69.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/mocao_69.2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, ouvido plenário, apresenta nos termos regimentais Moção de Aplausos aos senhores Pe. Ériko Thiago Nogueira (Pároco da Igreja Matriz de Nossa Senhora das Dores, Pe. Wallace Augusto Tomazini (Vigário Paroquial - N.Sra. Das Dores) e Pе. Leandro da Silva Pimentel (Pároco do Santuário de Nossa Senhora Aparecida), pelos serviços prestados junto à comunidade católica de nossa cidade, que foram além do trabalho pastoral, mas também de grande relevância para a melhora das vidas dos seus paroquianos. O sentimento de tristeza das comunidades é inevitável visto o vínculo de fraternidade construído ao logo desses anos, mas a sensação do dever cumprido, e a certeza de que Bariri sempre será uma extensão da própria casa daqueles que por aqui passam, deve acalentar o coração de todos.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/mocao_70.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/mocao_70.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora MARLENE BUDIN DEMÉTRIO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 01/10/25, com 84 anos de idade, e com uma vida cheia de realizações._x000D_
 Era viúva do Sr. Nelson Demétrio._x000D_
 Ante o exposto e atendidas as formalidades regimentais, requeiro que fique constando da ata desta Sessão Ordinária, MOÇÃO DE PESAR pelo passamento da Senhora MARLENE BUDIN DEMÉTRIO, enviando cópia da presente aos familiares; a quem esta casa de lei sente-se na obrigação e dever de expressar as mais sinceras condolências em nome do povo baririense.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/mocao_71.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/mocao_71.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo pesar à família da Senhora MARIA DO CARMO BOTURA BATISTÃO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 05/10/25, aos 85 anos de idade, e com uma vida cheia de realizações._x000D_
 Era viúva do Sr. Nelson Batistão. Deixa os filhos Nelson Batistão Filho, Valéria Batistão e Ricardo Batistão (in memorian)</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/mocao_72.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/mocao_72.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, mais profundo pesar à família do Senhor ALCEU APARECIDO MUSARDO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 03/11/25, aos 74 anos, com uma vida marcada como empresário e servidor público; exercendo a função de Oficial de Justiça ao longo de 55 anos junto ao Tribunal de Justiça de São Paulo.</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/mocao_73.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/mocao_73.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE VOTOS DE PESAR pelo falecimento da senhora VERA LUCIA ROMERO, com 73 anos de idade, moradora do bairro do livramento.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4085/mocao_74.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4085/mocao_74.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, nos termos regimentais e ouvido o Plenário, apresenta MOÇÃO DE CONGRATULAÇÕES aos sócios proprietários e colaboradores da Empresa FK Grupo (antiga FRISOKAR) de nossa cidade, pelo transcurso do 40° aniversário de sua criação e atividades.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/mocao_75.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/mocao_75.2025.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, nos termos regimentais, apresenta MOÇÃO DE APLAUSOS aos organizadores da 5ª Feira Afro Bariri, na pessoa do Presidente da Associação Cultural Quilombo de Bariri, Edcarlos Santos, pelo brilhante trabalho realizado na promoção deste grande evento cultural que marcou a história recente de nossa cidade.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/mocao_76.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/mocao_76.2025.pdf</t>
   </si>
   <si>
     <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
 familiares e amigos pelo falecimento da Sra. Vera Lúcia Romero, aos 73 anos, ocorrido em 02 de novembro de 2025.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_77.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_77.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos regimentais, apresenta a presente MOÇÃO DE APLAUSOS à Associação Comercial e Industrial de Bariri - ACIB.</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, por intermédio deste Vereador que subscreve, apresenta MOÇÃO DE APLAUSOS ao Clube da Melhor Idade de Bariri, na pessoa de sua presidente, Sra. Dulcelena Roque Orefice, em razão da emocionante reinauguração do clube, ocorrida após longos oito meses de inatividade, período em que foram realizadas as adaptações necessárias para a obtenção do AVCB - Auto de Vistoria do Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_79.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_79.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à elevada consideração desta Casa a presente Moção de Congratulações pela reinauguração do Clube da Melhor Idade em nosso município._x000D_
 Depois de meses com o serviço suspenso, a reinauguração do Clube da Melhor Idade marca a retomada das atividades tão aguardadas pelos idosos de Bariri e região. Além de proporcionar convivência, integração e ações recreativas, o espaço é conhecido pela realização de shows e eventos culturais que trazem alegria, entretenimento e momentos de lazer tão importantes para esse público.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/mocao_80.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/mocao_80.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento da senhora RITA DE CASSIA LIBERATTI DE MORAES, aos 56 anos.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
     <t>Ricardo Prearo, Aline Mazo Prearo, Daniel Oliveira Rodrigues, Francisco Leandro Gonzalez, Laudenir Leonel de Souza, Paulo Fernando Crepaldi, Priscila Domingos, Roni Paulo Romão, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/mocao_81.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/mocao_81.2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores da Câmara Municipal de Bariri, no uso de suas atribuições regimentais, apresentam a esta Casa de Leis a presente MOÇÃO DE REPÚDIO ao Decreto n° 12.686/2025, que estabelece alterações normativas que impactam negativamente o funcionamento e o atendimento prestado pelas Associações de Pais e Amigos dos Excepcionais (APAEs) em todo o Estado.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4109/mocao_82.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4109/mocao_82.2025.pdf</t>
   </si>
   <si>
     <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos familiares e amigos pelo falecimento do Sr. Haroldo Basso, aos 84 anos, ocorrido em 14 de novembro de 2025.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/mocao_83.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/mocao_83.2025.pdf</t>
   </si>
   <si>
     <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
 familiares e amigos pelo falecimento do Sr Valdete Soares dos Santos, aos 72 anos, ocorrido em 25 de novembro de 2025.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/mocao_84.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/mocao_84.2025.pdf</t>
   </si>
   <si>
     <t>Por iniciativa desta Vereadora que subscreve, manifesto, por meio desta Moção de Pesar, seu profundo sentimento de solidariedade e condolências aos_x000D_
 familiares e amigos pelo falecimento do Sr. José Geraldo Rozaboni, aos 62 anos, ocorrido em 14 de novembro de 2025.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_85.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_85.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à elevada consideração desta Casa a presente MOÇÃO DE CONGRATULAÇÃO à Igreja Pentecostal Encontro com Deus pela celebração de seu 4º aniversário de fundação.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_86.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_86.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à elevada consideração desta Casa a presente MOÇÃO DE CONGRATULAÇÃO à Igreja Assembleia de Deus — Ministério de Madureira Bariri, pela celebração do seu Jubileu de Ouro — 50 anos de fundação, bem como ao seu líder espiritual, Pastor Jorge Bruno da Silva, e à Pastora Benilde, pelos relevantes serviços prestados à comunidade.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/mocao_87.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/mocao_87.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à elevada consideração desta Casa a presente MOÇÃO DE CONGRATULAÇÃO à Igreja Pentecostal Jesus Cristo Está Voltando, pela comemoração de seu 16º aniversário, reconhecendo sua dedicação contínua à propagação da fé cristã e ao serviço comunitário em nosso município.</t>
   </si>
   <si>
     <t>4144</t>
   </si>
   <si>
     <t>Aline Mazo Prearo, Laudenir Leonel de Souza, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/mocao_88.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/mocao_88.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, no uso de suas atribuições legais e regimentais, apresenta à Mesa Diretora a presente MOÇÃO DE CONGRATULAÇÃO à cabo PM Marli da Rocha Galvão, pela dedicação e excelência na condução do Programa Educacional de Resistência às Drogas e à Violência — PROERD, especialmente pela formatura dos 426 alunos deste ano, sendo 341 na rede pública e 85 na rede particular.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_89.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_89.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo pesar à família do Senhora Fátima Teresinha Camargo Guimarães, ex-Prefeita e atual Primeira-Dama do Município de Itaju._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 09/ 12/25, aos 71 anos, com_x000D_
 uma vida marcada ao serviço público e ao desenvolvimento do Município de Itaju. Eleita prefeita por quatro mandatos, exerceu sua função com responsabilidade, sensibilidade social e absoluto compromisso com a população. Seu trabalho deixou marcas significativas na história do município, sendo reconhecida por sua liderança, diálogo e atuação incansável em favor das famílias itajuenses.</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
     <t>Laudenir Leonel de Souza, Daniel Oliveira Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/mocao_90.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/mocao_90.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do Regimento Interno desta Casa Legislativa, apresenta Moção de Aplausos à Senhorita Raica Spedo, em_x000D_
 reconhecimento ao trabalho desenvolvido na abertura oficial da cerimônia “Encantos de Natal - Um Novo Tempo Chegou”._x000D_
 Ressalta-se que Raica Spedo foi a responsável pela organização e coordenação de todo o acender das luzes natalinas, conduzindo com dedicação e planejamento cada etapa do evento que marcou oficialmente o início das festividades. Sob sua organização, foram iluminados os 42 portais de decoração natalina nas três principais ruas da cidade — XV de Novembro, Sete de Setembro e Claudionor Barbieri. Além disso, foram acesas as luzes do coreto, da árvore de Natal de 6 metros e da Casinha do Papai Noel, tornando o cenário ainda mais especial.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>Ricardo Prearo, Daniel Oliveira Rodrigues, Laudenir Leonel de Souza</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/mocao_91.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/mocao_91.2025.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, MOÇÃO DE APLAUSO aos EXPOSITORES GASTRONÔMICOS do 1º Festival do Taleme, em reconhecimento à relevante contribuição para a valorização e promoção da culinária típica de Bariri._x000D_
 De origem deste Vereador que subscreve, foi reconhecido que o Taleme, prato tradicional da culinária libanesa, com receita exclusiva preservada em nosso município obteve o título de Patrimônio Cultural Imaterial de Natureza Gastronômica de Bariri._x000D_
 Rendo minhas congratulações aos expositores:_x000D_
 * Rodrigo Zanuto (Lá Mêmo Gastrobar);_x000D_
 * Caio Glauco Bussada (Turco na Cozinha);_x000D_
 * Silmara Sabbag (Família Sabbag);_x000D_
 * Andrea Maria Slompo (Padaria Café Pinguim — Posto Ipiranga).</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>Daniel Oliveira Rodrigues, Laudenir Leonel de Souza, Priscila Domingos, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/mocao_92.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/mocao_92.2025.pdf</t>
   </si>
   <si>
     <t>Apresento à elevada consideração desta Casa a presente MOÇÃO DE CONGRATULAÇÃO à família Aquilante pela reinauguração da Loja 01 do Supermercados Aquilante._x000D_
 A reinauguração representa não apenas um marco para a empresa, mas também um avanço significativo para o comércio local, reafirmando o compromisso da família Aquilante com o desenvolvimento econômico do município._x000D_
 Felicitamos aos senhores Marquinho Aquilante, Paulo Aquilante e toda sua família pelo empenho, visão empreendedora e dedicação contínua. Estendemos, ainda, nossos parabéns a todos os colaboradores e funcionários, que, com profissionalismo e dedicação, contribuem diariamente para que a Rede Aquilante seja referência de qualidade, atendimento e sucesso em nossa cidade._x000D_
 Requeiro que, após aprovada, seja encaminhada cópia da presente Moção de Congratulação aos homenageados, como forma de reconhecimento desta Câmara Municipal.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
     <t>Daniel Oliveira Rodrigues, Aline Mazo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/mocao_93.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/mocao_93.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve vem, por meio desta, apresentar Moção de Aplausos à Associação de Pais e Amigos dos Excepcionais (APAE) de Bariri pela entrega das novas salas, que contribuirão para a melhoria significativa no atendimento oferecido aos atendidos da entidade._x000D_
 Agradecemos à presidente da APAE, Aline Capobianco, pelo trabalho incansável e pela liderança em prol dessa grande causa, que é fundamental para a inclusão social e para o bem estar de tantas famílias. Sua dedicação tem sido essencial para o crescimento e fortalecimento da APAE em nossa cidade._x000D_
 Também expressamos nossos agradecimentos ao Deputado Estadual Capitão Telhada, que destinou emendas parlamentares à entidade, possibilitando a realização dessa obra. À colaboração de líderes políticos comprometidos com as necessidades da comunidade é de_x000D_
 extrema importância para o desenvolvimento e sucesso de ações como essa._x000D_
 Esta Moção de Aplausos é uma forma de reconhecimento e gratidão a todos que contribuíram para essa melhoria,</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
     <t>Priscila Domingos, Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/mocao_94.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/mocao_94.2025.pdf</t>
   </si>
   <si>
     <t>Por iniciativa destes Vereadores que subscrevem, manifestamos Moção de Aplausos à Associação Comercial e Industrial de Bariri (ACIB) e à Prefeitura_x000D_
 Municipal de Bariri, em reconhecimento e agradecimento pela brilhante iluminação natalina e pela exemplar organização do evento “Encantos de Natal — Um Novo Tempo Chegou”._x000D_
 Destaca-se o empenho, a dedicação e o trabalho conjunto da ACIB e da Prefeitura Municipal, cuja parceria demonstrou organização, planejamento e_x000D_
 compromisso com o bem-estar da comunidade, contribuindo significativamente para a valorização cultural e social do município._x000D_
 Diante do exposto, parabenizamos a ACIB e a Prefeitura Municipal de Bariri pela iniciativa e pelo sucesso do evento “Encantos de Natal — Um Novo Tempo Chegou”, expressando votos de contínuo êxito em ações que promovam o desenvolvimento, a cultura e a união da nossa cidade.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/pdl_01.2025-cidadao_baririense_roberto_a._lucena.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/pdl_01.2025-cidadao_baririense_roberto_a._lucena.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de "Cidadão Baririense" a Roberto Alves de Lucena.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/pdl_02.2025-cidada_baririense_dinora_musegante.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/pdl_02.2025-cidada_baririense_dinora_musegante.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de ''Cidadã Baririense" a Senhora Dinorá de Azevedo Lima Musegante.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/pdl_03.2025-premio_zumbi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/pdl_03.2025-premio_zumbi.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio “Zumbi dos Palmares" à entidade LAV - Lar Amor e Vida.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
     <t>Ricardo Prearo, Aline Mazo Prearo, Daniel Oliveira Rodrigues, Laudenir Leonel de Souza, Roni Paulo Romão</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/p.e.l.o.m_01-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/p.e.l.o.m_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de ate 50% do valor das emendas impositivas para custeio de despesas com pessoal por parte de organizações da sociedade civil, nos termos da Lei Federal n° 13.019/2014, e da outras providências.</t>
   </si>
   <si>
     <t>3753</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro-Prefeito</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/plc_01-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/plc_01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações no emprego público de Médico do Trabalho.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/ple_01.2025-massa_asfaltica.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/ple_01.2025-massa_asfaltica.pdf</t>
   </si>
   <si>
     <t>Autoriza a Prefeitura Municipal de Bariri a fornecer massa asfáltica e caminhão ao Serviço de Água e Esgoto do Município de Bariri - SAEMBA, para_x000D_
 realização de serviços emergenciais, e dá outras providencias.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/ple_02.2025-altera_lei_4565.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/ple_02.2025-altera_lei_4565.pdf</t>
   </si>
   <si>
     <t>Altera e revoga artigos da Lei nº 4.565, de 23 de abril de 2015.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/ple_03.2025-altera_lei_4565.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/ple_03.2025-altera_lei_4565.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 4.565, de 23 de abril de 2015.</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3590/ple_04.2025-revisao_anual.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3590/ple_04.2025-revisao_anual.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores municipais para o exercício de 2025 e dá outras providencias.</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3591/ple_05.2025-altera_lei_3801.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3591/ple_05.2025-altera_lei_3801.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 3.801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/ple_06.2025-nova_redacao_lei_2818.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/ple_06.2025-nova_redacao_lei_2818.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao art. 30 da Lei n°2.818/97.</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/ple_07.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/ple_07.2025-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aditar o convênio firmado com a Irmandade da Santa Casa de Misericórdia de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/ple_08.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/ple_08.2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Função Gratificada de Assessor (a) Especial de Imprensa e Comunicação.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/ple_09.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/ple_09.2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na referência dos empregos públicos de Agente Comunitário de Saúde e Agente de Combate as Endemias, de acordo com a Emenda Constitucional nº 120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/ple_10.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/ple_10.2025-.pdf</t>
   </si>
   <si>
     <t>Implementa a Responsabilidade Solidária na Administração Pública Municipal.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/ple_11.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/ple_11.2025-.pdf</t>
   </si>
   <si>
     <t>Migra o Setor de Cultura para a Diretoria Municipal de Esporte e Lazer, altera a nomenclatura e dá outras providências.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/ple_12.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/ple_12.2025-.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder parcelamento dos débitos referentes ao contrato de alienação por venda do imóvel de Matricula nº 17.053, autorizado pela Lei Municipal nº 4.738, de 21 de março de 2017, e dá outras providências.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/ple_13.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/ple_13.2025-.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5,280, de 08 de fevereiro de 2024, que dispõe sobre passeios públicos, tapumes, limpeza de terrenos, entulhos e dá outras providências.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/ple_14.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/ple_14.2025-.pdf</t>
   </si>
   <si>
     <t>Altera a lei n. 5.048, de 07 de julho de 2021, para disciplinar o procedimento dos processos administrativos disciplinares, e dá outras providências.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/ple_15.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/ple_15.2025-.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/ple_16.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/ple_16.2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal De Desenvolvimento e dá outras providências.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/ple_17.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/ple_17.2025-.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 59 e 67, inciso III, alínea "a" da Lei no 4.111, de 20 de dezembro de 2011.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/ple_18-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/ple_18-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 5311, de 17 de julho de 2024, que dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Bariri/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/ple_19-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/ple_19-2025.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de Agente Administrativo no Quadro de Pessoal da Prefeitura Municipal de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/ple_20-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/ple_20-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal (Refis 2025) do Município de Bariri e Autarquia SAEMBA, e dá outras providências.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/ple_21-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/ple_21-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração de referência do emprego público de Leiturista.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/ple_22.2025-credtido_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/ple_22.2025-credtido_especial.pdf</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/ple_23-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/ple_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Funções Gratificadas e alteração de atribuições.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/ple_24-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/ple_24-2025.pdf</t>
   </si>
   <si>
     <t>Atribui nova redação à Lei Municipal n.º 4.651, de 22 de dezembro de 2015.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/ple_25-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/ple_25-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/ple_26-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/ple_26-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 5.311, de 17 de julho de 2024 e a Lei n° 5.354, de 20 de março de 2025, referente às exigências do Ministério da Agricultura e Pecuária — MAPA em relação ao Sistema Brasileiro de Inspeção de Produtos de Origem Animal (SISBI-P0A), que faz parte do Sistema Unificado de Atenção a Sanidade Agropecuária (SUASA), e dá outras providencias.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/ple_27-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/ple_27-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/ple_28-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/ple_28-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 2.764, de 2 de abril de 1996, que cria o Conselho Municipal de Desenvolvimento Industrial de Bariri, para redefinir sua composição, e dá outras providências.</t>
   </si>
   <si>
     <t>3841</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/ple_29-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/ple_29-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/ple_30-2025-ldo_2026_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/ple_30-2025-ldo_2026_anexos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2026, e dá outras providências.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/ple_31-2025-ppa_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/ple_31-2025-ppa_anexos.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Bariri para o quadriênio de 2026-2029.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/ple_32-2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/ple_32-2025-.pdf</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/ple_33-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/ple_33-2025.pdf</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/ple_34-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/ple_34-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para alienação de imóvel de propriedade do Município de Bariri, com encargos, e dá outras providencias.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/ple_35-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/ple_35-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/ple_36-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/ple_36-2025.pdf</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/ple_37-2025-ppps.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/ple_37-2025-ppps.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.812/2018, que institui o Programa Municipal de Parcerias Público-Privadas, no âmbito do Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/ple_38-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/ple_38-2025.pdf</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/ple_39-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/ple_39-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Bariri; a integrar o CONSÓRCIO INTERMUNICIPAL PARA O DESENVOLVIMENTO SUSTENTÁVEL - CONDESU, aderindo ao seu Contrato de Consórcio / Estatuto Social.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/ple_40-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/ple_40-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/ple_41-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/ple_41-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "INVESTE BARIRI" de Reembolso de Aluguel para Incentivo ao Desenvolvimento Econômico no Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/ple_42-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/ple_42-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação de imóveis públicos municipais que especifica, e dá outras providências.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/ple_43-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/ple_43-2025.pdf</t>
   </si>
   <si>
     <t>Institui a política municipal de arquivos públicos e dispõe sobre as diretrizes de gestão de arquivos públicos e privados de interesse público e social para o Município de Bariri.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/ple_44-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/ple_44-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza a alienação, mediante leilão, de imóvel de propriedade do Município de Bariri/SP, com previsão de direito de preferência do ocupante e outras providências.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/ple_45-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/ple_45-2025.pdf</t>
   </si>
   <si>
     <t>Altera disposições da Lei Municipal nº 4.841, de 18 de setembro de 2018.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/ple_46-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/ple_46-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de empregos públicos efetivos do quadro de pessoal do Serviço de Água e Esgoto do Município de Bariri - SAEMBA e dá outras providências.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/ple_47-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/ple_47-2025.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de no Quadro de Pessoal da Prefeitura Municipal de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/ple_48-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/ple_48-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de desconto em folha de pagamento para adesão a planos de saúde.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/ple_49-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/ple_49-2025.pdf</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/ple_50.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/ple_50.2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/ple_51-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/ple_51-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alterações na Lei Municipal nº 5.212, de 13 de março de 2023, que trata do Programa Emergencial de Acesso ao Trabalho - PEAT.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/ple_52-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/ple_52-2025.pdf</t>
   </si>
   <si>
     <t>Cria o cargo em comissão de Diretor Adjunto de Saúde no âmbito da Administração Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/ple_53-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/ple_53-2025.pdf</t>
   </si>
   <si>
     <t>Altera, em caráter excepcional, a data de comemoração do feriado municipal para o ano de 2026, estabelecido pela Lei nº 1.700, de 25 de março de 1986.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/ple_54-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/ple_54-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/ple_55-2025-loa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/ple_55-2025-loa.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bariri para o exercício financeiro de 2026.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ple_56-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ple_56-2025.pdf</t>
   </si>
   <si>
     <t>Altera e revoga artigos da Lei n. 4.111, de 20 de dezembro de 2011.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ple_57-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ple_57-2025.pdf</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/ple_58-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/ple_58-2025.pdf</t>
   </si>
   <si>
     <t>Delimita o Perímetro da Área de Expansão Urbana no Município de Bariri-SP.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/ple_59-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/ple_59-2025.pdf</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/ple_60-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/ple_60-2025.pdf</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4112/ple_61-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4112/ple_61-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Chefe do Poder Executivo Municipal a firmar Convênio de Cooperação com a Agência Reguladora dos Serviços de Saneamento das Bacias dos Rios Piracicaba, Capivari e Jundiaí - ARES-PCJ, para delegação das competências municipais de regulação e fiscalização dos serviços de saneamento básico, e dá outras providências.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/ple_62-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/ple_62-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/ple_63-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/ple_63-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização da Diretoria Municipal de Desenvolvimento Econômico e Turismo da Prefeitura do Município de Bariri, aprova seu organograma, define competências e dá outras providências.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/ple_64-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/ple_64-2025.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de Assistente Social, Psicólogo e Agente Administrativo no Quadro de Pessoal da Prefeitura Municipal de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/ple_65-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/ple_65-2025.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/pll_01.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/pll_01.2025-.pdf</t>
   </si>
   <si>
     <t>Estabelece a revisão geral anual dos servidores do Poder Legislativo.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/pll_02.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/pll_02.2025-.pdf</t>
   </si>
   <si>
     <t>Concede vale alimentação aos servidores do legislativo.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pll_03.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pll_03.2025-.pdf</t>
   </si>
   <si>
     <t>Fixa remuneração ao emprego público de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pll_04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pll_04.2025.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1° e 2° da Lei n° 4.979/2020 e dá outras providências.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pll_05.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pll_05.2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação do Programa Municipal de Amparo à Pessoa Idosa em Situação de Vulnerabilidade Social — "Promapivs"</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/pll_06-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/pll_06-2025.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A INSTALAÇÃO DE APARELHOS DE AR CONDICIONADO EM TODAS AS SALAS DE AULA DAS ESCOLAS E CRECHES DA REDE PÚBLICA MUNICIPAL DE BARIRI, E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/pll_07-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/pll_07-2025.pdf</t>
   </si>
   <si>
     <t>"INSTITUI A TARIFA SOCIAL DE AGUA NO MUNICÍPIO DE BARIRI E DA OUTRAS PROVIDÊNCIAS."</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/pll_08-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/pll_08-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 12 da lei nº 4.323/2013 que passará a ser denominada "Prefeito Luis Gonzaga Febraro"</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/pll_09-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/pll_09-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção do pagamento das tarifas de água e esgoto no Município de Bariri-SP.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/pll_10-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/pll_10-2025.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Artesãos e Gastronomia de Bariri SP - Fios de Afeto e dá outras providências.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/pll_11-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/pll_11-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DENOMINAÇÃO DA ARQUIBANCADA DO CAMPO FILENGÃO COMO "ARQUIBANCADA ERIVALDO ESPÍNOLA DOS SANTOS - QUATI".</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/pll_12-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/pll_12-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Mulher Segura no Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/pll_13-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/pll_13-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa "Banco de Empregabilidade para Mulheres Vitimas de Violência" e dá outras providências.</t>
   </si>
   <si>
     <t>3757</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/pll_14-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/pll_14-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação do cronograma de serviços de manutenção de estradas não pavimentadas no Município de Bariri-SP.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/pll_15-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/pll_15-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a adoção obrigatória de giz antialérgico, no âmbito da Rede Pública Municipal de Ensino, e dá outras providências".</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/pll_16-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/pll_16-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE ACERCA DA IMPLANTAÇÃO DE CÓDIGO QR EM TODAS AS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS PARA LEITURA E FISCALIZAÇÃO ELETRÔNICA"</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/pll_17-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/pll_17-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DIVULGAÇÃO DA AGENDA OFICIAL DE COMPROMISSOS DO PREFEITO, EM DIAS ÚTEIS"</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/pll_18-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/pll_18-2025.pdf</t>
   </si>
   <si>
     <t>"DISPÕE SOBRE A DISPONIBILIZACÃO DO CARNÊ DE IPTU EM BRAILLE PARA OS CONTRIBUINTES COM DEFICIÊNCIA VISUAL".</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/pll_19-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/pll_19-2025.pdf</t>
   </si>
   <si>
     <t>Institui o prêmio "Fauze Farah" aos profissionais de destaque na área da saúde no âmbito do Município de Bariri.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/pll_20-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/pll_20-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Banco de Rações e Utensílios para proteção de Animais" e dá outras providências.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/pll_21-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/pll_21-2025.pdf</t>
   </si>
   <si>
     <t>Garante o uso das vagas de estacionamento nos espaços públicos e estabelecimentos privados às pessoas com Transtorno do Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/pll_22-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/pll_22-2025.pdf</t>
   </si>
   <si>
     <t>Garante a Segurança Alimentar Individualizada a crianças com transtorno do Espectro Autista, altas habilidades, Transtorno de Déficit de Atenção e Hiperatividade (TDAH) e demais atipicidades.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/pll_23-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/pll_23-2025.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 2° da Lei nº 4.860/2018 e dá outras providências.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/pll_24-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/pll_24-2025.pdf</t>
   </si>
   <si>
     <t>Denomina prédio público com o nome de BENEDITO SENAFONDE MAZOTTI.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/pll_25-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/pll_25-2025.pdf</t>
   </si>
   <si>
     <t>Institui o canal de atendimento à população via aplicativo de mensagens WhatsApp, denominado "Zap da Cidadania", no âmbito do Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/pll_26-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/pll_26-2025.pdf</t>
   </si>
   <si>
     <t>"Institui a REMUME — Relação Municipal de Medicamentos Essenciais no âmbito do Município de Bariri e dá outras providencias."</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/pll_27-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/pll_27-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a modalidade de agendamento e cancelamento de consultas médicas, exames e procedimentos médicos para os usuários das Unidades de Saúde do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/pll_28-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/pll_28-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a instituição de medidas de proteção às pessoas acometidas por fibromialgia, síndrome de fadiga crônica e síndromes correlatas no âmbito do Município de Bariri, em consonância com a Lei nº 15.176/2025, e dá outras providências."</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/pll_29-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/pll_29-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a padronização, alinhamento e identificação da fiação aérea Município de Bariri, bem como a retirada de cabeamentos e equipamentos_x000D_
 excedentes e/ou sem uso, em observância à NBR 15214, e dá outras providências.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/pll_30-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/pll_30-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da temática de "Educação Climática" no programa da rede de ensino do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/pll_31.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/pll_31.2025.pdf</t>
   </si>
   <si>
     <t>Determina a obrigatoriedade de plantio de árvores frutíferas nos parques, praças, bosques е jardins públicos do Município de Bariri</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/pll_32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/pll_32.2025.pdf</t>
   </si>
   <si>
     <t>Altera a carga horária e a referência salarial do emprego público de Procurador Jurídico da Câmara Municipal de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pll_33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pll_33.2025.pdf</t>
   </si>
   <si>
     <t>Cria o programa "Banco de Empregabilidade para mulheres vítimas de violência"</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pll_34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pll_34.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.084/2000, estabelece mecanismos de ampliação de fiscalização com apoio da Polícia Militar e dá outras providências.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/pll_35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/pll_35.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Denominação de vias públicas no loteamento JARDIM PRIMAVERA III.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/pll_36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/pll_36.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de multa ao tutor que permitir que animal no cio permaneça solto em via pública no âmbito do município de Bariri, e dá outras_x000D_
 providências.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/pll_37.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/pll_37.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal de Proteção de Defesa dos Animais - CMPDA e do Fundo Municipal de bem estar animal - FUMBEA.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/pll_38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/pll_38.2025.pdf</t>
   </si>
   <si>
     <t>RECONHECE O “TALEME DE BARIRI” COMO PATRIMONIO CULTURAL IMATERIAL DE NATUREZA GASTRONOMICA DO MUNICÍPIO DE BARIRI, INSTITUI DIRETRIZES DE SALVAGUARDA, CRIA A SEMANA MUNICIPAL DO TALEME E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/pll_39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/pll_39.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a isenção do Imposto Predial e Territorial Urbano (IPTU) à pessoa com câncer, portadores de doenças graves, pacientes em estado terminal ou sob cuidados paliativos no âmbito do Município de Bariri, e dá outras providências.”</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/pll_40.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/pll_40.2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Canal Municipal de Denúncias Anônimas para Servidores Públicos de Bariri, estabelece procedimentos de proteção ao denunciante e determina a publicação mensal de relatório consolidado no Portal da Transparência, e dá outras providências."</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/pll_41.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/pll_41.2025.pdf</t>
   </si>
   <si>
     <t>"Institui o Programa Municipal Saúde na Escola no âmbito do Município de Bariri e dá outras providências."</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/pll_42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/pll_42.2025.pdf</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/pll_43.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/pll_43.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 5.348 de 14 de fevereiro de 2025.</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/pll_44.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/pll_44.2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre tratamento favorecido e diferenciado para contratações de Micro e Pequenas Empresas sediadas localmente e dá outras providências."</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/pll_45.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/pll_45.2025.pdf</t>
   </si>
   <si>
     <t>"Institui a Política Municipal de Proteção à Pessoa com Câncer no Município de Bariri e dá outras providências."</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/pll_46.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/pll_46.2025.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a reserva de unidades habitacionais populares para mulheres chefes de família no âmbito do Município de Bariri.”</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pr_01_2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pr_01_2025-.pdf</t>
   </si>
   <si>
     <t>Altera o horário das sessões ordinárias, previsto no artigo 104 do Regimento Interno da Câmara.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pr_02_2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pr_02_2025-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargo público em comissão de Assessor Parlamentar e da outras providências.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/pr_03_2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/pr_03_2025-.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafos para fixar prazo à apresentação de substitutivos e emendas.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/pr_04_2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/pr_04_2025-.pdf</t>
   </si>
   <si>
     <t>INSTITUI 0 CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE BARIRI, ESTABELECE NORMAS DISCIPLINARES E PROCEDIMENTAIS E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/pr_05_2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/pr_05_2025.pdf</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/req_01.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/req_01.2025-.pdf</t>
   </si>
   <si>
     <t>Eu, vereador Daniel de Madureira, que esta subscrevo, requeiro nos termos regimentais desta douta casa, que o poder executivo através das diretorias competentes, com base na denuncia feita pelo diretor de infraestrutura, veiculada no Jornal Candeia, matéria do dia 4 de janeiro segue link https://www.facebook.com/share/p/1557UURBpX/ solicita as seguintes informações:_x000D_
 Qual o teor das denúncias e quais as irregularidades?_x000D_
 Qual providência foi tomada com relação a empresa, tendo em vista que estava recebendo_x000D_
 integral pelo serviço, segundo o portal da transparência?_x000D_
 Quem era o gestor do contrato que validava o serviço?_x000D_
 Qual medida foi tomada com relação a este gestor?</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
     <t>Ricardo Prearo, Aline Mazo Prearo, Daniel Oliveira Rodrigues, Francisco Leandro Gonzalez, Gilson de Souza Carvalho, Myrella Soares da Silva, Roni Paulo Romão, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/req_02.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/req_02.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os projetos de lei: _x000D_
 - 1) PROJETOS DE LEIS números 01 e 03/2025 do executivo</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/req_03.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/req_03.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os projetos de leis que segue, visto que as comissões permanentes ainda não foram compostas: -- 1) PROJETOS DE LEIS números 04, 05 e 06/2025 do executivo;</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3611/req_04.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3611/req_04.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, ouvido o plenário, nos termos do art.168, XIV, do Regimento Interno desta Casa de Leis, considerando o considerável aumento da população em situação de rua e os desafios enfrentados por essas pessoas no município, requer que o Excelentíssimo Senhor Prefeito preste informações detalhadas sobre as políticas públicas atualmente existentes para o atendimento dessa população, observando — se os pontos a seguir elencados:_x000D_
 Dessa forma, requeiro:_x000D_
 1. Encaminhar relatório atualizado contendo o número de moradores em situação de rua atendidos pelos serviços municipais nos últimos 12 meses._x000D_
 2. Prestar informações sobre os programas e projetos em andamento voltados para a assistência, acolhimento e reinserção social dessas pessoas._x000D_
 3. Encaminhar os dados sobre parcerias com entidades assistenciais, ONGs e demais instituições voltadas ao atendimento dessa população._x000D_
 4. Informar medidas futuras planejadas pela administração municipal para lidar com essa questão.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
     <t>Ricardo Prearo, Roni Paulo Romão</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/req_05.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/req_05.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, REQUEREREM nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo:_x000D_
 1- Qual foi o valor gasto com o Programa Auxilio ao transporte de estudantes Lei 3.787/2009 no ano passado de 2024, e qual o valor previsto para o ano de 2025?</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3613/req_06.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3613/req_06.2025-.pdf</t>
   </si>
   <si>
     <t>Considerando que os vereadores subscritores receberam inúmeras informações acerca de transferências efetivadas pela Administração Municipal como ato de possível retaliação política ou pessoal em relação a servidores públicos, havendo necessidade de conhecimento integral dos atos administrativos que motivaram tais decisões administrativas, requeremos, ouvido o plenário, que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis sobre os servidores transferidos/remanejados na administração.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
     <t>Ricardo Prearo, Daniel Oliveira Rodrigues</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3614/req_07.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3614/req_07.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, REQUEREM nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo:_x000D_
 1- Existem estudos ou projetos para a instalação de um elevador no prédio da Prefeitura Municipal com acesso ás dependências da Câmara Municipal?_x000D_
 2- Caso positivo, há uma previsão para a instalação?_x000D_
 3- Caso não exista, qual a possibilidade de se instalar um elevador, para possibilitar a acessibilidade e inclusão de pessoas com deficiência.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3615/req_08.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3615/req_08.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, ouvido o plenário, requer ao Senhor Prefeito que remeta cópia da prestação de contas completa e documentada apresentada pela AFAPABI Associação Francisco de Assis Protetora dos animais de Bariri "Focinho Carente" ao Município de Bariri, referente à utilização das verbas de emendas parlamentares individuais ao longo do ano de 2024.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/req_09.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/req_09.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, REQUEREM nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, as seguintes informações:_x000D_
 1. O município possui áreas (imóveis) sem utilidade de sua propriedade?_x000D_
 2. Quais os endereços e as matriculas dos imóveis?_x000D_
 3. Há planejamento em utilizar ou vender esses imóveis?</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/req_10.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/req_10.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Quantos e quais são os servidores que estão sem receber quinquênio e sexta parte por interferência da Lei Complementar 173/2020.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/req_11.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/req_11.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal seguintes informações:_x000D_
 Solicito as notas fiscais das compras dos EPEI'S, os laudos de vistoria de unidade por unidade, o qual equipamento se usa para cada local de trabalho,_x000D_
 cópia das fichas atualizadas das entregas dos EPEI'S e cópia dos PPP's de todos os servidores.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/req_12.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/req_12.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia das prestações de contas do dinheiro que foi repassado do SUS FEDERAL E SUS ESTADUAL, COVID, EMENDAS IMPOSSITIVAS E_x000D_
 EMENDAS PARLAMENTARES para a Santa Casa de Misericórdia de Bariri dos últimos 5 anos.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/req_13.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/req_13.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Quantos funcionários ou funcionárias tem no presente momento na Santa Casa de Misericórdia de Bariri e incluindo o Pronto Socorro, nome completo,_x000D_
 salários e vale alimentação separados por cargos ou função.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/req_14.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/req_14.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia da nota fiscal ou das notas ficais das compras das portas de reconhecimento facial ou digital instaladas na Santa Casa, cópia dos orçamentos que_x000D_
 foram feitos e de qual conta ou convênio saiu o dinheiro.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/req_15.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/req_15.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia da nota fiscal da compra do gerador da Santa Casa de Misericórdia de Bariri, cópia dos orçamentos que foram feitos e de qual conta ou convênio saiu o dinheiro.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/req_16.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/req_16.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Desde da inauguração da UNIVESP de Bariri quem é ou quais foram os tutores, quanto recebe ou recebia de salário e vale alimentação, quanto foi pago_x000D_
 do recurso próprio e quanto foi pago do FUNDEB, se o tutor é professor da rede municipal de ensino; quantas e quais foram as professoras que substituiram e quais os valores pagos de salários e vale alimentação.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/req_17.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/req_17.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, os projetos que seguem:_x000D_
 1) PROJETOS DE LEIS números 07, 015 e 016/2025 do executivo;_x000D_
 2) PROJETOS DE LEIS números 01, 02 e 03/2025 do legislativo;_x000D_
 3) PROJETOS DE RESOLUÇÕES números 01 e 02/2025 do legislativo;</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/req_18.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/req_18.2025-.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Aline Mazo Prearo, que esta subscrevo, nos termos do regimento desta Câmara considerando o fato de que não teremos mais o contra turno que era oferecido pela Creche Madre Leônia para as crianças que não tem um responsável legal para ministrar os devidos cuidados no período contrário escola enquanto os pais trabalham, tendo em vista o grande número de mães preocupadas com essa situação, solicito ao Poder Executivo informações detalhadas sobre esse projeto.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/req_19.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/req_19.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, REQUER nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo:_x000D_
 1 — Encaminhar relatório GERAL e por UNIDADE BASICA DE SAÚDE os Indicadores da Saúde do Ultimo quadrimestre.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/req_20.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/req_20.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, REQUER nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo:_x000D_
 1 — Quais os nomes dos médicos que estão substituindo os médicos que estão gozando de férias na UNIDADE BASICA DA NOVA BARIRI e no PSF 4?_x000D_
 2— Qual o formato de contratação dos mesmos?</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
     <t>Daniel Oliveira Rodrigues, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/req_21.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/req_21.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, REQUEREM nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo:_x000D_
 1 — Quais os cursos em andamento na (UNIVESP)?_x000D_
 2 — Quantos alunos estão matriculados (UNIVESP)?_x000D_
 3 — Qual a situação do convênio (UNIVESP)?_x000D_
 4 — Qual o motivo da Senhora Dayane Marci Fonseca da Silva ter sido exonerada do cargo de coordenadora do polo?_x000D_
 5 — Qual a situação para a assinatura do convenio da parceria com a UNIVERSIDADE ABERTA DO BRASIL tendo em vista que os trabalhos já estavam bastante adiantados sendo realizado pela coordenadora que foi exonerada.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/req_22.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/req_22.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia do livro ou dos livros de registro de Intercorrências hospitalar da Santa Casa de Misericórdia de Bariri do período de 10/01/2025 à 30/01/2025, juntamente com a copia das escalas de serviços dos médicos, enfermeiros, limpeza, copeiras e atendentes do mesmo período 10/01/2025 à 30/01/2025.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/req_23.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/req_23.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 _x000D_
 Cópias dos Termos de Colaboração nº 17/2023 e PA nº 78658/23, do nº 18/2023 e PA nº 78659/23 e do 22/2023 e PA nº 78663/23 entre a Prefeitura Municipal e Lar, amor e vida - LAV.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 _x000D_
 Quantos doentes acamados temos no município separados por área de cada  PSFs ou se tem algum registro na diretoria de saúde de Bariri.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/req_25.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/req_25.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 _x000D_
 Quantos e quais são os servidores da Autarquia SAEMBA, aonde estão lotados, se tem algum em desvio de função ou finalidade, cópia do espelho de ponto de todos os servidores.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/req_26.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/req_26.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 _x000D_
 Foi anunciado que vai subir a tarifa de água e esgoto do Município, até aí tudo bem. Porem qual ou quais providencias foram tomadas pelo novo Superintendente para descobrir aonde foi ou aonde está o rombo da Autarquia? foi feito uma auditoria financeira como tinha sido sugerido por este vereador ao próprio Superintendente? Foi revisto todos os contratos da Autarquia? Foi realizado um levantamento das compras ou gastos suspeitos da Autarquia de todos esses anos? Foi realizado um levantamento dos devedores mais antigos da Autarquia e quantas execuções judiciais estão sendo feitas por mês.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/req_27.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/req_27.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado no Regimento Interno desta Casa de Leis, e após deliberação do Plenário, vem perante Vossa Excelência, com o objetivo de fiscalizar os atos da administração pública e, considerando a necessidade de transparência na gestão pública, solicitar informações detalhadas acerca da manutenção das estradas rurais deste Município.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/req_28.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/req_28.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado no Regimento Interno desta Casa de Leis, e após deliberação do Plenário, vem perante Vossa Excelência, com o objetivo de fiscalizar os atos da administração pública, solicitar informações detalhadas acerca do Centro de Especialidades Odontológicas (CEO) deste Município._x000D_
 A nota divulgada pelo jornal candeia, na qual a coordenadora do CEO confirma “situação inacreditável do novo CEO”, corroborando com fala da nobre vereadora Myrella na última sessão ordinária, demonstra que o local foi inaugurado com acabamento precário, infiltrações nas paredes, sem torneiras e condições inadequadas de atendimento, apontadas pela vigilância sanitária e corpo de bombeiros._x000D_
 Referida conduta praticada pela administração anterior fere a Lei nº 5314/2024, que expressamente proíbe no âmbito do Município de Bariri, a inauguração e a entrega de obras públicas incompletas, sem condições de atender aos fins a que se destinam, aplicando-se as disposições da Lei Federal nº 8.429/1992</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/req_29.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/req_29.2025-.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo informações detalhadas sobre a contratação de oftalmologistas afim de sanar a fila de espera e dar uma saúde digna aos nossos munícipes.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/req_30.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/req_30.2025-.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo informações sobre o prazo de entrega de materiais escolares e uniformes._x000D_
 Solicito ainda informações sobre a qualidade dos materiais escolares, uma vez que a licitação desse ano ficou 25% mais barato em relação aos materiais adquiridos na gestão passada.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/req_31.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/req_31.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que estes subscrevem, no uso de suas atribuições regimentais, vêm respeitosamente, à presença de Vossa Excelência, requerer informações e providências do Prefeito de Bariri acerca da limpeza urbana no município.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/req_32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/req_32.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta desta presente sessão, o REQUERIMENTO N° 031/2025, protocolado nesta data.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/req_33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/req_33.2025.pdf</t>
   </si>
   <si>
     <t>REQUER ao Executivo Municipal informações detalhadas sobre a situação da dengue no município, tendo em vista que estamos vivendo um momento de emergência, conforme o Decreto Municipal  de Emergência n° 6209/2025.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/req_34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/req_34.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre a troca dos enfermeiros chefes dos PSFs.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/req_35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/req_35.2025.pdf</t>
   </si>
   <si>
     <t>Eu, vereadora Aline Mazo Prearo, que esta subscrevo, nos termos do regimento desta Câmara considerando o fato de que a contratação dos funcionários do Posto do Poupa Tempo Interior 3, cito na cidade de Bariri, eram contratados pela Empresa BHG Consultoria até a gestão municipal passada._x000D_
 Diante do fato exposto venho pedir informações precisas de como estão sendo feitas as contratações dos funcionários nessa gestão, visto que temos informações que essas contratações estão sendo feitas através de indicações da gestão municipal atual, haja visto que isso não acontecia_x000D_
 anteriormente._x000D_
 Solicito ainda informações sobre como é feito o processo seletivo entrevista, e as qualificações necessária para que o cargo seja ocupado.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/req_36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/req_36.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia do Processo n° 78.537/2021, Pregão Presencial 70/2021 e Contrato n° 03/2022 referente ao transporte urbano do município de Bariri, os nomes dos cooperados, nomes dos motoristas com os respectivos registros e nomes das suas monitoras e respectivos registros.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/req_37.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/req_37.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Quantos médicos que trabalham no município de Bariri e também ao mesmo tempo trabalham na Santa Casa de Misericórdia qual a forma de pagamento; recebem em holerite ou por CNPJ, se por CNPJ quais os números e salários mensais.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/req_38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/req_38.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Presidente da Câmara Municipal que seja enviado ao seguinte órgão fiscalizador:_x000D_
 Seja enviado cópia do requerimento n° 12 e sua devida resposta a POLICIA FEDERAL para apuração com relação as prestações de contas da Santa Casa_x000D_
 do SUS ESTADUAL, do SUS FEDERA, COVID, VERBAS IMPOSSITIVAS E EMENDAS PARLAMENTARES._x000D_
 Justifico que as respostas vieram para olhar o site do portal da transparência, no caso do SUS Estadual só tem 03 meses do balancete financeiro e no_x000D_
 caso do SUS Federal tem a partir do final de 2022 porém também só os balancetes financeiros e o solicitado via requerimento foi todas as notas fiscais ou pagamentos realizados com esses convênios durante os últimos 05 anos; isso se entende por prestação de contas.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/req_39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/req_39.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Presidente da Câmara Municipal que seja enviado ao seguinte órgão fiscalizador:_x000D_
 Seja enviado cópia do requerimento n° 15 e sua devida resposta a POLICIA FEDERAL para apuração com relação a compra do Gerador da Santa Casa de_x000D_
 Bariri._x000D_
 Justifico que como não somos peritos para fazer a análise técnica das especificações do bem comprado; bem como também a cotação em forma de tomada de prego no valor de R$ 198.632,18 é forma correta de compra para a Santa Casa que está sob intervenção Municipal e se as empresas da cotação são as mais baratas do mercado.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/req_40.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/req_40.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Chegou A. informação de alguns servidores que o Sr. Carlos Roberto Furcin saiu do local de trabalho no horário do expediente, se dirigiu ao um_x000D_
 escritório de advocacia e ficou lá resolvendo seus assuntos particulares e depois se dirigiu no período da tarde a Câmara Municipal também para assunto particular. Solicito as imagens da câmera de monitoramento da Prefeitura no período de 12:00 até as 17:00 do dia 18/02/2025 e se tinha autorização do chefe imediato para resolver assuntos particulares em horário de trabalho.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/req_41.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/req_41.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores infra-assinados, no uso de suas atribuições legais e regimentais, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta desta presente sessão este requerimento, protocolado nesta data. Que seja encaminhado o presente requerimento ao Excelentíssimo Senhor Prefeito Municipal de Bariri, Airton Luis Pegoraro, para que preste os devidos esclarecimentos acerca da exoneração da servidora Dayane Marci Fonseca da Silva, a qual relatou que sua demissão teria ocorrido por motivação estritamente política.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/req_42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/req_42.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Faz exatamente 30 dias que fiz 01 requerimentos ao setor de Infraestrutura: sobre uma limpeza no CRAS do Livramento aonde Iá se tem uma horta_x000D_
 comunitária para a população, até o presente momento nada informação e nada de fazer o serviço. Que seja notificado o Sr. Prefeito amparado na Lei Orgânica do nosso município e o Regimento Interno dessa Casa de Leis e se esse não tomar as providencias que sejam adotadas as medidas cabíveis conforme previsto em Lei.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/req_43.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/req_43.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações: _x000D_
 Faz exatamente 30 dias que fiz 02 requerimentos ao setor de Infraestrutura: o primeiro é referente um recape asfáltico da Rua Humaitá entre a Av._x000D_
 General Osório e Av. Claudionor Barbieri e o outro é da Av. Maria Helena Piotto Romero, Jd. Garotinho esse desde 01 dia de mandato foi enviado par o Diretor do Setor; já são 76 dias, até o presente momento nada informações e nada de fazer os serviços._x000D_
 Que seja notificado o Sr. Prefeito amparado na Lei Orgânica do nosso município e o Regimento Interno dessa Casa de Leis e se esse não tomar as_x000D_
 providencias que sejam adotadas as medidas cabíveis conforme previsto em Lei.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/req_44.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/req_44.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Solicito cópia dos contratos das Agencias de publicidade e propaganda e se foi contratação direta, tomada de prego ou pregão presencial.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/req_45.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/req_45.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Que seja explicado o qual o motivo dos servidores do Barracão estar entrando bem antes do seu horário de trabalho e o porquê esses trabalhadores não_x000D_
 estão podendo fazer horas extras, já que tem vários outros setores liberados. Sabemos que também é uma das classes mais baixas de salários. O que realmente está acontecendo Sr. Prefeito?</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/req_46.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/req_46.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem este requerimento, no uso de suas atribuições legais e regimentais, vêm respeitosamente requerer a Vossa Excelência informações detalhadas sobre a paralisação dos coletores de lixo no Município, conforme amplamente noticiado e objeto de grande preocupação por parte da população.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/req_47.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/req_47.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Daniel de Madureira e Aline Mazo Prearo, no uso de suas atribuições legais e regimentais, requer respeitosamente a Vossa Excelência informações detalhadas sobre os cargos de função gratificada atualmente ocupados na Administração Municipal.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/req_48.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/req_48.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações: Que seja convocado o Sr. Dr. Tomas Edson Paulino amparado na Lei Orgânica do nosso município e amparado nos termos do Artigo 169, inciso XV do Regimento Interno desta Casa de Leis para que o então Chefe de Gabinete do Prefeito Municipal possa vir esclarecer 03 assuntos previamente determinados: 01- Serviços de Prestações de Contas e contábeis de entidades que recebem verbas públicas do município de Bariri, 02- Agência de Propaganda e Contratação de nova Agência de Propaganda e Publicidade do Município e 03- Serviços Advocatícios e Eleitorais.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/req_49.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/req_49.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia do Ultimo edital de concurso de enfermeiro patrão, com as listas de aprovados e as portarias de nomeações até o presente momento.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/req_50.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/req_50.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia da TAC e do contrato de home office da procuradoria jurídica da Administração, bem como o edital do concurso, as portarias de nomeação de_x000D_
 cada um e as relações de processos (trabalhista, civil, criminal) a partir do ano de 2014.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/req_51.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/req_51.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Foi furtado o MODOLO do caminhão Internacional, solicito cópia do B.0 e cópia do P.A com as providencias que foram tomadas. E se já voltou a_x000D_
 trabalhar esse caminhão._x000D_
 Justificativa: Essa peça tem um valor relativamente alto e a tão pouco tempo que esse caminhão saiu da oficina. Temos que ter zelo com o dinheiro_x000D_
 público, mais já se passou 90 dias e a população não está vendo isso dessa Administração!</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/req_52.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/req_52.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Daniel de Madureira, Aline Mazo Prearo e Ricardo Prearo, no uso de suas atribuições legais e regimentais, requer respeitosamente a Vossa Senhoria informações detalhadas sobre o quadro de funcionários das Creches de nosso Município._x000D_
 Solicita-se os seguintes esclarecimentos:_x000D_
 1. Quantos funcionários tem cada Creche?_x000D_
 2. Quais as funções que cada funcionário ocupa?_x000D_
 3. Quantas salas estão em funcionamento? Quais são?_x000D_
 4. Quantas crianças tem por sala?</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/req_53.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/req_53.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Madureira, no uso de suas atribuições legais e regimentais, requer respeitosamente a Vossa Senhoria informações detalhadas sobre os gastos com combustível no município até o presente momento.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/req_54.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/req_54.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Madureira, no uso de suas atribuições legais e regimentais, requer respeitosamente a Vossa Senhoria informações detalhadas sobre os gastos com horas máquinas e os serviços executados até o presente momento</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>Os vereadores(a) que subscrevem este requerimento, no uso das suas atribuições legais e regimentais vem respeitosamente requerer a Vossa Excelência informações detalhadas sobre o pagamento do piso salarial incorporado no mês de fevereiro para alguns professores. Solicitamos:_x000D_
 1- Qual foi o motivo da retirada do valor incorporado? Sendo esse direito silo professor._x000D_
 2- Os professores pediram adiantamento salarial conforme descrito no holerite?_x000D_
 'I- Quem autorizou a retirada do valor incorporado ao reenquadramento?_x000D_
 4- Cópia do impacto financeiro do mês de fevereiro relativo ao valor pago para esses professores. _x000D_
 5- Qual foi o motivo pelo qual retirou um direito do professor, sendo esse reenquadramento para o pagamento do piso uma Lei Federal?_x000D_
 6- Sabemos que esse valor incorporado deverá ser devolvido em algumas parcelas, quantas serão estas?_x000D_
 7- Cópia do documento solicitando esse adiantamento salarial por parte dos professores.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/req_56.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/req_56.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores(a) que subscrevem, requerem nos termos regimentais que seja considerado em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, o Requerimento nº 55 do legislativo.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/req_57.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/req_57.2025-.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, o projeto de lei número 020/2025 do executivo, que trata do REFIS, e projeto de lei número 11/2025, do legislativo, que denomina arquibancada do campo Filengão.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/req_58.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/req_58.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Solicito cópia do decreto ou a regulamentação, acordo coletivo ou acordo individual para que o Diretor de Infraestrutura possa tomar conta de todos os_x000D_
 motoristas inclusive os que não são de sua pasta diretamente na linha de comando. Copia da reunido com o sindicato da categoria e as normas que foram feitas para este ato, as fichas de combustível, fichas reparos dos veículos, as transferências de todos os motoristas e veículos para um único setor da Prefeitura que vai comandar todos os gastos.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/req_59.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/req_59.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Solicito cópia de todos os orçamentos, empenhos e notas fiscais de qualquer tipo de serviços (manutenção ou reparos) feito nos caminhões, maquinas,_x000D_
 motocicletas e veículos da frota do município de Bariri.</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/req_60.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/req_60.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado o Regimento Interno desta_x000D_
 Casa de Leis, e após deliberação do Plenário, vem respeitosamente requerer de Vossa_x000D_
 Excelência a apresentação das análises da Agua do município, referentes ao período de 01_x000D_
 de janeiro de 2025 a 17 de abril de 2025, com o objetivo de fiscalizar os atos da_x000D_
 administração pública.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/req_61.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/req_61.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado no Regimento Interno desta Casa de Leis, e após deliberação do Plenário, vem perante Vossa Excelência, com o_x000D_
 objetivo de fiscalizar os atos da administração pública, reiterar a necessidade de informações detalhadas acerca do Centro de Especialidades Odontológicas(CEO)deste Município, visto que a resposta ao requerimento 28/2025 — Oficio GP° n° 112/2025 mostrou-se incompleta, carecendo dos seguintes dados:_x000D_
 1- Cópia dos atos administrativos que autorizaram a inauguração do CEO;_x000D_
 2- Cópia dos alvarás que autorizaram a inauguração do CEO,_x000D_
 incluindo, mas não se limitando a:_x000D_
 -Alvará de funcionamento;_x000D_
 -Alvará sanitário;_x000D_
 -Alvará do Corpo de Bombeiros. _x000D_
 3 -Outros documentos que entender necessários para o caso em questão.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/req_62.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/req_62.2025-.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, nos termos regimentais, requerem à Mesa que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri, solicitando informações sobre eventuais medidas em estudo ou que possam ser adotadas pela Prefeitura para organizar os serviços de sepultamento no Cemitério Municipal.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/req_63.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/req_63.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o Exmo. Sr. prefeito, através da diretoria de Saúde,_x000D_
 apresente dentro do prazo legal, informações do que segue:_x000D_
 1 — Relação dos profissionais que realizam jornada de trabalho no esquema de_x000D_
 condensação e seus respectivos espelhos ponto dos últimos 03 meses._x000D_
 2 — Justificativa para a Condensação de Horas, com embasamento do setor jurídico e_x000D_
 recursos humanos e devida autorização hierárquica._x000D_
 3 — Cópia das agenda dos profissionais que fazem tal modalidade e um comparativo dos_x000D_
 atendimentos entre aqueles que cumprem a jornada de duas horas diárias e aqueles que condensam os_x000D_
 horários em um ou mais dias.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/req_64.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/req_64.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria de Finanças, apresente copias dos cheques administrativos emitidos pela municipalidade nos anos 2021 a 2022, e relação dos beneficiados.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/req_65.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/req_65.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria responsável, disponibilize a copia física integral do PA 28704/2023, na data prevista em lei.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/req_66.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/req_66.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria responsável, informe quais as leis municipais a respeito do tema, e se existe restrição dentro do município de Bariri e em quais áreas seria permitido o trânsito desses veículos?</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/req_67.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/req_67.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Presidente juntamente com a mesa diretora, vislumbrem a possibilidade de escala previamente definida para os nobres que forem utilizar a sala, mediante solicitação encaminhada ao presidente da casa. Reservando a mesma para datas e horários que cada nobre julgar necessário.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/req_68.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/req_68.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado no Regimento Interno desta Casa de Leis, e após deliberação do Plenário, vem perante Vossa Excelência, com o_x000D_
 objetivo de fiscalizar os atos da administração pública, requerer o fornecimento dos seguintes documentos, referentes ao período de 01/01/2025 até a presente data:_x000D_
 1-Relação nominal dos servidores que efetuaram horas extraordinárias._x000D_
 2-Cópias dos atestados de frequência correspondentes, devidamente autorizados pelos diretores competentes, bem como de quaisquer_x000D_
 autorizações concedidas diretamente pelo Chefe do Executivo.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/req_69.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/req_69.2025-.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa de Leis, requer-se, após ouvido o Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito_x000D_
 Municipal para que, através do setor competente, encaminhe a este Vereador as seguintes informações referentes A emenda impositiva municipal destinada a Escola Municipal Rosa Benatti, no exercício de 2024:_x000D_
 Qual foi o valor total destinado a referida escola por meio de emenda impositiva municipal no ano de 2024?_x000D_
 Quais ações foram executadas com os recursos oriundos desta_x000D_
 emenda?_x000D_
 Qual o valor efetivamente utilizado até o momento?_x000D_
 Qual a justificativa para a não execução integral do montante previsto, conforme consta no Portal da Transparência?_x000D_
 Existe previsão para a utilização do valor restante ainda neste exercício?_x000D_
 exercício?</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/req_70.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/req_70.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o Exmo. Sr. prefeito, através das diretorias responsáveis, apresentem dentro do prazo legal, informações do que segue:_x000D_
 1 — Qual a legislação Municipal a respeito da diária dos motoristas?_x000D_
 2 — Seria possível modificar a forma de concessão para transferência bancária diretamente em conta do servidor, como ocorre na maioria das cidades?_x000D_
 3 — Sondar juridicamente a possibilidade de regularizar as diárias, visto que as mesmas possuem caráter indenizatório por deslocamento dos servidores, tornando facultativo a apresentação das notas fiscais.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/req_71.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/req_71.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através das Diretorias de Saúde e Finanças, apresente informações referentes ao pagamento do Piso da Enfermagem, se está sendo repassado ou se existe programação para efetivar o repasse.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/req_72.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/req_72.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria responsável, informações a respeito de possível reajuste salarial das categorias de Agentes Escolares e demais categorias que trabalham com limpeza e serviços braçais.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/req_73.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/req_73.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria de Desenvolvimento Econômico forneça informações a respeito do Transporte Público no município de Bariri, anexar documentos da empresa conveniada, bem como os horários e itinerário.</t>
   </si>
   <si>
     <t>3793</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/req_74.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/req_74.2025-.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria de Desenvolvimento Econômico forneça informações a respeito da Escola Profissionalizante — Senai , Sebrae e Etec, do que segue:_x000D_
 1 — Qual a estrutura predial e de pessoal de cada seguimento, exemplificando se as mesmas estão satisfatórias para a realização dos cursos._x000D_
 2- Quais os cursos estão disponíveis, seu tempo de duração, qual a taxa de procura e desistência de tais cursos, formas de divulgação e inserção no mercado de trabalho;_x000D_
 3 — Qual o planejamento para abertura de novos cursos e quais ações estão sendo realizadas para otimizar a realização dos mesmos?_x000D_
 4 — Quais as parcerias existentes junto a cada seguimento, da comunidade civil e demais órgãos públicos? E como isso impacta na profissionalização dos munícipes?</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/req_75.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/req_75.2025-.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, amparado no Regimento Interno desta Casa de Leis, e após deliberação do Plenário, vem perante Vossa Excelência, com o objetivo de fiscalizar os atos da administração pública, e considerando a necessidade de transparência da gestão pública, solicitar informações detalhadas acerca das horas extraordinárias realizadas pelos servidores da pasta da saúde do município de Bariri. _x000D_
 A fim de tomar as medidas legais cabíveis, solicita:_x000D_
 1 — Cópia dos atestados de frequência de todas as unidades de saúde do município dos anos de 2022 e 2023;_x000D_
 2 — Cópias dos ofícios de autorização de horas extraordinárias direcionados ao Setor de Recursos Humanos, os quais não constam em espelho ponto dos servidores de cada unidade do mesmo período supracitado;_x000D_
 3 — Informe do setor de finanças do valor geral gasto em cada ano com horas extras da diretoria e um comparativo com os mesmos meses do ano vigente;_x000D_
 04 — Outros documentos que entender necessários para o caso em questão.</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/req_76.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/req_76.2025-.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, requer que o Excelentíssimo Senhor Prefeito Municipal informações elencadas, considerando os parâmetros da justificativa, com relação à nomeação de cargos e exercício das funções de diretores e vice diretores escolares no Município de Bariri.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/req_77.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/req_77.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Que seja enviado a esta Casa de Leis: cópia da lista de veículos da saúde e os devidos números de patrimônios de cada veiculo e qual unidade está locado.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/req_78.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/req_78.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Que seja enviado a esta Casa de Leis: cópia da portaria de nomeação de Assessoria de Comunicação da Prefeitura Municipal de Bariri, lei de criação do cargo ou legislação que autorize a nomenclatura do cargo. Que envie também cópia do contrato de Assessoria de Comunicação do Gabinete do Prefeito Municipal.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/req_79.2025-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/req_79.2025-.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Que seja enviado a esta Casa de Leis: _x000D_
 1- cópia do contrato de licitação de n° 18/2024 da empresa ESN PRESTAÇÃO DE SERVIÇOS GUARARAPES LTDA que é referente a Limpeza Pública, _x000D_
 2- cópia do Termo Prorrogação n° 24/2025, _x000D_
 3- cópia de todas as carteiras de trabalho, _x000D_
 4- os contratos de trabalho de todos os funcionários, _x000D_
 5- todas as planilhas de serviços executados pela empresa desde 01/01/2025, _x000D_
 6- todas as planilhas de comprovação de serviços prestados pela empresa da Prefeitura Municipal desde 01/01/2025, _x000D_
 7- cópia dos empenhos de pagamentos feitos a empresa, _x000D_
 8- cópias das notas fiscais e as guias pagas de INSS de todos os funcionários da empresa desde 01/01/2025.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/req_80.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/req_80.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, o projeto de lei número 027/2025 do executivo considerados em caráter de urgência.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/req_81.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/req_81.2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Que a Vigilância Sanitária e a Vigilância Epidemiológica faça uma vistoria e laudos informando essa Casa de leis sobre o entulho e ferro velho no Barracão da Prefeitura Municipal, em plena campanha da dengue feita pelo município e aquele lixão a céu aberto aonde os servidores guardam os veículos, sem contar a grande quantidade de casas perto. Aguardamos pelos documentos e que medidas foram tomadas.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/req_82.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/req_82.2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações: Cópia dos contratos dos médicos e os empenhos de pagamentos dos mesmos. Justifico que está tendo divergências nas quantidades de horas trabalhadas e de salários.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/req_83.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/req_83.2025.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações: Cópia do contrato de inexigibilidade da empresa de Assessoria Gepam — Gestão Pública e Assessória Contábil e cópia dos empenhos de pagamentos.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/req_84.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/req_84.2025.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal as seguintes informações:_x000D_
 Cópia do diploma ou diplomas dos diretores de serviços desta Administração e se foi verificado a veracidade dos mesmos, se são servidores de outra_x000D_
 cidade; foi solicitado ou verificado se estava sofrendo processo ou processos administrativos,</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/req_85.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/req_85.2025.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, ouvido o Plenário, requer que o Excelentíssimo Senhor Prefeito Municipal preste as seguintes informações relacionadas à contratação de empresa para fornecimento de sistema apostilado de ensino:_x000D_
 1. Encaminhar valor mensal e anual da despesa com o fornecedor "Sim — Sistema de Ensino";_x000D_
 2. Encaminhar cópia do contrato;_x000D_
 3. Informar se existe possibilidade de prorrogação contratual à luz da Lei de Licitações;_x000D_
 4. Informar se existe o fornecimento de material didático, livros ou apostilas pelos Entes Federal e/ou Estadual que poderiam suprir a falta do material oriundo de contratação privada;_x000D_
 5. Informar se há estudo da Diretoria de Educação acerca da efetiva utilização do material apostilado e opinião pedagógica do corpo docente das escolas municipais sobre a qualidade do material ofertado.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/req_86.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/req_86.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, o projeto de lei número 028/2025 do executivo considerado* em caráter de urgência.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/req_87.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/req_87.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, ouvido o Plenário, requerem ao Excelentíssimo Senhor Prefeito Municipal que preste as informações abaixo requeridas, relacionadas contratação de empresas de assessoria em comunicação:_x000D_
 1. Esclarecer qual foi a forma de contratação das empresa UMALAUDA COMUNICAÇÃO e ARKUS PROPAGANDA LIDA EPP, encaminhando cópia dos respectivos contratos e termos aditivos, se houver;_x000D_
 2. Quanto à empresa UMALAUDA, encaminhar cópia integral do procedimento administrativo que resultou em sua contratação;_x000D_
 3. Esclarecer qual foi a despesa com as empresas contratadas de janeiro a junho deste ano;_x000D_
 4. Encaminhar relatório contendo, pormenorizadamente, a relação integral de serviços prestados pelas empresas UMALAUDA e ARKUS PROPAGANDA até a data da resposta, isto 6, descrever de forma minuciosa quais foram as ações de comunicação efetivamente desempenhadas pelas empresas desde 01 de janeiro;</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/req_88.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/req_88.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais, requer-se, após ouvido o Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri, solicitando as seguintes informações referentes aos motoristas vinculados à administração pública municipal:_x000D_
 I. Relação nominal de todos os motoristas atualmente lotados na Prefeitura Municipal de Bariri, especificando a qual diretoria ou setor cada um está vinculado;_x000D_
 2. Cursos e certificações que cada motorista possui (tais como transporte escolar, transporte de passageiros, transporte de cargas perigosas, entre outros);_x000D_
 3. Informação sobre capacitações, treinamentos ou cursos de atualização e aperfeiçoamento oferecidos pela administração pública municipal aos motoristas:_x000D_
 a) Qual foi a última capacitação realizada?_x000D_
 b) Qual foi a temática abordada, o período de realização e o número de participantes?_x000D_
 c) Existem ações previstas para novas capacitações ainda em 2025?</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/req_89.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/req_89.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa de Leis, requer-se, após ouvido o Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri para que, por meio do setor competente, preste as seguintes informações relativas ao serviço público de fisioterapia no município:_x000D_
 1. Quantos fisioterapeutas concursados estão atualmente exercendo a função no município de Bariri?_x000D_
 2. Quantos fisioterapeutas estão ocupando cargos administrativos, sem exercer diretamente a função de atendimento fisioterapêutico?_x000D_
 3. Qual é o número médio mensal de pessoas atendidas pelos serviços públicos de fisioterapia?_x000D_
 4. Qual é a demanda atual e fila de espera de pacientes para atendimento fisioterapêutico na rede pública municipal?_x000D_
 5. Existe prestação de serviços terceirizados na área de fisioterapia? Em caso afirmativo:_x000D_
 a) Qual empresa ou entidade é responsável?_x000D_
 b) Quantas pessoas são atendidas mensalmente por esses serviços?</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/req_90.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/req_90.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, requeremos, após ouvido o Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri para que, por meio dos setores competentes, envie as seguintes informações:_x000D_
 1. Relação de todas as solicitações de compras de medicamentos realizadas pela Diretoria de Saúde e encaminhadas A. Diretoria Financeira no período de janeiro a junho de 2025;_x000D_
 2. Caso algumas ou todas as compras não tenham sido efetivadas, que sejam apresentados os motivos e justificativas formais, indicando se houve recusa, pendência técnica, falta de recurso empenhado ou outro fator impeditivo;_x000D_
 3. Relação de pedidos de reformas, manutenções ou reparos estruturais encaminhados pelas unidades escolares ao setor de Educação e repassados A. Diretoria Financeira no mesmo período (janeiro a junho de 2025);_x000D_
 4. Caso as reformas ou manutenções não tenham sido executadas, que se indiquem os motivos e justificativas formais da não realização.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
     <t>Requer caráter de urgência especial para fins de deliberação na presente sessão, o projeto de lei número 32/2025 do prefeito.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/req_92.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/req_92.2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio do presente, solicitar a Vossa Excelência que encaminhe ao Excelentíssimo Senhor Prefeito Municipal Airton Pegoraro o presente requerimento legislativo, para que por meio da Diretoria competente, preste esclarecimentos relativos ao funcionamento e à gestão do Cemitério Municipal, com especial atenção à cobrança de taxas, A prestação de serviços por terceiros e A observância da legislação vigente.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/req_93.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/req_93.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos regimentais vigentes, REQUEIRO, após ouvido o Plenário, que se oficie ao Excelentíssimo Senhor Prefeito Municipal de Bariri para que, com a devida urgência, preste esclarecimentos formais e detalhados a esta Casa Legislativa acerca da destinação do recurso proveniente da emenda parlamentar federal no valor de R$ 100.000,00 (cem mil reais), destinada à Associação Esporte Clube Arrudão, por intermédio do Deputado Federal Vicentinho, no exercício de 2022.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3902/req_94.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3902/req_94.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que preste informações detalhadas sobre a aplicação e cumprimento da lei 5365/2025, de minha autoria.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/req_95.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/req_95.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que preste informações detalhadas acerca da área do aeroporto de nossa cidade:</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/req_96.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/req_96.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, após ouvido o Plenário, requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Bariri, solicitando:_x000D_
 Requer-se que o Poder Executivo, por meio do setor competente, informe:_x000D_
 1) Quantos caminhões de lixo estão atualmente trabalhando pela empresa contratada para o serviço de transporte e coleta de lixo?_x000D_
 2) Quantos funcionários estão efetivamente atuando nesse serviço?_x000D_
 3) A coleta de lixo está sendo realizada diariamente em todo o município?_x000D_
 4) Está sendo adotado o procedimento de recolher o lixo e deixá-lo em pontos estratégicos para posterior coleta com outro veiculo?</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/req_97.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/req_97.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para inclusão e deliberação na pauta da ordem do dia da presente sessão, o projetos de leis números 38 e 40/2025 do prefeito sejam considerados em caráter de urgência.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/req_98.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/req_98.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações acerca do desabastecimento recorrente de medicamentos essenciais à vida na rede pública de saúde do Município de Bariri e solicita providências.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/req_99.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/req_99.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que, através do órgão de trânsito competente, preste diversas seguintes informações a esta Casa de Leis.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/req_100.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/req_100.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que, por meio da diretoria competente, informações a esta Casa de Leis sobre a instalação de sistemas de videomonitoramento no barracão da Prefeitura.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/req_101.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/req_101.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer_x000D_
 o envio de expediente ao Excelentíssimo Prefeito Municipal, para que, através dos setores competentes, preste informações a esta Casa de Leis sobre  a realização de leilão de veículos, máquinas e/ou sucatas que se encontravam no barracão da Prefeitura ou em outras dependências municipais.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/req_102.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/req_102.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que, através dos setores competentes, preste informações a esta Casa de Leis sobre  a frota de veículos e maquinários do município.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/req_103.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/req_103.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que preste informações a esta Casa de Leis sobre as recentes declarações e anúncios por parte do Chefe do Poder Executivo sobre a intenção de propor a alteração do regime jurídico dos servidores públicos municipais, do regime celetista para o regime estatutário.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/req_104.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/req_104.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que, através dos setores competentes, preste informações e esclarecimentos a esta Casa de Leis sobre as crescentes e recorrentes reclamações da população baririense sobre a falta de medicamentos na farmácia municipal e a demora excessiva na realização de exames específicos.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/req_105.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/req_105.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, para que preste informações e esclarecimentos a esta Casa de Leis  sobre como e onde os recursos destinados à comunicação institucional e propaganda estão sendo investidos.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/req_106.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/req_106.2025.pdf</t>
   </si>
   <si>
     <t>Requer- se que o Poder Executivo Municipal, por meio de seu órgão competente, informe a essa Casa Legislativa:_x000D_
 1- O valor das Emendas Impositivas do ano 2023 destinado a compra, instalação e manutenção de ares condicionados para as unidades escolares;_x000D_
 2- O valor realmente usado para a compra;_x000D_
 3- Porque não foi feita a instalação e a troca de padrão (fiação), se o valor das Emendas Impositivas foram destinadas para que fosse feito o serviço completo?_x000D_
 4- Uma vez feita a licitação para a compra dos ares, porque não foi feita a licitação para a instalação e manutenção dos mesmos?_x000D_
 5- O que foi feito com o restante dos valores que não foram utilizados?_x000D_
 6- Tem previsão para que o serviço seja efetuado por completo?</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/req_107.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/req_107.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre ações concretas de saúde mental e a insuficiência de psiquiatras no Município de Bariri, em alusão ao Setembro Amarelo.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/req_108.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/req_108.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito, através da Diretoria de Finanças informe relação de cheques nominais emitidos pelo poder executivo nos períodos de: de 2021 e 2022 em nome de servidores públicos municipais, com as devidas cópias e justificativas.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/req_109.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/req_109.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o Exmo. Sr. prefeito, através das diretorias responsáveis, apresentem dentro do prazo legal, informações do que segue:_x000D_
 1- Se existe algum outro Processo Administrativo Físico que foi extraviado no período de 2021 a 2024, de responsabilidade da diretoria de saúde da época e demais diretorias que não tenha voltado para o setor de protocolo. Em resposta positiva listar o número, cópia do registro inicial e extratos dos processos constando a última movimentação e a diretoria responsável._x000D_
 2- Requeiro ainda que sejam oficiadas as pessoas responsáveis à época para prestarem esclarecimentos do paradeiro do processo 28.704 e demais processos físicos extraviados, se houver._x000D_
 3 - Requeiro por fim, que a procuradoria jurídica seja acionada a fim de definir trâmites para investigação e elucidação dos fatos supracitados.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
     <t>Ricardo Prearo, Aline Mazo Prearo, Daniel Oliveira Rodrigues, Francisco Leandro Gonzalez, Laudenir Leonel de Souza, Myrella Soares da Silva, Paulo Fernando Crepaldi, Roni Paulo Romão, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/req_110.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/req_110.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação o projeto de lei número 032/2025 da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/req_111.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/req_111.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, REQUER nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, através dos órgãos competentes da municipalidade, as seguintes informações nos termos abaixo:_x000D_
 1. Existe no âmbito da Administração Pública do Município o serviço de vistoria, podas e erradicação de árvores em logradouros do Município?</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/req_112.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/req_112.2025.pdf</t>
   </si>
   <si>
     <t>os termos do Regimento Interno desta Casa Legislativa, bem como com fundamento no artigo 5°, inciso XXXIII, e artigo 31 da Constituição Federal, os vereadores que este subscrevem vêm, respeitosamente, apresentar o presente:_x000D_
 Requeremos à Mesa Diretora, nos termos legais, a convocação do Diretor Municipal de Saúde, Sr. José Antônio Felício Rufato, para que compareça à sessão ordinária da Câmara Municipal de Bariri, a ser realizada no dia 20 de outubro de 2025, com o objetivo de prestar esclarecimentos sobre questões graves relacionadas à área da saúde pública do município, tais como:_x000D_
 * Falta de medicamentos nas unidades de saúde;_x000D_
 * Carência de médicos especialistas;_x000D_
 * Demandas e reclamações da população sobre o atendimento prestado;_x000D_
 * E outros assuntos pertinentes à pasta da Saúde.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/req_113.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/req_113.2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do art. 165 с/с 169, do Regimento Interno da Câmara Municipal de Bariri, ouvido o plenário, que o Excelentíssimo Senhor Prefeito, no prazo legal de 10 (dez) dias, conforme inciso XXIX, art. 62, da Lei Orgânica do Município de Bariri, apresente as informações a seguir requeridas:_x000D_
 a. Cópia integral do processo administrativo que trata sobre da Inexigibilidade nº 2/2025, contendo todos os seus documentos desde a abertura até a presente data;_x000D_
 b. Cópia integral do processo administrativo que trata sobre da Concorrência nº 1/2025, contendo todos os seus documentos desde a abertura até a presente data;_x000D_
 c. Que informe se realizou reuniões, prévias a contratação, com representantes (diretores, sócios ou representantes comerciais) da empresa GEPAM - GESTÃO PÚBLICA, AUDITORIA CONTÁBIL, ASSESSORIA E CONSULTORIA EM ADMINISTRAÇÃO MUNICIPAL S/S LTDA –EPP, ou se tem ciência da realização por parte de seus Diretores.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, os Requerimentos números 112 e 113/2025, subscrito por cinco vereadores.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/req_115.2025-retira_pll.26.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/req_115.2025-retira_pll.26.2025.pdf</t>
   </si>
   <si>
     <t>Solicito a retirada do projeto de lei de n° 26/2025, de minha autoria, para melhores estudos.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/req_116.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/req_116.2025.pdf</t>
   </si>
   <si>
     <t>Requer que sejam prestadas informações sobre o contrato de prestação de serviços firmado com a empresa ESN Prestação de Serviços Guararapes Ltda.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/req_117.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/req_117.2025.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre os programas e ações atualmente desenvolvidos pelo Município destinados à proteção de pessoas com câncer, portadores de doenças graves e/ou sob tratamento paliativo.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/req_118.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/req_118.2025.pdf</t>
   </si>
   <si>
     <t>No uso de minhas atribuições legais e regimentais, solicito que Vossa Excelência envie ao Sr. Prefeito Municipal o presente requerimento, que requer_x000D_
 esclarecimentos a respeito do projeto de lei nº 46/2025, que tramita nesta Casa Legislativa e dispõe sobre a criação de empregos públicos efetivos do quadro de pessoal do SAEMBA.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/req_119.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/req_119.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, o Requerimento número 118/2025, de iniciativa do vereador Daniel Oliveira Rodrigues, subscrito por outros vereadores.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/req_120.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/req_120.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, REQUER oficiar com cópia deste ao prefeito, para informar se houve a utilização integral do recurso de R$ 100.000,00, objeto de emenda impositiva do deputado federal Vicentinho. Informar ainda, em caso negativo, o saldo remanescente e sua atual destinação.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/req_121.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/req_121.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem, respeitosamente, após ouvido o Plenário, requerer que seja oficiado o Excelentíssimo Senhor Prefeito Municipal de Bariri, solicitando informações sobre as mudanças de critérios para utilização do espaço FUSS.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/req_122.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/req_122.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o douto plenário, informações do poder executivo, por meio dos seus Órgãos de orçamento e finanças e de assessoramento jurídico, informando:_x000D_
 1) Há estudos visando a devolução amigável da cobrança indevida da taxa de proteção a desastres instituídas pela lei complementar nº 123/07?_x000D_
 2) Havendo os estudos, em quantas parcelas e em quantos anos o poder executivo pretende devolver os valores do tributo cobrado ao arrepio da constituição?_x000D_
 3) Caso a decisão seja pela não devolução amigável, há estudos com relação ao impacto dos custos das judicializações que virão, inclusive das sucumbências que о município suportará nas inevitáveis condenações?</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/req_123.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/req_123.2025.pdf</t>
   </si>
   <si>
     <t>REQUEIRO, nos termos do art. 165 c/c 169, do Regimento Interno da Câmara Municipal de Bariri, ouvido o plenário, que o Excelentíssimo Senhor Prefeito, no prazo legal de 10 (dez) dias, conforme inciso XXIX, art. 62, da Lei Orgânica do Município de Bariri, apresente as informações sobre a remoção, pela Diretoria de Infraestrutura, de diversos equipamentos viários (lombadas, Faixa Elevada para Travessia de Pedestre, entre outros) das vias públicas baririense.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/req_124.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/req_124.2025.pdf</t>
   </si>
   <si>
     <t>As Comissões de Justiça e Redação e Finanças e Orçamento da Câmara Municipal de Bariri, no uso das atribuições legais e regimentais, solicitam que Vossa Excelência envie ao Sr. Prefeito Municipal o presente requerimento, que requer esclarecimentos a respeito do projeto de lei n° 39/2025, que tramita nesta Casa Legislativa e que "Dispõe sobre a isenção de Imposto Predial Territorial Urbano (IPTU) à pessoa com câncer, portadores de doenças gravas, pacientes em estado terminal ou sob cuidados paliativos no âmbito do Município de Bariri, e dá outras providências."</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/req_125.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/req_125.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Art. 81 da Resolução nº 05/2019, os vereadores infra-assinados requerem a instauração de uma Comissão Especial de Inquérito (CEI) com a finalidade de investigar e apurar denúncias graves de assédio moral, transferências por natureza pessoal, coação, perseguição de natureza pessoal, institucional, pressões ilegais, alteração de horário de trabalho de alguns servidores sem uma comunicação prévia ou um período para adequação já que nunca se cumpriu a carga horaria completa e abuso de autoridade contra servidores públicos municipais celetistas, atribuídas ao Excelentíssimo Senhor Prefeito e a Diretores da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/req_126.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/req_126.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, o Projeto de Lei número 57/2025, do prefeito, considerado em caráter de urgência, incluindo-se na pauta da ordem do dia da presente sessão.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/req_127.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/req_127.2025.pdf</t>
   </si>
   <si>
     <t>Eu, Paulo Fernando Crepaldi, vereador pelo Partido Socialista Brasileiro (PSB), venho à presença de Vossa Excelência a fim de informar e requerer a retirada de minha assinatura do requerimento de Comissão Especial de Inquérito (CEI) apresentado na sessão ordinária do dia 03/11/2025.</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4094/req_129.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4094/req_129.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador Daniel de Madureira, no uso de suas atribuições legais e regimentais, vem respeitosamente, após ouvido o Plenário, requerer ao Chefe do Poder Executivo Municipal, Sr. Airton Pegoraro, que informe a esta Casa de Leis os motivos que levaram à suspensão dos atendimentos de urgência e emergência odontológica realizados no Centro de Especialidades Odontológicas (CEO) no período das 17h às 19h, bem como se há previsão para o retorno desse importante serviço à população.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/req_130.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/req_130.2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Daniel de Madureira e Aline Prearo, no uso de suas atribuições legais, vêm respeitosamente, após ouvido o Plenário, requerer ao Senhor Prefeito Municipal, Airton Pegoraro, que preste as seguintes informações e esclarecimentos a respeito da suspensão do atendimento às crianças de 4 a 6 anos realizado pela Creche Madre Leônia:_x000D_
 1. Quais os motivos que levaram à suspensão do atendimento a essas crianças?_x000D_
 2. Há previsão para a retomada das atividades e, em caso afirmativo, qual o prazo estimado?_x000D_
 3. O Poder Executivo tem adotado alguma medida emergencial para garantir que as famílias não fiquem desamparadas durante esse período?_x000D_
 4. Há possibilidade de parceria ou convênio com outras instituições, como a LAVE (Lar Amor e Vida) para dar continuidade ao atendimento das crianças de 4 a 6 anos, evitando prejuízos às famílias que dependem desse serviço?</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/req_131.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/req_131.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições regimentais, requer que, após ouvido o Plenário, seja oficiado ao Poder Executivo Municipal, por meio da Diretoria Municipal de Saúde, solicitando informações detalhadas acerca da existência de fila de cadastro, ordem organizacional e prazos máximos para a realização de exames diagnósticos oncológicos destinados à detecção precoce de câncer, bem como a existência de publicação periódica dos dados no Portal da Transparência, com preservação total da identidade dos pacientes.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/req_132.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/req_132.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer_x000D_
 o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando a complementação das informações prestadas através do Ofício GP N° 392/2025, em resposta ao Requerimento n° 95/2025.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/req_133.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/req_133.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador subscritor, no uso de suas atribuições legais e regimentais, em especial a função fiscalizadora, vem perante Vossa Excelência, requerer o envio de expediente ao Excelentíssimo Prefeito Municipal, solicitando a complementação das informações prestadas através do Ofício GP N° 437/2025, em resposta ao Requerimento n° 105/2025.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/req_134.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/req_134.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na ordem do dia da presente sessão, o Projeto de Lei número 60/2025, do prefeito, já considerado em caráter de urgência.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/req_135.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/req_135.2025.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, regimentalmente requer a RETIRADA DE TRAMITAÇÃO LEGISLATIVA do projeto de lei nº 39/2025, de sua autoria, para melhores estudos, apesar de ter sido aprovado por unanimidade na sessão ordinária anterior.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/req_136.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/req_136.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores abaixo assinados, no uso de suas atribuições legais e regimentais, vêm requerer, após aprovação em Plenário, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal para que apresente, com a máxima brevidade, informações oficiais e detalhadas a respeito da implantação do modelo de Escola em Tempo Integral na Escola Municipal Joseane Bianco, tendo em vista as condições estruturais apresentadas pela unidade escolar.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/req_137.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/req_137.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, a Indicação número 109/2025 e Requerimento nº 136/2025.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/req_138.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/req_138.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro, na forma regimental, que seja oficiado ao Poder Executivo Municipal para que determine ao setor competente o envio de informações referente ao fornecimento de uniformes aos servidores públicos.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/req_139.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/req_139.2025.pdf</t>
   </si>
   <si>
     <t>Nos termos do Regimento Interno desta Casa Legislativa, a vereadora que subscreve, no uso de suas atribuições legais, vem respeitosamente, após ouvido o Plenário, requerer a Diretoria de Agricultura e Meio Ambiente, que preste as seguintes informações e esclarecimentos a respeito da frota de caminhões coletores da empresa Urban Serviços e Transportes LTDA.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/req_140.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/req_140.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Chefe do Poder Executivo forneça, no prazo legal, relatório completo e detalhado sobre a frota de ambulâncias e o atendimento de urgência e emergência no Município,</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/req_141.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/req_141.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Chefe do Poder Executivo apresente, no prazo legal, relatório completo e detalhado, acompanhado de documentos comprobatórios, contendo informações sobre a execução da merenda escolar:_x000D_
 _x000D_
 I — Cardápio e supervisão nutricional;_x000D_
 II — Contratos e fornecedores;_x000D_
 III — Distribuição e armazenamento;_x000D_
 IV — Execução real da merenda;_x000D_
 V — Recursos e gestão do PNAE.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/req_142.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/req_142.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro que o Chefe do Poder Executivo Municipal encaminhe, no prazo legal, relatório completo e atualizado, estritamente anonimizado, contendo:_x000D_
 | — Situação das filas por especialidade para atendimento de idosos (60+);_x000D_
 II — Políticas de saúde voltadas à pessoa idosa;_x000D_
 III — Políticas e programas de assistência social para idoso.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4125/req_144.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4125/req_144.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, os Projetos de Leis números 62/2025, do prefeito, e 043/2025 da Mesa da Câmara, já considerados em caráter de urgência.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/req_145.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/req_145.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, no uso de suas atribuições legais e regimentais, vem respeitosamente requerer ao Chefe do Poder Executivo que preste informações oficiais acerca dos Termos de Colaboração firmados entre a Prefeitura Municipal e as entidades do Terceiro Setor.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/req_146.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/req_146.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na presente sessão, o Requerimento nº 145/2025, de solicitação de informação ao senhor prefeito municipal.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/req_147.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/req_147.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na ORDEMM DO DIA da presente sessão, os Projeto de Lei número 63/2025, do prefeito, já considerados em caráter de urgência.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/req_148.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/req_148.2025.pdf</t>
   </si>
   <si>
     <t>Requeiro ao Chefe do Poder Executivo que encaminhe a esta Câmara Municipal as seguintes informações:_x000D_
 1. Quais ações, atividades, campanhas educativas ou atendimentos específicos foram ou serão realizados pela Administração Municipal, através da Diretoria de Saúde, em alusão ao Dezembro Vermelho e ao Dezembro Laranja neste ano?_x000D_
 2. Há previsão de parcerias com escolas, entidades, profissionais especializados ou outros órgãos para o fortalecimento dessas campanhas?_x000D_
 3. Houve ou haverá ampliação de oferta de exames, testes rápidos, avaliações dermatológicas ou orientações preventivas à população durante o mês de dezembro?_x000D_
 4. Existe material informativo (cartazes, panfletos, mídias digitais) preparado pelo Município para a divulgação dessas ações?</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/req_149.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/req_149.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, usando das atribuições conferidas pelo Regimento Interno desta Casa de Leis, requer que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal de Bariri, Airton Pegoraro, para que encaminhe a esta Casa, formalmente e com a devida documentação, informações completas referentes ao processo de transição da execução do Serviço de Convivência e Fortalecimento de Vínculos (SCFV), atualmente desenvolvido pela entidade LAV — Lar, Amor e Vida, para execução direta pelo Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4153/req_150.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4153/req_150.2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, no uso de suas atribuições legais e regimentais, requer seja oficiado ao Chefe do Poder Executivo Municipal e à Diretoria competente para que prestem esclarecimentos urgentes e adotem imediatas providências quanto ao estado de abandono das áreas públicas destinadas ao esporte, lazer e convivência social no município de Bariri.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/req_151.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/req_151.2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para deliberação na ORDEM DO DIA da presente sessão, os Projetos de Leis números 55, 64 e 65/2025, do prefeito, já considerados em caráter de urgência, haja vista ser a ultima sessão ordinária do corrente exercício.</t>
   </si>
   <si>
+    <t>4377</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4377/req_152.2025.pdf</t>
+  </si>
+  <si>
+    <t>Requeiro à Mesa, ouvido o Plenário e na forma regimental, que seja oficiado ao Excelentíssimo Senhor Prefeito Municipal e à Superintendência do SAEMBA, solicitando informações detalhadas acerca do Projeto de Lei nº 61/2025.</t>
+  </si>
+  <si>
     <t>4091</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/veto_01_pll_01-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/veto_01_pll_01-2025.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI No 01/2025 — AUTÓGRAFO Nº 05/2025 - AUTOR: MESA DA CÂMARA</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/veto_02_pll_28-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/veto_02_pll_28-2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI N° 28/2025 – AUTÓGRAFO N° 53/2025 - AUTOR: VEREADOR PAULO FERNANDO CREPALDI</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_03_pll_29-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_03_pll_29-2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 29/2025 - AUTÓGRAFO N° 54/2025 - AUTOR: VEREADOR PAULO FERNANDO CREPALDI</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/veto_04_pll_37-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/veto_04_pll_37-2025.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL AO PROJETO DE LEI Nº 37/2025 – AUTÓGRAFO Nº 71/2025 - AUTOR: RONI PAULO ROMÃO - PL</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/veto_05_pll_33-2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/veto_05_pll_33-2025.pdf</t>
   </si>
   <si>
     <t>VETO PARCIAL AO PROJETO DE LEI Nº 33/2025 - AUTÓGRAFO Nº 67/2025 - AUTOR: VEREADORA ALINE MAZO PREARO - REPUBLICANOS</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/parecer_01.2025-ref._ple01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/parecer_01.2025-ref._ple01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 01/2025 - OBJETO: Projeto de Lei n° 01/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/parecer_02.2025-ref._ple.03.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/parecer_02.2025-ref._ple.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 02/2025 - OBJETO: Projeto de Lei nº 03/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/parecer_03.2025-ref._ple.04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/parecer_03.2025-ref._ple.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 03/2025 - OBJETO: Projeto de Lei nº 04/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/parecer_04.2025-ref._ple.05.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/parecer_04.2025-ref._ple.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 04/2025 - OBJETO: Projeto de Lei nº 05/2025 do Poder Executivo.</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer_05.2025-ref._ple.07.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer_05.2025-ref._ple.07.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 05 /2025 - OBJETO: Projeto de Lei n° 07/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/parecer_06.2025-ref._ple.15.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/parecer_06.2025-ref._ple.15.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 06 /2025 - OBJETO: Projeto de Lei n° 015/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer_07.2025-ref._ple.16.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer_07.2025-ref._ple.16.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 07 /2025 - OBJETO: Projeto de Lei n° 016/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer_08.2025-ref._pll.01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer_08.2025-ref._pll.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 08 /2025 - OBJETO: Projeto de Lei n°01/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/parecer_09.2025-ref._pll.02.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/parecer_09.2025-ref._pll.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 09 /2025 - OBJETO: Projeto de Lei n° 02/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4008</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/parecer_10.2025-ref._pll.03.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/parecer_10.2025-ref._pll.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 10 /2025 - OBJETO: Projeto de Lei n° 03/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/parecer_11.2025-ref._pr.01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/parecer_11.2025-ref._pr.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 11 /2025 - OBJETO: Projeto de Resolução n° 01/2025, de autoria da Mesa a Câmara</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/parecer_12.2025-ref._pr.02.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/parecer_12.2025-ref._pr.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 12 /2025 - OBJETO: Projeto de Resolução n° 02/2025, de autoria da Mesa a Câmara</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/parecer_13.2025-ref._ple.09.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/parecer_13.2025-ref._ple.09.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 13/2025 - OBJETO: Projeto de lei n° 09/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/parecer_14.2025-ref._pll.04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/parecer_14.2025-ref._pll.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 14/2025 - OВJETО: Projeto de lei n° 04/2025, de autoria do Vereador Daniel de Oliveira Rodrigues.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/parecer_15.2025-ref._ple.06.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/parecer_15.2025-ref._ple.06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 15/2025 - OBJETO: Projeto de lei n° 06/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
+    <t>4302</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4302/parecer_16.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 16/2025 - OBJETO: Veto integral ao projeto de lei nº 01/2025 (autógrafo nº 05/2025), de autoria da Mesa da Câmara</t>
+  </si>
+  <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/parecer_17.2025-ref._ple.10.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/parecer_17.2025-ref._ple.10.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 17/2025 - OBJETO: Projeto de lei nº 10/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/parecer_18.2025-ref._ple.08.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/parecer_18.2025-ref._ple.08.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 18/2025 - OBJETO: Projeto de lei nº 08/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/parecer_19.2025-ref._ple.11.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/parecer_19.2025-ref._ple.11.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 19/2025 - OBJETO: Projeto de lei n° 11/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/parecer_20.2025-ref._ple.14.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/parecer_20.2025-ref._ple.14.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 20/2025 - OBJETO: Projeto de lei n° 14/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/parecer_21.2025-ref._ple.13.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/parecer_21.2025-ref._ple.13.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 21/2025 - OBJETO: Projeto de lei n° 13/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/parecer_22.2025-ref._ple.18.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/parecer_22.2025-ref._ple.18.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 22/2025 - OBJETO: Projeto de lei n° 18/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/parecer_23.2025-ref._pll08.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/parecer_23.2025-ref._pll08.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 23/2025 - OBJETO: Projeto de lei n° 08/2025, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/parecer_24.2025-ref._ple.19.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/parecer_24.2025-ref._ple.19.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 24/2025 - OBJETO: Projeto de lei n° 19/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/parecer_25.2025-ref._pll.10.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/parecer_25.2025-ref._pll.10.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 25/2025 - OBJETO: Projeto de lei n° 10/2025, de autoria da Vereadora Aline Mazo Prearo.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/parecer_26.2025-ref._pll.11.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/parecer_26.2025-ref._pll.11.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 26/2025 - OBJETO: Projeto de lei n° 11/2025, de autoria do Vereador Laudenir Leonel de Souza.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/parecer_27.2025-ref._ple.20.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/parecer_27.2025-ref._ple.20.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 27/2025 - OBJETO: Projeto de lei nº 20/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/parecer_28.2025-ref._ple.21.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/parecer_28.2025-ref._ple.21.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 28/2025 - OBJETO: Projeto de lei n° 21/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/parecer_29.2025-ref._plce.01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/parecer_29.2025-ref._plce.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 29/2025 - OBJETO: Projeto de lei complementar n° 01/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/parecer_30.2025-ref._pdl.01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/parecer_30.2025-ref._pdl.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 30/2025 - OBJETO: Projeto de decreto legislativo n° 01/2025, de autoria do Vereador Laudenir Leonel de Sousa (PL) .</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_31.2025-ref._pll.14.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_31.2025-ref._pll.14.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 31/2025 - OBJETO: Projeto de lei n° 14/2025, de autoria do Vereador Francisco Leandro Gonzalez (Avante).</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/parecer_32.2025-ref._pll.17.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/parecer_32.2025-ref._pll.17.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 32/2025 - OBJETO: Projeto de lei n° 17/2025, de autoria do Vereador Gilson de Souza Carvalho (PSB).</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/parecer_33.2025-ref._pll.16.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/parecer_33.2025-ref._pll.16.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 33/2025 - OBJETO: Projeto de lei n° 16/2025, de autoria do Vereador Gilson de Souza Carvalho (PSB).</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/parecer_34.2025-ref._pll.18.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/parecer_34.2025-ref._pll.18.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 34/2025 - OBJETO: Projeto de lei n° 18/2025, de autoria do Vereador Gilson de Souza Carvalho (PSB).</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/parecer_36.2025-ref._ple.25.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/parecer_36.2025-ref._ple.25.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 36/2025 - OBJETO: Projeto de lei n° 25/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/parecer_37.2025-ref.ple.26.2025-substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/parecer_37.2025-ref.ple.26.2025-substitutivo.pdf</t>
   </si>
   <si>
     <t>PARECER N° 37/2025 - ОВJЕТО: Projeto de lei nº 26/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/parecer_38.2025-ref._ple.27.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/parecer_38.2025-ref._ple.27.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 38/2025 - OBJETO: Projeto de lei n° 27/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/parecer_39.2025-ref._ple.28.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/parecer_39.2025-ref._ple.28.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 39/2025 - OBJETO: Projeto de lei n° 28/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/parecer_40.2025-ref._pll.20.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/parecer_40.2025-ref._pll.20.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 40/2025 - OBJETO: Projeto de lei n° 20/2025, de autoria do Vereador Roni Paulo Romão (PL).</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/parecer_41.2025-ref._pdl.02.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/parecer_41.2025-ref._pdl.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 41/2025 - OBJETO: Projeto de decreto legislativo n° 02/2025, de autoria do Vereador Daniel Oliveira Rodrigues (PL).</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_42.2025-ref._ple.29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_42.2025-ref._ple.29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 42/2025 - OBJETO: Projeto de lei nº 29/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/parecer_43.2025-ref._ple.29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/parecer_43.2025-ref._ple.29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 43/2025 - ОВЈЕТО: Projeto de lei n° 29/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/parecer_44.2025-ref._ple.32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/parecer_44.2025-ref._ple.32.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 44/2025 - OBJETO: Projeto de lei nº 32/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/parecer_45.2025-ref._ple.33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/parecer_45.2025-ref._ple.33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 45/2025 - OBJETO: Projeto de lei nº 33/025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/parecer_46.2025-ref._ple.35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/parecer_46.2025-ref._ple.35.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 46/2025 - OBJETO: Projeto de lei n° 35/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/parecer_47.2025-ref._ple.35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/parecer_47.2025-ref._ple.35.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 47/2025 - OBJЕТО: Projeto de lei nº 35/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/parecer_48.2025-ref._ple.36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/parecer_48.2025-ref._ple.36.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 48/2025 - ОВЈЕТО: Projeto de lei nº 36/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
+    <t>4303</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4303/parecer_49.2025-ref._pr.05.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER N° 49/2025 - ОВJЕТО: Projeto de resolução n° 05/2025, de autoria do Vereador Laudenir Leonel de Souza.</t>
+  </si>
+  <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/parecer_50.2025-ref._ple.38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/parecer_50.2025-ref._ple.38.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 50/2025 - OBJETO: Projeto de lei nº 38/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/parecer_52.2025-ref._ple.40.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/parecer_52.2025-ref._ple.40.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 52/2025 - ОВJЕТО: Projeto de lei nº 40/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/parecer_53.2025-ref._pll.21.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/parecer_53.2025-ref._pll.21.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 53/2025 - ОВЈЕТО: Projeto de lei n° 21/2025, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/parecer_54.2025-ref._pll.22.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/parecer_54.2025-ref._pll.22.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 54/2025 - ОВJETО: Projeto de lei nº 22/2025, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4071/parecer_55.2025-ref._pll.24.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4071/parecer_55.2025-ref._pll.24.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 55/2025 - OBJETO: Projeto de lei n° 24/2025, de autoria do Vereador Rubens Pereira dos Santos.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/parecer_56.2025-ref._pll.06.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/parecer_56.2025-ref._pll.06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 56/2025 - OBJETO: Projeto de lei n° 06/2025, de autoria do Vereador Ricardo Prearo.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
     <t>PARECER N° 57/2025 - OBJETO: Projeto de lei nº 37/2025, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/parecer_58.2025-ref._pll.23.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/parecer_58.2025-ref._pll.23.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 58/2025 - OBJETO: Projeto de lei n° 23/2025, de autoria do Vereador Roni Paulo Romão.</t>
   </si>
   <si>
+    <t>4304</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4304/parecer_59.2025-ref._ple.30.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 59/2025 - OBJETO: Projeto de lei nº 30/2025, de autoria do Chefe do Poder Executivo Municipal.</t>
+  </si>
+  <si>
+    <t>4305</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4305/parecer_60.2025-ref._ple.31.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 60/2025 - OBJETO: Projeto de lei nº 31/2025, de autoria do Chefe do Poder Executivo.</t>
+  </si>
+  <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/parecer_61.2025-ref._ple.34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/parecer_61.2025-ref._ple.34.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 61/2025 - OBJETО: Projeto de lei n° 34/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/parecer_62.2025-ref._pr.04.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/parecer_62.2025-ref._pr.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 62/2025 - ОВЈЕТО: Projeto de resolução n° 04/2025, de autoria dos Vereadores Ricardo Prearo, Roni Romão, Daniel de Oliveira Rodrigues, Laudenir Leonel de Souza e da Vereadora Aline Mazo Prearo.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/parecer_63.2025-ref._pelom.01.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/parecer_63.2025-ref._pelom.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 63/2025 - OВJЕТО: Projeto de emenda à Lei Orgânica do Município n° 1/2025, de autoria dos Vereadores Ricardo Prearo, Roni Romão, Daniel de Oliveira Rodrigues, Laudenir Leonel de Souza e da Vereadora Aline Mazo Prearo.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/parecer_64.2025-ref._ple.41.2025-substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/parecer_64.2025-ref._ple.41.2025-substitutivo.pdf</t>
   </si>
   <si>
     <t>PARECER N° 64/2025 - OBJETO: Projeto de Lei n° 41/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4035</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/parecer_65.2025-ref._ple.39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/parecer_65.2025-ref._ple.39.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 65/2025 - ОВЈЕТО: Projeto de lei n° 39/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/parecer_66.2025-ref._pll.32.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/parecer_66.2025-ref._pll.32.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 66/2025 - ОВJЕТО: Projeto de lei nº 32/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/parecer_67.2025-ref._pdl.03.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/parecer_67.2025-ref._pdl.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 67/2025 - ОВЈЕТО: Projeto de decreto legislativo nº 03/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/parecer_68.2025-ref._pll.28.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/parecer_68.2025-ref._pll.28.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 68/2025 - OBJETO: Projeto de lei n° 28/2025, de autoria do Vereador Paulo Fernando Crepaldi.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/parecer_69.2025-ref._pll.29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/parecer_69.2025-ref._pll.29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 69/2025 - OBJЕТО: Projeto de lei nº 29/2025, de autoria do Vereador Paulo Fernando Crepaldi.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer_70.2025-ref._pll.30.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer_70.2025-ref._pll.30.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 70/2025 - ОВЈЕТО: Projeto de lei n° 30/2025, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer_71.2025-ref._pll.31.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer_71.2025-ref._pll.31.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 71/2025 - ОВЈЕТО: Projeto de lei n° 31/2025, de autoria do Vereador Laudenir Leonel de Souza.</t>
   </si>
   <si>
     <t>4042</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/parecer_72.2025-ref._ple.44.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/parecer_72.2025-ref._ple.44.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 72/2025 - OBJETO: Projeto de lei nº 44/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4043</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/parecer_73.2025-ref._ple.42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/parecer_73.2025-ref._ple.42.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 73/2025 - OBJETO: Projeto de lei n° 42/2025, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/parecer_75.2025-ref._ple.43.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/parecer_75.2025-ref._ple.43.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 75/2025 - OBJETO: Projeto de Lei n° 43/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/parecer_76.2025-ref._ple.47.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/parecer_76.2025-ref._ple.47.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 76/2025 - ОВЈЕТО: Projeto de Lei n° 47/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/parecer_77.2025-ref._ple.49.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/parecer_77.2025-ref._ple.49.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 77/2025 - ОВЈЕТО: Projeto de Lei n° 49/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/parecer_78.2025-ref._ple.45.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/parecer_78.2025-ref._ple.45.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 78/2025 - OBJETO: Projeto de Lei nº 45/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/parecer_79.2025-ref._pll.34.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/parecer_79.2025-ref._pll.34.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 79/2025 - OBJETO: Projeto de Lei nº 34/2025, de autoria da Vereadora Aline Mazo Prearo.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/parecer_80.2025-ref._pll.36.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/parecer_80.2025-ref._pll.36.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 80/2025 - OBJETO: Projeto de Lei n° 36/2025, de autoria do Vereador Roni Paulo Romão.</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer_81.2025-ref._pll.37.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer_81.2025-ref._pll.37.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 81/2025 - OBJETO: Projeto de Lei n° 37/2025, de autoria do Vereador Roni Paulo Romão.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/parecer_82.2025-ref._pll.33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/parecer_82.2025-ref._pll.33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 82/2025 - OBJETO: Projeto de Lei n° 33/2025, de autoria da Vereadora Aline Mazo Prearo.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/parecer_83.2025-ref._pll.35.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/parecer_83.2025-ref._pll.35.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 83/2025 - ОВЈЕТО: Projeto de Lei n° 35/2025, de autoria do Vereador Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/parecer_84.2025-ref._ple.50.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/parecer_84.2025-ref._ple.50.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 84 /2025 - OBJETO: Projeto de Lei n° 50/2025, de autoria do Prefeito</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/parecer_85.2025-ref._pll.38.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/parecer_85.2025-ref._pll.38.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 85/2025 - OBJETO: Projeto de Lei nº 38/2025, de autoria do Vereador Ricardo Prearo.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/parecer_88.2025-ref._ple.48.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/parecer_88.2025-ref._ple.48.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 88/2025 - OBJETO: Projeto de Lei nº 48/2025, de autoria do Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/parecer_89.2025-ref._ple.51.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/parecer_89.2025-ref._ple.51.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 89/2025 - OBJETO: Projeto de Lei n° 51/2025, de autoria do Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/parecer_90.2025-ref._ple.52.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/parecer_90.2025-ref._ple.52.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 90/2025 - OBJETO: Projeto de Lei nº 52/2025, de autoria do Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer_91.2025-ref._ple.53.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer_91.2025-ref._ple.53.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 91/2025 - OBJETO: Projeto de Lei n° 53/2025, de autoria do Sr. Prefeito Municipal</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer_92.2025-ref._ple.46.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer_92.2025-ref._ple.46.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 92/2025 - OBJETO: Projeto de Lei n° 46/2025, de autoria do Sr. Prefeito Municipal.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer_93.2025-ref._pll.39.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer_93.2025-ref._pll.39.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 93/2025 - OBJETO: Projeto de Lei nº 39/2025, de autoria do vereador Paulo Fernando Crepaldi.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer_94.2025-ref._ple.57.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer_94.2025-ref._ple.57.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 94/2025 - OBJETO: Projeto de Lei nº 57/2025, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
+    <t>4306</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4306/parecer_95.2025-ref._ple.59.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 95/2025 - OBJETO: Projeto de Lei nº 59/2025, de autoria do Senhor Prefeito Municipal.</t>
+  </si>
+  <si>
+    <t>4307</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4307/parecer_96.2025-ref._ple.60.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 96/2025 - OBJETO: Projeto de Lei nº 60/2025, de autoria do Senhor Prefeito Municipal.</t>
+  </si>
+  <si>
+    <t>4308</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4308/parecer_97.2025-ref._ple.54.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 97/2025 - OBJETO: Projeto de Lei nº 54/2025, de autoria do Senhor Prefeito Municipal.</t>
+  </si>
+  <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer_98.2025-ref._pll.41.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer_98.2025-ref._pll.41.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 98/2025 - ОВJETО: Projeto de Lei n° 41/2025, de autoria do vereador Dr. Paulo Fernando Crepaldi.</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer_99.2025-ref._ple.58.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer_99.2025-ref._ple.58.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 99/2025 - OBJETO: Projeto de Lei n° 58/2025, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer_100.2025-ref._veto.pll.28.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer_100.2025-ref._veto.pll.28.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 100/2025 - OBJETO: Veto parcial do Prefeito Municipal ao projeto de lei nº 28/2025 - autógrafo nº 53/2025.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/parecer_101.2025-ref._veto.pll.29.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/parecer_101.2025-ref._veto.pll.29.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 101/2025 - OBJETO: Veto parcial do Prefeito Municipal ao projeto de lei nº 29/2025 - autógrafo nº 54/2025.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/parecer_102.2025-ref._ple.62.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/parecer_102.2025-ref._ple.62.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 102/2025 - OBJETO: Projeto de Lei n° 62/2025, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/parecer_103.2025-ref._pll.43.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/parecer_103.2025-ref._pll.43.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 103/2025 - OBJETO: Projeto de Lei n° 43/2025, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/parecer_104.2025-ref._ple.63.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/parecer_104.2025-ref._ple.63.2025.pdf</t>
   </si>
   <si>
     <t>PARECER N° 104/2025 - ОВJЕТО: Projeto de Lei n° 63/2025, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
+    <t>4309</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4309/parecer_105.2025-ref._veto.pll.37.2025.pdf</t>
+  </si>
+  <si>
+    <t>PARECER Nº 105/2025 - OBJETO: Veto integral do Prefeito Municipal ao projeto de lei nº 37/2025 — autógrafo nº 71/2025.</t>
+  </si>
+  <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/parecer_106.2025-ref._pll.42.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/parecer_106.2025-ref._pll.42.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 106/2025 - OBJETO: Projeto de Lei nº 42/2025, de autoria do vereador Rubens Pereira dos Santos.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/parecer_107.2025-ref._ple.64.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/parecer_107.2025-ref._ple.64.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 107/2025 - OBJETO: Projeto de Lei nº 64/2025, de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/parecer_109.2025-ref._pll.44.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/parecer_109.2025-ref._pll.44.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 109/2025 - OBJETO: Projeto de Lei nº 44/2025, de autoria do Vereador Daniel Oliveira Rodrigues.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer_110.2025-ref._pll.45.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer_110.2025-ref._pll.45.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 110/2025 - OBJETO: Projeto de Lei nº 45/2025, de autoria do Vereador Paulo Fernando Crepaldi.</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4169/parecer_111.2025-ref._ple.55.2025-loa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4169/parecer_111.2025-ref._ple.55.2025-loa.pdf</t>
   </si>
   <si>
     <t>RELATÓRIO E PARECER nº 111/2025 DAS COMISSÕES PERMANENTES - (LOA — 2026)</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/parecer_112.2025-ref._ple.65.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/parecer_112.2025-ref._ple.65.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 112/2025 - OBJETO: Projeto de Lei nº 65/2025, de autoria do Prefeito Municipal</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/parecer_113.2025-ref._veto.pll.33.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/parecer_113.2025-ref._veto.pll.33.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 113/2025 - OBJETO: Veto parcial do Prefeito Municipal ao projeto de lei nº 33/2025 — autógrafo nº 67/2025.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/parecer_114.2025-ref._pll.25.2025.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/parecer_114.2025-ref._pll.25.2025.pdf</t>
   </si>
   <si>
     <t>PARECER Nº 114/2025 - OBJETO: Projeto de Lei nº 025/2025, de autoria vereador Francisco Leandro Gonzalez - Avante</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda_01.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda_01.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 1°, § 1° do projeto de resolução n° 02/2025, de autoria da Mesa da Câmara</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
     <t>Em Im</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/emenda_imp._01.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se emendas para a EMEF Prof.º Julieta Rago Foloni para aquisição de aparelhos de televisão e quadro branco.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina a repasse para a Creche Madre Leonia para custeio do recursos humanos</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/emenda_imp._02.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para custeio - Associação Cultural Quilombo de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina a repasse para a Creche Madre Leonia para custeio</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/emenda_imp._03.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se a obras de reforma para conservação predial - Centro de Prom. Soc. da Paroquia N.S das Dores de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/emenda_imp._04.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a Associação Fios de Afeto para manutenção dos serviços voltados ao artesanato e gastronomia.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se a aquisição de carteiras para o refeitório e equipamentos permanentes necessários</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/emenda_imp._05.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se emendas para a EMEF Profª. Angela Maria Prearo Fortunato para manutenção predial.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se a manutenção predial da creche Marina Budin</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/emenda_imp._06.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Associação Esporte Clube Arrudão.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para a aquisição de armários para a Creche Carmen Sola Modolin Aquilane</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/emenda_imp._07.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para a construção do Centro de Especializado da Casa do Autista - APAE Associação de Pais e Amigos dos Excepcionais de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para a aquisição de brinquedos pedagógicos para a Creche Carmen Sola Modolin Aquilane</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_imp._08.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Creche Marina Budin para manutenção predial.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/emenda_imp._09.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para o museu Mário Fava para manutenção dos serviços voltados a cultura e turismo.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de aparelhos de ar condicionado para instalação na escola</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/emenda_imp._10.2025_-_laudenir_leonel.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para manutenção predial - Irmandade da Santa Casa de Misericórdia de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para aquisição de areia para o parque infantil</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/emenda_imp._11.2025_-_daniel_oliveira_rodrigues.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para a aquisição de portões de ferro</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/emenda_imp._12.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a EMEF Prof. Julieta Rago Foloni para custeio.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/emenda_imp._13.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Creche Carmen Sola Modolin Aquilante para compra de armários e brinquedos.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para readequação da rede elétrica e manutenção predial</t>
   </si>
   <si>
     <t>4186</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/emenda_imp._14.2025_-_daniel_oliveira_rodrigues.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para pintura e manutenção predial da escola e fomentar a feira anual</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/emenda_imp._15.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a AFAPABI - Associação Francisco de Assis Protetora dos Animais de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição de ar condicionado para instalação na escola.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/emenda_imp._16.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a EMEI 4 Prof.º Yone Belluzzo Foloni para aquisição de portões de ferro.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se a manutenção predial da creche prof. Angela maria prearo fortunato</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/emenda_imp._17.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Creche Marina Budin para compra de equipamentos e carteiras do refeitório.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se ao custeio da escola municipal</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4190/emenda_imp._18.2025_-_daniel_oliveira_rodrigues.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4190/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se a aquisição de televisores e quadro branco para a escola municipal</t>
   </si>
   <si>
     <t>4191</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/emenda_imp._19.2025_-_daniel_oliveira_rodrigues.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Amigos do Livra, para serviços voltados ao esporte e lazer.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para aquisição de computadores para a diretoria dos serviços de administração</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/emenda_imp._20.2025_-_roni_paulo_romao.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se emenda para Vigilância Epidemiológica de Bariri para a aquisição de um veículo tipo van, exclusivamente para saúde animal (Unidade Móvel de Saúde Animal).</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para a Associação Cultural Quilombo de Bariri</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/emenda_imp._21.2025_-_aline_mazo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/emenda_imp._22.2025_-_aline_mazo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/emenda_imp._23.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Associação Esporte Clube Arrudão para compra de materiais e manutenção predial.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/emenda_imp._24.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a EMEI VI Prof.º Mirna Aparecida Marino Fischer para troca de areia do parque infantil.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para o Museu Mario Fava para manutenção dos serviços voltados a cultura e turismo</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/emenda_imp._25.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se emendas para a EMEF Prof.º Rosa Benatti para compra de aparelhos de ar condicionado.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4198/emenda_imp._26.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a EMEI 1 Prof.º Laura de Almeida Kronka para compra de aparelhos de ar condicionado.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4198/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/emenda_imp._27.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para a construção do Centro de Especializado da Casa do Autista - APAE Associação de País e Amigos dos Excepcionais de Bariri.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse a entidade "Academia Baririense de Letras e Artes"</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/emenda_imp._28.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a Creche Carmen Sola Modolin Aquilante para aquisição de brinquedos pedagógicos.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para a entidade para manutenção dos serviços voltados ao artesanato e gastronomia</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/emenda_imp._29.2025_-_aline_mazo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/emenda_imp._30.2025_-_aline_mazo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para manutenção predial - Irmandade da Santa Casa de Misericórdia de Bariri, no valor de R$ 65.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para aquisição de instrumentos musicais para a Banda Marcial</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/emenda_imp._31.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para a construção do Centro de Especializado da Casa do Autista - APAE Associação de Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 85.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para compra de materiais de consumo e aquisição de uniformes padronizados, materiais de apoio como tecidos, botões, etc</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/emenda_imp._32.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para compra de materiais, reforma, consumo e aquisição de uniformes padronizados, reformas de clarins, materiais de apoio como tecidos, botões, etc., no valor de R$ 24.180,87.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse a entidade Educart</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/emenda_imp._33.2025_-_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>Repasse para equipamentos de salvamento - Corpo de Bombeiros de Bariri, no valor de R$ 24.180,87.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/emenda_imp._34.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Composição da folha de pagamento - Centro de Prom. Soc. da Paroquia N.S das Dores de Bariri, no valor de R$ 24.180,87.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para a aquisição de uma nova viatura</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/emenda_imp._35.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Recursos Humanos - Creche Madre Leonia, no valor de R$ 24.180,87.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>Repasse para Associação Educarte de Bariri, no valor de R$ 24.180,87.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se para a aquisição de materiais de consumo</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/emenda_imp._37.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 50.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para a Associação Esporte Clube Arrudão</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_imp._38.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a Associação Lar, Amor e Vida, no valor de R$ 24.180,87.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4211/emenda_imp._39.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a Associação Cultural Quilombo de Bariri, no valor de R$ 40.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4211/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/emenda_imp._40.2025_-_ricardo_prearo.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse destinado para reforma e conservação predial - Irmandade da Santa Casa de Misericórdia de Bariri, no valor de R$ 50.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/emenda_imp._41.2025_-_francisco_leandro_gonzalez.pdf</t>
-[...2 lines deleted...]
-    <t>O recurso será destinado para o custeio das atividades da Associação Esporte Clube Arrudão em nosso município, no valor de R$ 25.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para a entidade destinado aos serviços voltados ao esporte e lazer</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/emenda_imp._42.2025_-_francisco_leandro_gonzalez.pdf</t>
-[...2 lines deleted...]
-    <t>O recurso será destinado para o custeio dos serviços socioassistenciais e socioeducativos para crianças e adolescentes e prioritariamente as famílias de vulnerabilidade e risco do município, no valor de R$ 60.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/emenda_imp._43.2025_-_francisco_leandro_gonzalez.pdf</t>
-[...2 lines deleted...]
-    <t>O recurso objetiva auxiliar na manutenção da Santa Casa de Bariri, no valor de R$ 161.695,09.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse a entidade Amigos do livra para serviços voltados ao esporte e lazer e para reforma do centro esportivo Filengão</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/emenda_imp._44.2025_-_francisco_leandro_gonzalez.pdf</t>
-[...2 lines deleted...]
-    <t>O recurso será destinado para o custeio dos serviços da entidade - Lar Vicentino, no valor de R$ 61.695,09.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse ao Centro de Promoção Social.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4217/emenda_imp._45.2025_-_francisco_leandro_gonzalez.pdf</t>
-[...2 lines deleted...]
-    <t>O recurso será destinado para o custeio dos serviços da entidade - Associação de Assis Protetora dos Animais de Bariri- AFAPAB, no valor de R$ 61.695,09.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4217/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse ao Centro de Promoção Social para custeio dos serviços socioassistenciais e socioeducativos.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4218/emenda_imp._46.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para custeio - Creche Madre Leonia, no valor de R$ 25.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4218/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse ao Centro de Promoção Social para reforma e conservação predial</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/emenda_imp._47.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para EMEF Prof.º Joseane Bianco para fomentar a feira anual, pintura e manutenção predial, no valor de R$ 25.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse ao Centro de Promoção Social, composição da folha de pagamento</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/emenda_imp._48.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para custeio - Corpo de Bombeiros de Bariri, no valor de R$ 25.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse a entidade LAV - Lar Amor e Vida, para desenvolvimento de programas sociais</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/emenda_imp._49.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para EMEF Prefeito Modesto Masson para readequação da rede elétrica e manutenção predial, no valor de R$ 35.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/emenda_imp._50.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para compra de materiais, reforma, consumo e aquisição de uniformes padronizados, reformas de clarins, materiais de apoio como tecidos, botões, etc. - Banda Marcial Alexandre Giuliano Gallo, no valor de R$ 15.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se ao custeio da entidade</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/emenda_imp._51.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para custeio - Associação dos Amigos do Museu Mario Fava de Bariri, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se à Vigilância epidemiológica para aquisição de um veículo tipo VAN, exclusivamente para saude animal (Unidade Móvel de Saúde Animal)</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/emenda_imp._52.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para custeio - Lar Vicentino, no valor de R$ 25.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse para custeio da Associação “Focinho Carente”</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/emenda_imp._53.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para fundo emergencial para medicamentos - Diretoria de Saúde — Atenção Básica, no valor de R$ 130.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/emenda_imp._54.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para compra de computadores - Diretoria de Administração Pública, no valor de R$ 40.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/emenda_imp._55.2025_-_priscila_domingos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para a construção do Centro de Especializado da Casa do Autista - APAE Associação de Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 30.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/emenda_imp._56.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para custeio - APAE Associação de Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 28.361,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/emenda_imp._57.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para custeio - Irmandade da Santa Casa de Misericórdia de Bariri, no valor de R$ 100.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/emenda_imp._58.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para custeio - Lar Vicentino, no valor de R$ 28.363,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4231</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/emenda_imp._59.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para custeio - AFAPABI - Associação Francisco de Assis Protetora dos Animais de Bariri, no valor de R$ 28.361,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/emenda_imp._60.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a Associação Fios de Afeto para manutenção dos serviços voltados ao artesanato e gastronomia, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/emenda_imp._61.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para reforma do Centro Esportivo Filengão - Amigos do Livra, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se a construção do centro especializado da casa do autista</t>
   </si>
   <si>
     <t>4240</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emenda_imp._62.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para custeio - Grupo Escoteiro Bariry, no valor de R$ 25.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emenda_imp._63.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Amigos do Livra, para serviços voltados ao esporte e lazer, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emenda_imp._64.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para compra de nova viatura - Corpo de Bombeiros de Bariri, no valor de R$ 80.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emenda_imp._65.2025_-rubens_pereira_dos_santos.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para a Associação Lar, Amor e Vida, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Destina-se ao custeio da APAE</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emenda_imp._66.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para compra de viatura - Corpo de Bombeiros de Bariri, no valor de R$ 20.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emenda_imp._66.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para a construção do Centro de Especializado da Casa do Autista - APAE Associação de Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 80.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emenda_imp._68.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para o Centro de Promoção Social - Centro de Prom. Soc. da Paroquia N.S das Dores de Bariri, no valor de R$ 30.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse destinado para reforma e conservação predial</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emenda_imp._69.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para o museu Mário Fava para manutenção dos serviços voltados a cultura e turismo, no valor de R$ 15.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse destinado para o custeio da Irmandade.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emenda_imp._70.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Recursos Humanos - Creche Madre Leonia, no valor de R$ 60.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emenda_imp._71.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a Academia Baririense de Letras e Artes - ABLA visando proporcionar a cultura, no valor de R$ 10.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emenda_imp._72.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Associação Esporte Clube Arrudão, no valor de R$ 25.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emenda_imp._73.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Destina-se para manutenção predial - Irmandade da Santa Casa de Misericórdia de Bariri, no valor de R$ 50.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emendas_para_exercicio_2026.pdf</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emenda_imp._74.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 55.085,27.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse destinado para reforma e conservação predial.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emenda_imp._75.2025_-_paulo_fernando_crepaldi.pdf</t>
-[...2 lines deleted...]
-    <t>Repasse para Amigos do Livra, para serviços voltados ao esporte e lazer, no valor de R$ 25.000,00.</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emendas_para_exercicio_2026.pdf</t>
+  </si>
+  <si>
+    <t>Repasse destinado para aquisição de medicamentos</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -7267,67 +7279,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/indicacao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/indicacao_10.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3640/indicacao_11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3643/indicacao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_20.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_21.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_22.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_23.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_25.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_26.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_28.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_30.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_31.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_37.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/indicacao_39.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/indicacao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/indicacao_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/indicacao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_50.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_53.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_54.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_55.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_56.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_57.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_58.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_59.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_60.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_61.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_62.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_63.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_64.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_69.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_70.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_71.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_72.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_73.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_74.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_75.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_76.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_77.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_78.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_79.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_80.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_86.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_87.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_88.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_89.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_94.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_95.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_96.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_98.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_99.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_102.2025_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_103.2025_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_107.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_111.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_112.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/indicacao_114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/mocao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/mocao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/mocao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/mocao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/mocao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/mocao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/mocao_10.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/mocao_11.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_12.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/mocao_13.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/mocao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/mocao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/mocao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/mocao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/mocao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/mocao_20.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/mocao_21.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_22.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_23.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/mocao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/mocao_25.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/mocao_26.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/mocao_27.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/mocao_28.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/mocao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/mocao_31.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/mocao_32.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_33.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_34.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/mocao_35.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3834/mocao_36.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/mocao_37.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_38.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/mocao_39.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/mocao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/mocao_41.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/mocao_43.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_44.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/mocao_45.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/mocao_46.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/mocao_47.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/mocao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/mocao_49.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/mocao_50.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/mocao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_52.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/mocao_53.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/mocao_54.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/mocao_55.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_56.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_57.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/mocao_58.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_59.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_60.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/mocao_61.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/mocao_62.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/mocao_63.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/mocao_64.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/mocao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/mocao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/mocao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/mocao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/mocao_69.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/mocao_70.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/mocao_71.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/mocao_72.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/mocao_73.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4085/mocao_74.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/mocao_75.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/mocao_76.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_77.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_79.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/mocao_80.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/mocao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4109/mocao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/mocao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/mocao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_86.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/mocao_87.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/mocao_88.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_89.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/mocao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/mocao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/mocao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/mocao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/mocao_94.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/pdl_01.2025-cidadao_baririense_roberto_a._lucena.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/pdl_02.2025-cidada_baririense_dinora_musegante.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/pdl_03.2025-premio_zumbi.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/p.e.l.o.m_01-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/ple_01.2025-massa_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/ple_02.2025-altera_lei_4565.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/ple_03.2025-altera_lei_4565.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3590/ple_04.2025-revisao_anual.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3591/ple_05.2025-altera_lei_3801.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/ple_06.2025-nova_redacao_lei_2818.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/ple_07.2025-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/ple_08.2025-.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/ple_09.2025-.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/ple_10.2025-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/ple_11.2025-.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/ple_12.2025-.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/ple_13.2025-.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/ple_14.2025-.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/ple_15.2025-.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/ple_16.2025-.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/ple_17.2025-.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/ple_20-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/ple_22.2025-credtido_especial.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/ple_30-2025-ldo_2026_anexos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/ple_31-2025-ppa_anexos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/ple_32-2025-.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/ple_37-2025-ppps.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/ple_38-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/ple_50.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/ple_55-2025-loa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4112/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/pll_01.2025-.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/pll_02.2025-.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pll_03.2025-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pll_04.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pll_05.2025-.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/pll_06-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/pll_07-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/pll_08-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/pll_09-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/pll_15-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/pll_23-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/pll_24-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/pll_25-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/pll_26-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/pll_27-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/pll_28-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/pll_29-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/pll_30-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/pll_31.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/pll_32.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pll_33.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pll_34.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/pll_35.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/pll_36.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/pll_37.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/pll_38.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/pll_39.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/pll_40.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/pll_41.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/pll_42.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/pll_43.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/pll_44.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/pll_45.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/pll_46.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pr_01_2025-.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pr_02_2025-.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/pr_03_2025-.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/pr_04_2025-.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/pr_05_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/req_01.2025-.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/req_02.2025-.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/req_03.2025-.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3611/req_04.2025-.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/req_05.2025-.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3613/req_06.2025-.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3614/req_07.2025-.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3615/req_08.2025-.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/req_09.2025-.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/req_10.2025-.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/req_11.2025-.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/req_12.2025-.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/req_13.2025-.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/req_14.2025-.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/req_15.2025-.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/req_16.2025-.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/req_17.2025-.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/req_18.2025-.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/req_19.2025-.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/req_20.2025-.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/req_21.2025-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/req_22.2025-.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/req_23.2025-.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/req_25.2025-.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/req_26.2025-.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/req_27.2025-.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/req_28.2025-.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/req_29.2025-.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/req_30.2025-.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/req_31.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/req_32.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/req_33.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/req_34.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/req_35.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/req_36.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/req_37.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/req_38.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/req_39.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/req_40.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/req_41.2025-.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/req_42.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/req_43.2025-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/req_44.2025-.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/req_45.2025-.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/req_46.2025-.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/req_47.2025-.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/req_48.2025-.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/req_49.2025-.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/req_50.2025-.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/req_51.2025-.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/req_52.2025-.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/req_53.2025-.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/req_54.2025-.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/req_56.2025-.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/req_57.2025-.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/req_58.2025-.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/req_59.2025-.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/req_60.2025-.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/req_61.2025-.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/req_62.2025-.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/req_63.2025-.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/req_64.2025-.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/req_65.2025-.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/req_66.2025-.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/req_67.2025-.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/req_68.2025-.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/req_69.2025-.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/req_70.2025-.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/req_71.2025-.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/req_72.2025-.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/req_73.2025-.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/req_74.2025-.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/req_75.2025-.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/req_76.2025-.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/req_77.2025-.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/req_78.2025-.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/req_79.2025-.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/req_80.2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/req_81.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/req_82.2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/req_83.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/req_84.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/req_85.2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/req_86.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/req_87.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/req_88.2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/req_89.2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/req_90.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/req_92.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/req_93.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3902/req_94.2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/req_95.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/req_96.2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/req_97.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/req_98.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/req_99.2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/req_100.2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/req_101.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/req_102.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/req_103.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/req_104.2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/req_105.2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/req_106.2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/req_107.2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/req_108.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/req_109.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/req_110.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/req_111.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/req_112.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/req_113.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/req_115.2025-retira_pll.26.2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/req_116.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/req_117.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/req_118.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/req_119.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/req_120.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/req_121.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/req_122.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/req_123.2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/req_124.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/req_125.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/req_126.2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/req_127.2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4094/req_129.2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/req_130.2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/req_131.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/req_132.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/req_133.2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/req_134.2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/req_135.2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/req_136.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/req_137.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/req_138.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/req_139.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/req_140.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/req_141.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/req_142.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4125/req_144.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/req_145.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/req_146.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/req_147.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/req_148.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/req_149.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4153/req_150.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/req_151.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/veto_01_pll_01-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/veto_02_pll_28-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_03_pll_29-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/veto_04_pll_37-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/veto_05_pll_33-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/parecer_01.2025-ref._ple01.2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/parecer_02.2025-ref._ple.03.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/parecer_03.2025-ref._ple.04.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/parecer_04.2025-ref._ple.05.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer_05.2025-ref._ple.07.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/parecer_06.2025-ref._ple.15.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer_07.2025-ref._ple.16.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer_08.2025-ref._pll.01.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/parecer_09.2025-ref._pll.02.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/parecer_10.2025-ref._pll.03.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/parecer_11.2025-ref._pr.01.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/parecer_12.2025-ref._pr.02.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/parecer_13.2025-ref._ple.09.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/parecer_14.2025-ref._pll.04.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/parecer_15.2025-ref._ple.06.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/parecer_17.2025-ref._ple.10.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/parecer_18.2025-ref._ple.08.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/parecer_19.2025-ref._ple.11.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/parecer_20.2025-ref._ple.14.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/parecer_21.2025-ref._ple.13.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/parecer_22.2025-ref._ple.18.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/parecer_23.2025-ref._pll08.2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/parecer_24.2025-ref._ple.19.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/parecer_25.2025-ref._pll.10.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/parecer_26.2025-ref._pll.11.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/parecer_27.2025-ref._ple.20.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/parecer_28.2025-ref._ple.21.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/parecer_29.2025-ref._plce.01.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/parecer_30.2025-ref._pdl.01.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_31.2025-ref._pll.14.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/parecer_32.2025-ref._pll.17.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/parecer_33.2025-ref._pll.16.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/parecer_34.2025-ref._pll.18.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/parecer_36.2025-ref._ple.25.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/parecer_37.2025-ref.ple.26.2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/parecer_38.2025-ref._ple.27.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/parecer_39.2025-ref._ple.28.2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/parecer_40.2025-ref._pll.20.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/parecer_41.2025-ref._pdl.02.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_42.2025-ref._ple.29.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/parecer_43.2025-ref._ple.29.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/parecer_44.2025-ref._ple.32.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/parecer_45.2025-ref._ple.33.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/parecer_46.2025-ref._ple.35.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/parecer_47.2025-ref._ple.35.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/parecer_48.2025-ref._ple.36.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/parecer_50.2025-ref._ple.38.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/parecer_52.2025-ref._ple.40.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/parecer_53.2025-ref._pll.21.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/parecer_54.2025-ref._pll.22.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4071/parecer_55.2025-ref._pll.24.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/parecer_56.2025-ref._pll.06.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/parecer_58.2025-ref._pll.23.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/parecer_61.2025-ref._ple.34.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/parecer_62.2025-ref._pr.04.2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/parecer_63.2025-ref._pelom.01.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/parecer_64.2025-ref._ple.41.2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/parecer_65.2025-ref._ple.39.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/parecer_66.2025-ref._pll.32.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/parecer_67.2025-ref._pdl.03.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/parecer_68.2025-ref._pll.28.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/parecer_69.2025-ref._pll.29.2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer_70.2025-ref._pll.30.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer_71.2025-ref._pll.31.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/parecer_72.2025-ref._ple.44.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/parecer_73.2025-ref._ple.42.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/parecer_75.2025-ref._ple.43.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/parecer_76.2025-ref._ple.47.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/parecer_77.2025-ref._ple.49.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/parecer_78.2025-ref._ple.45.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/parecer_79.2025-ref._pll.34.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/parecer_80.2025-ref._pll.36.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer_81.2025-ref._pll.37.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/parecer_82.2025-ref._pll.33.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/parecer_83.2025-ref._pll.35.2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/parecer_84.2025-ref._ple.50.2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/parecer_85.2025-ref._pll.38.2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/parecer_88.2025-ref._ple.48.2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/parecer_89.2025-ref._ple.51.2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/parecer_90.2025-ref._ple.52.2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer_91.2025-ref._ple.53.2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer_92.2025-ref._ple.46.2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer_93.2025-ref._pll.39.2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer_94.2025-ref._ple.57.2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer_98.2025-ref._pll.41.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer_99.2025-ref._ple.58.2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer_100.2025-ref._veto.pll.28.2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/parecer_101.2025-ref._veto.pll.29.2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/parecer_102.2025-ref._ple.62.2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/parecer_103.2025-ref._pll.43.2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/parecer_104.2025-ref._ple.63.2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/parecer_106.2025-ref._pll.42.2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/parecer_107.2025-ref._ple.64.2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/parecer_109.2025-ref._pll.44.2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer_110.2025-ref._pll.45.2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4169/parecer_111.2025-ref._ple.55.2025-loa.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/parecer_112.2025-ref._ple.65.2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/parecer_113.2025-ref._veto.pll.33.2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/parecer_114.2025-ref._pll.25.2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/emenda_imp._01.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/emenda_imp._02.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/emenda_imp._03.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/emenda_imp._04.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/emenda_imp._05.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/emenda_imp._06.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/emenda_imp._07.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/emenda_imp._08.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/emenda_imp._09.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/emenda_imp._10.2025_-_laudenir_leonel.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/emenda_imp._11.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/emenda_imp._12.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/emenda_imp._13.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/emenda_imp._14.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/emenda_imp._15.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/emenda_imp._16.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/emenda_imp._17.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4190/emenda_imp._18.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/emenda_imp._19.2025_-_daniel_oliveira_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/emenda_imp._20.2025_-_roni_paulo_romao.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/emenda_imp._21.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/emenda_imp._22.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/emenda_imp._23.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/emenda_imp._24.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/emenda_imp._25.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4198/emenda_imp._26.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/emenda_imp._27.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/emenda_imp._28.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/emenda_imp._29.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/emenda_imp._30.2025_-_aline_mazo_prearo.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/emenda_imp._31.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/emenda_imp._32.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/emenda_imp._33.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/emenda_imp._34.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/emenda_imp._35.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/emenda_imp._37.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/emenda_imp._38.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4211/emenda_imp._39.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/emenda_imp._40.2025_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/emenda_imp._41.2025_-_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/emenda_imp._42.2025_-_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/emenda_imp._43.2025_-_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/emenda_imp._44.2025_-_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4217/emenda_imp._45.2025_-_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4218/emenda_imp._46.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/emenda_imp._47.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/emenda_imp._48.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/emenda_imp._49.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/emenda_imp._50.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/emenda_imp._51.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/emenda_imp._52.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/emenda_imp._53.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/emenda_imp._54.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/emenda_imp._55.2025_-_priscila_domingos.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/emenda_imp._56.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/emenda_imp._57.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/emenda_imp._58.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/emenda_imp._59.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/emenda_imp._60.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/emenda_imp._61.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emenda_imp._62.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emenda_imp._63.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emenda_imp._64.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emenda_imp._65.2025_-rubens_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emenda_imp._66.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emenda_imp._66.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emenda_imp._68.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emenda_imp._69.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emenda_imp._70.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emenda_imp._71.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emenda_imp._72.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emenda_imp._73.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emenda_imp._74.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emenda_imp._75.2025_-_paulo_fernando_crepaldi.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3624/indicacao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3625/indicacao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3626/indicacao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3627/indicacao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3628/indicacao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3629/indicacao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3630/indicacao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3631/indicacao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3638/indicacao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3639/indicacao_10.2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3640/indicacao_11.2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3643/indicacao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3644/indicacao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3645/indicacao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3687/indicacao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3688/indicacao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3689/indicacao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3690/indicacao_20.2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3691/indicacao_21.2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3692/indicacao_22.2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3693/indicacao_23.2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3694/indicacao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3695/indicacao_25.2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_26.2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_28.2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3699/indicacao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3700/indicacao_30.2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3701/indicacao_31.2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3702/indicacao_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3703/indicacao_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3704/indicacao_34.2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3705/indicacao_35.2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3706/indicacao_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3707/indicacao_37.2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3708/indicacao_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3709/indicacao_39.2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3710/indicacao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3711/indicacao_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3712/indicacao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3713/indicacao_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3714/indicacao_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3715/indicacao_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3716/indicacao_46.2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3717/indicacao_47.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3718/indicacao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3719/indicacao_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3720/indicacao_50.2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3721/indicacao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3722/indicacao_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3723/indicacao_53.2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3724/indicacao_54.2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3725/indicacao_55.2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_56.2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_57.2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3728/indicacao_58.2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3729/indicacao_59.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3730/indicacao_60.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3800/indicacao_61.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3801/indicacao_62.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3802/indicacao_63.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3803/indicacao_64.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3804/indicacao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3820/indicacao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3849/indicacao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_69.2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3949/indicacao_70.2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_71.2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3851/indicacao_72.2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3852/indicacao_73.2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3858/indicacao_74.2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3859/indicacao_75.2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3872/indicacao_76.2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3873/indicacao_77.2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3874/indicacao_78.2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3875/indicacao_79.2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_80.2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3877/indicacao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3880/indicacao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3881/indicacao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_86.2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_87.2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3909/indicacao_88.2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3910/indicacao_89.2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3922/indicacao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3923/indicacao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3924/indicacao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3925/indicacao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_94.2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_95.2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_96.2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_98.2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3952/indicacao_99.2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3968/indicacao_100.2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3969/indicacao_101.2025.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3970/indicacao_102.2025_1.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3971/indicacao_103.2025_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3991/indicacao_104.2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3992/indicacao_105.2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_106.2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4081/indicacao_107.2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4082/indicacao_108.2025.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4083/indicacao_109.2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4103/indicacao_110.2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4104/indicacao_111.2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4105/indicacao_112.2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4106/indicacao_113.2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4137/indicacao_114.2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4138/indicacao_115.2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4139/indicacao_116.2025.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4140/indicacao_117.2025.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3632/mocao_01.2025.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3633/mocao_02.2025.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3634/mocao_03.2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3646/mocao_04.2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3647/mocao_05.2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3648/mocao_06.2025.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3649/mocao_07.2025.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3680/mocao_08.2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3731/mocao_09.2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3732/mocao_10.2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3733/mocao_11.2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3734/mocao_12.2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3735/mocao_13.2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3736/mocao_14.2025.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3737/mocao_15.2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3738/mocao_16.2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3739/mocao_17.2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3740/mocao_18.2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3741/mocao_19.2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3742/mocao_20.2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3743/mocao_21.2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3744/mocao_22.2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3745/mocao_23.2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3805/mocao_24.2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3806/mocao_25.2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3807/mocao_26.2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3808/mocao_27.2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3809/mocao_28.2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3821/mocao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3829/mocao_31.2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3830/mocao_32.2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3831/mocao_33.2025.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3832/mocao_34.2025.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3833/mocao_35.2025.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3834/mocao_36.2025.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3835/mocao_37.2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3836/mocao_38.2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3837/mocao_39.2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3838/mocao_40.2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3839/mocao_41.2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3840/mocao_42.2025.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3860/mocao_43.2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3861/mocao_44.2025.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3862/mocao_45.2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3883/mocao_46.2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3884/mocao_47.2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3885/mocao_48.2025.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3886/mocao_49.2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3887/mocao_50.2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3888/mocao_51.2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_52.2025.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3890/mocao_53.2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3891/mocao_54.2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3892/mocao_55.2025.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3893/mocao_56.2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3894/mocao_57.2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3895/mocao_58.2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3951/mocao_59.2025_0001.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3896/mocao_60.2025.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3897/mocao_61.2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3898/mocao_62.2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3899/mocao_63.2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3911/mocao_64.2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3931/mocao_65.2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3932/mocao_66.2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3933/mocao_67.2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3934/mocao_68.2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3935/mocao_69.2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3957/mocao_70.2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3994/mocao_71.2025.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3995/mocao_72.2025.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4084/mocao_73.2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4085/mocao_74.2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4086/mocao_75.2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4087/mocao_76.2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4088/mocao_77.2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4093/mocao_79.2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4107/mocao_80.2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4108/mocao_81.2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4109/mocao_82.2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4110/mocao_83.2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4111/mocao_84.2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4141/mocao_85.2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4142/mocao_86.2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4143/mocao_87.2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4144/mocao_88.2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4145/mocao_89.2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4146/mocao_90.2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4147/mocao_91.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4148/mocao_92.2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4149/mocao_93.2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4150/mocao_94.2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3812/pdl_01.2025-cidadao_baririense_roberto_a._lucena.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3813/pdl_02.2025-cidada_baririense_dinora_musegante.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3912/pdl_03.2025-premio_zumbi.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3900/p.e.l.o.m_01-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3753/plc_01-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3551/ple_01.2025-massa_asfaltica.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3552/ple_02.2025-altera_lei_4565.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3553/ple_03.2025-altera_lei_4565.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3590/ple_04.2025-revisao_anual.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3591/ple_05.2025-altera_lei_3801.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3592/ple_06.2025-nova_redacao_lei_2818.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3593/ple_07.2025-.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3594/ple_08.2025-.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3595/ple_09.2025-.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3596/ple_10.2025-.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3597/ple_11.2025-.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3598/ple_12.2025-.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3599/ple_13.2025-.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3600/ple_14.2025-.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3601/ple_15.2025-.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3602/ple_16.2025-.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3665/ple_17.2025-.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3666/ple_18-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3667/ple_19-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3746/ple_20-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3747/ple_21-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3748/ple_22.2025-credtido_especial.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3749/ple_23-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3750/ple_24-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3751/ple_25-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3752/ple_26-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3810/ple_27-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3811/ple_28-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3841/ple_29-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3842/ple_30-2025-ldo_2026_anexos.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3843/ple_31-2025-ppa_anexos.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3844/ple_32-2025-.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3845/ple_33-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3855/ple_34-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3856/ple_35-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3857/ple_36-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3864/ple_37-2025-ppps.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3868/ple_38-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3869/ple_39-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3870/ple_40-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3871/ple_41-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3936/ple_42-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3937/ple_43-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3938/ple_44-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3939/ple_45-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3958/ple_46-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3959/ple_47-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3960/ple_48-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3961/ple_49-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3972/ple_50.2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3977/ple_51-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3978/ple_52-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3979/ple_53-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3982/ple_54-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3983/ple_55-2025-loa.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3984/ple_56-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3985/ple_57-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4077/ple_58-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4076/ple_59-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4078/ple_60-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4112/ple_61-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4113/ple_62-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4114/ple_63-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4115/ple_64-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4135/ple_65-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3603/pll_01.2025-.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3604/pll_02.2025-.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3605/pll_03.2025-.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3606/pll_04.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3607/pll_05.2025-.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3668/pll_06-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3669/pll_07-2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3670/pll_08-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3671/pll_09-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3686/pll_10-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3754/pll_11-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3755/pll_12-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3756/pll_13-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3757/pll_14-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3758/pll_15-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3759/pll_16-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3760/pll_17-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3761/pll_18-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3823/pll_19-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3824/pll_20-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3825/pll_21-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3826/pll_22-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3865/pll_23-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3866/pll_24-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3867/pll_25-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3906/pll_26-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3907/pll_27-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3913/pll_28-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3940/pll_29-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3941/pll_30-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3942/pll_31.2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3943/pll_32.2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3962/pll_33.2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3963/pll_34.2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3964/pll_35.2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3965/pll_36.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3966/pll_37.2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3973/pll_38.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3974/pll_39.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4079/pll_40.2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4080/pll_41.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4116/pll_42.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4117/pll_43.2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4118/pll_44.2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4119/pll_45.2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4136/pll_46.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3608/pr_01_2025-.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3609/pr_02_2025-.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3762/pr_03_2025-.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3763/pr_04_2025-.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3863/pr_05_2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3610/req_01.2025-.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3636/req_02.2025-.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3637/req_03.2025-.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3611/req_04.2025-.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3612/req_05.2025-.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3613/req_06.2025-.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3614/req_07.2025-.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3615/req_08.2025-.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3616/req_09.2025-.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3617/req_10.2025-.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3618/req_11.2025-.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3619/req_12.2025-.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3620/req_13.2025-.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3621/req_14.2025-.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3622/req_15.2025-.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3623/req_16.2025-.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3635/req_17.2025-.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3650/req_18.2025-.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3651/req_19.2025-.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3652/req_20.2025-.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3653/req_21.2025-.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3654/req_22.2025-.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3655/req_23.2025-.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3657/req_25.2025-.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3658/req_26.2025-.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3659/req_27.2025-.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3660/req_28.2025-.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3661/req_29.2025-.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3662/req_30.2025-.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3663/req_31.2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3664/req_32.2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3672/req_33.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3673/req_34.2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3674/req_35.2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3675/req_36.2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3676/req_37.2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3677/req_38.2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3678/req_39.2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3679/req_40.2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3681/req_41.2025-.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3682/req_42.2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3683/req_43.2025-.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3684/req_44.2025-.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3685/req_45.2025-.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3764/req_46.2025-.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3765/req_47.2025-.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3766/req_48.2025-.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3767/req_49.2025-.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3768/req_50.2025-.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3769/req_51.2025-.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3770/req_52.2025-.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3771/req_53.2025-.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3772/req_54.2025-.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3774/req_56.2025-.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3775/req_57.2025-.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3776/req_58.2025-.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3778/req_59.2025-.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3779/req_60.2025-.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3780/req_61.2025-.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3781/req_62.2025-.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3782/req_63.2025-.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3783/req_64.2025-.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3784/req_65.2025-.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3785/req_66.2025-.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3786/req_67.2025-.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3787/req_68.2025-.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3788/req_69.2025-.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3789/req_70.2025-.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3790/req_71.2025-.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3791/req_72.2025-.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3792/req_73.2025-.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3793/req_74.2025-.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3794/req_75.2025-.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3795/req_76.2025-.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3796/req_77.2025-.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3797/req_78.2025-.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3798/req_79.2025-.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3799/req_80.2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3814/req_81.2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3815/req_82.2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3816/req_83.2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3817/req_84.2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3818/req_85.2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3819/req_86.2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3827/req_87.2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3846/req_88.2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3847/req_89.2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3848/req_90.2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3854/req_92.2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3901/req_93.2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3902/req_94.2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3903/req_95.2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3904/req_96.2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3905/req_97.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3914/req_98.2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3915/req_99.2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3916/req_100.2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3917/req_101.2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3918/req_102.2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3919/req_103.2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3920/req_104.2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3921/req_105.2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3944/req_106.2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3945/req_107.2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3946/req_108.2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3947/req_109.2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3948/req_110.2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3953/req_111.2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3954/req_112.2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3955/req_113.2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3999/req_115.2025-retira_pll.26.2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3975/req_116.2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3976/req_117.2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3980/req_118.2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3981/req_119.2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3986/req_120.2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3987/req_121.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3988/req_122.2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3989/req_123.2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3990/req_124.2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3996/req_125.2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3997/req_126.2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3998/req_127.2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4094/req_129.2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4095/req_130.2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4096/req_131.2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4097/req_132.2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4098/req_133.2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4099/req_134.2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4100/req_135.2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4101/req_136.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4102/req_137.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4120/req_138.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4121/req_139.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4122/req_140.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4123/req_141.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4124/req_142.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4125/req_144.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4126/req_145.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4127/req_146.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4128/req_147.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4151/req_148.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4152/req_149.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4153/req_150.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4154/req_151.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4377/req_152.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4091/veto_01_pll_01-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4089/veto_02_pll_28-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4090/veto_03_pll_29-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4129/veto_04_pll_37-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4130/veto_05_pll_33-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3967/parecer_01.2025-ref._ple01.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4000/parecer_02.2025-ref._ple.03.2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4001/parecer_03.2025-ref._ple.04.2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4002/parecer_04.2025-ref._ple.05.2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4003/parecer_05.2025-ref._ple.07.2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4004/parecer_06.2025-ref._ple.15.2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4005/parecer_07.2025-ref._ple.16.2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4006/parecer_08.2025-ref._pll.01.2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4007/parecer_09.2025-ref._pll.02.2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4008/parecer_10.2025-ref._pll.03.2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4009/parecer_11.2025-ref._pr.01.2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4010/parecer_12.2025-ref._pr.02.2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4011/parecer_13.2025-ref._ple.09.2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4054/parecer_14.2025-ref._pll.04.2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4012/parecer_15.2025-ref._ple.06.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4302/parecer_16.2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4055/parecer_17.2025-ref._ple.10.2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4056/parecer_18.2025-ref._ple.08.2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4057/parecer_19.2025-ref._ple.11.2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4013/parecer_20.2025-ref._ple.14.2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4014/parecer_21.2025-ref._ple.13.2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4015/parecer_22.2025-ref._ple.18.2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4016/parecer_23.2025-ref._pll08.2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4017/parecer_24.2025-ref._ple.19.2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4018/parecer_25.2025-ref._pll.10.2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4019/parecer_26.2025-ref._pll.11.2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4075/parecer_27.2025-ref._ple.20.2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4020/parecer_28.2025-ref._ple.21.2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4021/parecer_29.2025-ref._plce.01.2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4022/parecer_30.2025-ref._pdl.01.2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4058/parecer_31.2025-ref._pll.14.2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4023/parecer_32.2025-ref._pll.17.2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4024/parecer_33.2025-ref._pll.16.2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4025/parecer_34.2025-ref._pll.18.2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4026/parecer_36.2025-ref._ple.25.2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4027/parecer_37.2025-ref.ple.26.2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4028/parecer_38.2025-ref._ple.27.2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4059/parecer_39.2025-ref._ple.28.2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4029/parecer_40.2025-ref._pll.20.2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4030/parecer_41.2025-ref._pdl.02.2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4060/parecer_42.2025-ref._ple.29.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4061/parecer_43.2025-ref._ple.29.2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4062/parecer_44.2025-ref._ple.32.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4063/parecer_45.2025-ref._ple.33.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4064/parecer_46.2025-ref._ple.35.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4065/parecer_47.2025-ref._ple.35.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4066/parecer_48.2025-ref._ple.36.2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4303/parecer_49.2025-ref._pr.05.2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4067/parecer_50.2025-ref._ple.38.2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4068/parecer_52.2025-ref._ple.40.2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4069/parecer_53.2025-ref._pll.21.2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4070/parecer_54.2025-ref._pll.22.2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4071/parecer_55.2025-ref._pll.24.2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4031/parecer_56.2025-ref._pll.06.2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4073/parecer_58.2025-ref._pll.23.2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4304/parecer_59.2025-ref._ple.30.2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4305/parecer_60.2025-ref._ple.31.2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4074/parecer_61.2025-ref._ple.34.2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4032/parecer_62.2025-ref._pr.04.2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4033/parecer_63.2025-ref._pelom.01.2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4034/parecer_64.2025-ref._ple.41.2025-substitutivo.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4035/parecer_65.2025-ref._ple.39.2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4036/parecer_66.2025-ref._pll.32.2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4037/parecer_67.2025-ref._pdl.03.2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4038/parecer_68.2025-ref._pll.28.2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4039/parecer_69.2025-ref._pll.29.2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4040/parecer_70.2025-ref._pll.30.2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4041/parecer_71.2025-ref._pll.31.2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4042/parecer_72.2025-ref._ple.44.2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4043/parecer_73.2025-ref._ple.42.2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4044/parecer_75.2025-ref._ple.43.2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4045/parecer_76.2025-ref._ple.47.2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4046/parecer_77.2025-ref._ple.49.2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4047/parecer_78.2025-ref._ple.45.2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4048/parecer_79.2025-ref._pll.34.2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4049/parecer_80.2025-ref._pll.36.2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4050/parecer_81.2025-ref._pll.37.2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4051/parecer_82.2025-ref._pll.33.2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4052/parecer_83.2025-ref._pll.35.2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4053/parecer_84.2025-ref._ple.50.2025.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4131/parecer_85.2025-ref._pll.38.2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4132/parecer_88.2025-ref._ple.48.2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4133/parecer_89.2025-ref._ple.51.2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4134/parecer_90.2025-ref._ple.52.2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4155/parecer_91.2025-ref._ple.53.2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4156/parecer_92.2025-ref._ple.46.2025.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4157/parecer_93.2025-ref._pll.39.2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4158/parecer_94.2025-ref._ple.57.2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4306/parecer_95.2025-ref._ple.59.2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4307/parecer_96.2025-ref._ple.60.2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4308/parecer_97.2025-ref._ple.54.2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4159/parecer_98.2025-ref._pll.41.2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4160/parecer_99.2025-ref._ple.58.2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4161/parecer_100.2025-ref._veto.pll.28.2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4162/parecer_101.2025-ref._veto.pll.29.2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4163/parecer_102.2025-ref._ple.62.2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4164/parecer_103.2025-ref._pll.43.2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4165/parecer_104.2025-ref._ple.63.2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4309/parecer_105.2025-ref._veto.pll.37.2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4166/parecer_106.2025-ref._pll.42.2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4254/parecer_107.2025-ref._ple.64.2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4167/parecer_109.2025-ref._pll.44.2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4168/parecer_110.2025-ref._pll.45.2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4169/parecer_111.2025-ref._ple.55.2025-loa.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4170/parecer_112.2025-ref._ple.65.2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4171/parecer_113.2025-ref._veto.pll.33.2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4172/parecer_114.2025-ref._pll.25.2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/3777/emenda_01.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4173/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4174/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4175/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4176/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4177/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4178/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4179/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4180/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4181/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4182/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4183/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4184/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4185/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4186/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4187/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4188/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4189/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4190/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4191/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4192/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4193/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4194/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4195/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4196/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4197/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4198/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4199/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4200/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4201/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4202/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4203/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4204/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4205/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4206/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4207/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4208/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4209/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4210/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4211/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4212/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4213/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4214/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4215/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4216/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4217/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4218/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4219/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4220/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4221/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4222/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4223/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4224/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4225/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4226/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4227/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4228/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4229/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4230/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4231/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4232/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4233/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4240/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4241/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4242/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4243/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4244/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4245/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4246/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4247/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4248/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4249/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4250/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4251/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4252/emendas_para_exercicio_2026.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2025/4253/emendas_para_exercicio_2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H663"/>
+  <dimension ref="A1:H672"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="188.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="117.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -19785,4746 +19797,4980 @@
       </c>
       <c r="C482" t="s">
         <v>1622</v>
       </c>
       <c r="D482" t="s">
         <v>1144</v>
       </c>
       <c r="E482" t="s">
         <v>1145</v>
       </c>
       <c r="G482" s="1" t="s">
         <v>1623</v>
       </c>
       <c r="H482" t="s">
         <v>1624</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
         <v>1625</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>10</v>
+        <v>1626</v>
       </c>
       <c r="D483" t="s">
-        <v>1626</v>
+        <v>1144</v>
       </c>
       <c r="E483" t="s">
+        <v>1145</v>
+      </c>
+      <c r="F483" t="s">
+        <v>514</v>
+      </c>
+      <c r="G483" s="1" t="s">
         <v>1627</v>
       </c>
-      <c r="F483" t="s">
-[...2 lines deleted...]
-      <c r="G483" s="1" t="s">
+      <c r="H483" t="s">
         <v>1628</v>
-      </c>
-[...1 lines deleted...]
-        <v>1629</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
+        <v>1629</v>
+      </c>
+      <c r="B484" t="s">
+        <v>9</v>
+      </c>
+      <c r="C484" t="s">
+        <v>10</v>
+      </c>
+      <c r="D484" t="s">
         <v>1630</v>
       </c>
-      <c r="B484" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E484" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="F484" t="s">
         <v>797</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="H484" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1633</v>
+        <v>1634</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D485" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="E485" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="F485" t="s">
         <v>797</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1634</v>
+        <v>1635</v>
       </c>
       <c r="H485" t="s">
-        <v>1635</v>
+        <v>1636</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1636</v>
+        <v>1637</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D486" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="E486" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="F486" t="s">
         <v>797</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1637</v>
+        <v>1638</v>
       </c>
       <c r="H486" t="s">
-        <v>1638</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1639</v>
+        <v>1640</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D487" t="s">
-        <v>1626</v>
+        <v>1630</v>
       </c>
       <c r="E487" t="s">
-        <v>1627</v>
+        <v>1631</v>
       </c>
       <c r="F487" t="s">
         <v>797</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1640</v>
+        <v>1641</v>
       </c>
       <c r="H487" t="s">
-        <v>1641</v>
+        <v>1642</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1642</v>
+        <v>1643</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>10</v>
+        <v>32</v>
       </c>
       <c r="D488" t="s">
-        <v>1643</v>
+        <v>1630</v>
       </c>
       <c r="E488" t="s">
+        <v>1631</v>
+      </c>
+      <c r="F488" t="s">
+        <v>797</v>
+      </c>
+      <c r="G488" s="1" t="s">
         <v>1644</v>
       </c>
-      <c r="F488" t="s">
-[...2 lines deleted...]
-      <c r="G488" s="1" t="s">
+      <c r="H488" t="s">
         <v>1645</v>
-      </c>
-[...1 lines deleted...]
-        <v>1646</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
+        <v>1646</v>
+      </c>
+      <c r="B489" t="s">
+        <v>9</v>
+      </c>
+      <c r="C489" t="s">
+        <v>10</v>
+      </c>
+      <c r="D489" t="s">
         <v>1647</v>
       </c>
-      <c r="B489" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E489" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F489" t="s">
         <v>121</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1648</v>
+        <v>1649</v>
       </c>
       <c r="H489" t="s">
-        <v>1649</v>
+        <v>1650</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="D490" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E490" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F490" t="s">
         <v>121</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
       <c r="H490" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1653</v>
+        <v>1654</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D491" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E491" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F491" t="s">
         <v>121</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1654</v>
+        <v>1655</v>
       </c>
       <c r="H491" t="s">
-        <v>1655</v>
+        <v>1656</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1656</v>
+        <v>1657</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>32</v>
+        <v>27</v>
       </c>
       <c r="D492" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E492" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F492" t="s">
-        <v>1657</v>
+        <v>121</v>
       </c>
       <c r="G492" s="1" t="s">
         <v>1658</v>
       </c>
       <c r="H492" t="s">
         <v>1659</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
         <v>1660</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="D493" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E493" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F493" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1661</v>
+        <v>1662</v>
       </c>
       <c r="H493" t="s">
-        <v>1662</v>
+        <v>1663</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1663</v>
+        <v>1664</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>40</v>
+        <v>36</v>
       </c>
       <c r="D494" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E494" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F494" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1664</v>
+        <v>1665</v>
       </c>
       <c r="H494" t="s">
-        <v>1665</v>
+        <v>1666</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1666</v>
+        <v>1667</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="D495" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E495" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F495" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1667</v>
+        <v>1668</v>
       </c>
       <c r="H495" t="s">
-        <v>1668</v>
+        <v>1669</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1669</v>
+        <v>1670</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="D496" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E496" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F496" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1670</v>
+        <v>1671</v>
       </c>
       <c r="H496" t="s">
-        <v>1671</v>
+        <v>1672</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1672</v>
+        <v>1673</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>52</v>
+        <v>48</v>
       </c>
       <c r="D497" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E497" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F497" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1673</v>
+        <v>1674</v>
       </c>
       <c r="H497" t="s">
-        <v>1674</v>
+        <v>1675</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1675</v>
+        <v>1676</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="D498" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E498" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F498" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1676</v>
+        <v>1677</v>
       </c>
       <c r="H498" t="s">
-        <v>1677</v>
+        <v>1678</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1678</v>
+        <v>1679</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="D499" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E499" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F499" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1679</v>
+        <v>1680</v>
       </c>
       <c r="H499" t="s">
-        <v>1680</v>
+        <v>1681</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1681</v>
+        <v>1682</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="D500" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E500" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F500" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1682</v>
+        <v>1683</v>
       </c>
       <c r="H500" t="s">
-        <v>1683</v>
+        <v>1684</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1684</v>
+        <v>1685</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>67</v>
+        <v>64</v>
       </c>
       <c r="D501" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E501" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F501" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1685</v>
+        <v>1686</v>
       </c>
       <c r="H501" t="s">
-        <v>1686</v>
+        <v>1687</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1687</v>
+        <v>1688</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>71</v>
+        <v>67</v>
       </c>
       <c r="D502" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E502" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F502" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
       <c r="H502" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>79</v>
+        <v>71</v>
       </c>
       <c r="D503" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E503" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F503" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="H503" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1693</v>
+        <v>1694</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>83</v>
+        <v>75</v>
       </c>
       <c r="D504" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E504" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F504" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1694</v>
+        <v>1695</v>
       </c>
       <c r="H504" t="s">
-        <v>1695</v>
+        <v>1696</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1696</v>
+        <v>1697</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="D505" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E505" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F505" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1697</v>
+        <v>1698</v>
       </c>
       <c r="H505" t="s">
-        <v>1698</v>
+        <v>1699</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1699</v>
+        <v>1700</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="D506" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E506" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F506" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1700</v>
+        <v>1701</v>
       </c>
       <c r="H506" t="s">
-        <v>1701</v>
+        <v>1702</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1702</v>
+        <v>1703</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>96</v>
+        <v>87</v>
       </c>
       <c r="D507" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E507" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F507" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="H507" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>100</v>
+        <v>92</v>
       </c>
       <c r="D508" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E508" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F508" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="H508" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>104</v>
+        <v>96</v>
       </c>
       <c r="D509" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E509" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F509" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="H509" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>108</v>
+        <v>100</v>
       </c>
       <c r="D510" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E510" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F510" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="H510" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>112</v>
+        <v>104</v>
       </c>
       <c r="D511" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E511" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F511" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="H511" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>116</v>
+        <v>108</v>
       </c>
       <c r="D512" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E512" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F512" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="H512" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>120</v>
+        <v>112</v>
       </c>
       <c r="D513" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E513" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F513" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="H513" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>124</v>
+        <v>116</v>
       </c>
       <c r="D514" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E514" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F514" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="H514" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>128</v>
+        <v>120</v>
       </c>
       <c r="D515" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E515" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F515" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="H515" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>132</v>
+        <v>124</v>
       </c>
       <c r="D516" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E516" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F516" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="H516" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1732</v>
+        <v>1733</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>136</v>
+        <v>128</v>
       </c>
       <c r="D517" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E517" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F517" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1733</v>
+        <v>1734</v>
       </c>
       <c r="H517" t="s">
-        <v>1734</v>
+        <v>1735</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1735</v>
+        <v>1736</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>140</v>
+        <v>132</v>
       </c>
       <c r="D518" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E518" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F518" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1736</v>
+        <v>1737</v>
       </c>
       <c r="H518" t="s">
-        <v>1737</v>
+        <v>1738</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1738</v>
+        <v>1739</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>144</v>
+        <v>136</v>
       </c>
       <c r="D519" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E519" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F519" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1739</v>
+        <v>1740</v>
       </c>
       <c r="H519" t="s">
-        <v>1740</v>
+        <v>1741</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1741</v>
+        <v>1742</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>148</v>
+        <v>140</v>
       </c>
       <c r="D520" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E520" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F520" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1742</v>
+        <v>1743</v>
       </c>
       <c r="H520" t="s">
-        <v>1743</v>
+        <v>1744</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1744</v>
+        <v>1745</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>156</v>
+        <v>144</v>
       </c>
       <c r="D521" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E521" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F521" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1745</v>
+        <v>1746</v>
       </c>
       <c r="H521" t="s">
-        <v>1746</v>
+        <v>1747</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1747</v>
+        <v>1748</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>160</v>
+        <v>148</v>
       </c>
       <c r="D522" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E522" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F522" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1748</v>
+        <v>1749</v>
       </c>
       <c r="H522" t="s">
-        <v>1749</v>
+        <v>1750</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1750</v>
+        <v>1751</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>164</v>
+        <v>156</v>
       </c>
       <c r="D523" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E523" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F523" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1751</v>
+        <v>1752</v>
       </c>
       <c r="H523" t="s">
-        <v>1752</v>
+        <v>1753</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1753</v>
+        <v>1754</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>168</v>
+        <v>160</v>
       </c>
       <c r="D524" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E524" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F524" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1754</v>
+        <v>1755</v>
       </c>
       <c r="H524" t="s">
-        <v>1755</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>172</v>
+        <v>164</v>
       </c>
       <c r="D525" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E525" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F525" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1757</v>
+        <v>1758</v>
       </c>
       <c r="H525" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>176</v>
+        <v>168</v>
       </c>
       <c r="D526" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E526" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F526" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1760</v>
+        <v>1761</v>
       </c>
       <c r="H526" t="s">
-        <v>1761</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1762</v>
+        <v>1763</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>180</v>
+        <v>172</v>
       </c>
       <c r="D527" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E527" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F527" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1763</v>
+        <v>1764</v>
       </c>
       <c r="H527" t="s">
-        <v>1764</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1765</v>
+        <v>1766</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>184</v>
+        <v>176</v>
       </c>
       <c r="D528" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E528" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F528" t="s">
-        <v>88</v>
+        <v>1661</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1766</v>
+        <v>1767</v>
       </c>
       <c r="H528" t="s">
-        <v>1767</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1768</v>
+        <v>1769</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>188</v>
+        <v>180</v>
       </c>
       <c r="D529" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E529" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F529" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1769</v>
+        <v>1770</v>
       </c>
       <c r="H529" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>192</v>
+        <v>184</v>
       </c>
       <c r="D530" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E530" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F530" t="s">
-        <v>1657</v>
+        <v>88</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="H530" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>197</v>
+        <v>188</v>
       </c>
       <c r="D531" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E531" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F531" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="H531" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>201</v>
+        <v>192</v>
       </c>
       <c r="D532" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E532" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F532" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1778</v>
+        <v>1779</v>
       </c>
       <c r="H532" t="s">
-        <v>1779</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1780</v>
+        <v>1781</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>205</v>
+        <v>197</v>
       </c>
       <c r="D533" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E533" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F533" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1781</v>
+        <v>1782</v>
       </c>
       <c r="H533" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>213</v>
+        <v>201</v>
       </c>
       <c r="D534" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E534" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F534" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="H534" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>221</v>
+        <v>205</v>
       </c>
       <c r="D535" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E535" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F535" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G535" s="1" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="H535" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>225</v>
+        <v>209</v>
       </c>
       <c r="D536" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E536" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F536" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="H536" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>229</v>
+        <v>213</v>
       </c>
       <c r="D537" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E537" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F537" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1793</v>
+        <v>1794</v>
       </c>
       <c r="H537" t="s">
-        <v>1794</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1795</v>
+        <v>1796</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>233</v>
+        <v>221</v>
       </c>
       <c r="D538" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E538" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F538" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1796</v>
+        <v>1797</v>
       </c>
       <c r="H538" t="s">
-        <v>1797</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1798</v>
+        <v>1799</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>237</v>
+        <v>225</v>
       </c>
       <c r="D539" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E539" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F539" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1799</v>
+        <v>1800</v>
       </c>
       <c r="H539" t="s">
-        <v>1800</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1801</v>
+        <v>1802</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>241</v>
+        <v>229</v>
       </c>
       <c r="D540" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E540" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F540" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>61</v>
+        <v>1803</v>
       </c>
       <c r="H540" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="D541" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E541" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F541" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="H541" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>258</v>
+        <v>237</v>
       </c>
       <c r="D542" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E542" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F542" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1807</v>
+        <v>1809</v>
       </c>
       <c r="H542" t="s">
-        <v>1808</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1809</v>
+        <v>1811</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>262</v>
+        <v>241</v>
       </c>
       <c r="D543" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E543" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F543" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1810</v>
+        <v>61</v>
       </c>
       <c r="H543" t="s">
-        <v>1811</v>
+        <v>1812</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1812</v>
+        <v>1813</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>266</v>
+        <v>245</v>
       </c>
       <c r="D544" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E544" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F544" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1813</v>
+        <v>1814</v>
       </c>
       <c r="H544" t="s">
-        <v>1814</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1815</v>
+        <v>1816</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>270</v>
+        <v>249</v>
       </c>
       <c r="D545" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E545" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F545" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1816</v>
+        <v>1817</v>
       </c>
       <c r="H545" t="s">
-        <v>1817</v>
+        <v>1818</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1818</v>
+        <v>1819</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>274</v>
+        <v>254</v>
       </c>
       <c r="D546" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E546" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F546" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1819</v>
+        <v>1820</v>
       </c>
       <c r="H546" t="s">
-        <v>1820</v>
+        <v>1821</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1821</v>
+        <v>1822</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>278</v>
+        <v>258</v>
       </c>
       <c r="D547" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E547" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F547" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1822</v>
+        <v>1823</v>
       </c>
       <c r="H547" t="s">
-        <v>1823</v>
+        <v>1824</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1824</v>
+        <v>1825</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>282</v>
+        <v>262</v>
       </c>
       <c r="D548" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E548" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F548" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1825</v>
+        <v>1826</v>
       </c>
       <c r="H548" t="s">
-        <v>1826</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1827</v>
+        <v>1828</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>286</v>
+        <v>266</v>
       </c>
       <c r="D549" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E549" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F549" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1828</v>
+        <v>1829</v>
       </c>
       <c r="H549" t="s">
-        <v>1829</v>
+        <v>1830</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1830</v>
+        <v>1831</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>291</v>
+        <v>270</v>
       </c>
       <c r="D550" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E550" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F550" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1831</v>
+        <v>1832</v>
       </c>
       <c r="H550" t="s">
-        <v>1832</v>
+        <v>1833</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1833</v>
+        <v>1834</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>295</v>
+        <v>274</v>
       </c>
       <c r="D551" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E551" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F551" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1834</v>
+        <v>1835</v>
       </c>
       <c r="H551" t="s">
-        <v>1835</v>
+        <v>1836</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1836</v>
+        <v>1837</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>299</v>
+        <v>278</v>
       </c>
       <c r="D552" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E552" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F552" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1837</v>
+        <v>1838</v>
       </c>
       <c r="H552" t="s">
-        <v>1838</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1839</v>
+        <v>1840</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>303</v>
+        <v>282</v>
       </c>
       <c r="D553" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E553" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F553" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1840</v>
+        <v>1841</v>
       </c>
       <c r="H553" t="s">
-        <v>1841</v>
+        <v>1842</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1842</v>
+        <v>1843</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>307</v>
+        <v>286</v>
       </c>
       <c r="D554" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E554" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F554" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1843</v>
+        <v>1844</v>
       </c>
       <c r="H554" t="s">
-        <v>1844</v>
+        <v>1845</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1845</v>
+        <v>1846</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>315</v>
+        <v>291</v>
       </c>
       <c r="D555" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E555" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F555" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1846</v>
+        <v>1847</v>
       </c>
       <c r="H555" t="s">
-        <v>1847</v>
+        <v>1848</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1848</v>
+        <v>1849</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>319</v>
+        <v>295</v>
       </c>
       <c r="D556" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E556" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F556" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1849</v>
+        <v>1850</v>
       </c>
       <c r="H556" t="s">
-        <v>1850</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1851</v>
+        <v>1852</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>323</v>
+        <v>299</v>
       </c>
       <c r="D557" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E557" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F557" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1852</v>
+        <v>1853</v>
       </c>
       <c r="H557" t="s">
-        <v>1853</v>
+        <v>1854</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1854</v>
+        <v>1855</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>327</v>
+        <v>303</v>
       </c>
       <c r="D558" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E558" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F558" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1855</v>
+        <v>1856</v>
       </c>
       <c r="H558" t="s">
-        <v>1856</v>
+        <v>1857</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1857</v>
+        <v>1858</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>331</v>
+        <v>307</v>
       </c>
       <c r="D559" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E559" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F559" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1858</v>
+        <v>1859</v>
       </c>
       <c r="H559" t="s">
-        <v>1859</v>
+        <v>1860</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1860</v>
+        <v>1861</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>335</v>
+        <v>315</v>
       </c>
       <c r="D560" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E560" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F560" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1861</v>
+        <v>1862</v>
       </c>
       <c r="H560" t="s">
-        <v>1862</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1863</v>
+        <v>1864</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>339</v>
+        <v>319</v>
       </c>
       <c r="D561" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E561" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F561" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1864</v>
+        <v>1865</v>
       </c>
       <c r="H561" t="s">
-        <v>1865</v>
+        <v>1866</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>343</v>
+        <v>323</v>
       </c>
       <c r="D562" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E562" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F562" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1867</v>
+        <v>1868</v>
       </c>
       <c r="H562" t="s">
-        <v>1868</v>
+        <v>1869</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1869</v>
+        <v>1870</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>347</v>
+        <v>327</v>
       </c>
       <c r="D563" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E563" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F563" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1870</v>
+        <v>1871</v>
       </c>
       <c r="H563" t="s">
-        <v>1871</v>
+        <v>1872</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>1872</v>
+        <v>1873</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>351</v>
+        <v>331</v>
       </c>
       <c r="D564" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E564" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F564" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>1873</v>
+        <v>1874</v>
       </c>
       <c r="H564" t="s">
-        <v>1874</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>1875</v>
+        <v>1876</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>355</v>
+        <v>335</v>
       </c>
       <c r="D565" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E565" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F565" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>1876</v>
+        <v>1877</v>
       </c>
       <c r="H565" t="s">
-        <v>1877</v>
+        <v>1878</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
-        <v>1878</v>
+        <v>1879</v>
       </c>
       <c r="B566" t="s">
         <v>9</v>
       </c>
       <c r="C566" t="s">
-        <v>367</v>
+        <v>339</v>
       </c>
       <c r="D566" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E566" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F566" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G566" s="1" t="s">
-        <v>1879</v>
+        <v>1880</v>
       </c>
       <c r="H566" t="s">
-        <v>1880</v>
+        <v>1881</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
-        <v>1881</v>
+        <v>1882</v>
       </c>
       <c r="B567" t="s">
         <v>9</v>
       </c>
       <c r="C567" t="s">
-        <v>372</v>
+        <v>343</v>
       </c>
       <c r="D567" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E567" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F567" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G567" s="1" t="s">
-        <v>1882</v>
+        <v>1883</v>
       </c>
       <c r="H567" t="s">
-        <v>1883</v>
+        <v>1884</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
-        <v>1884</v>
+        <v>1885</v>
       </c>
       <c r="B568" t="s">
         <v>9</v>
       </c>
       <c r="C568" t="s">
-        <v>376</v>
+        <v>347</v>
       </c>
       <c r="D568" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E568" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F568" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G568" s="1" t="s">
-        <v>1885</v>
+        <v>1886</v>
       </c>
       <c r="H568" t="s">
-        <v>1886</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
-        <v>1887</v>
+        <v>1888</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>380</v>
+        <v>351</v>
       </c>
       <c r="D569" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E569" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F569" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>1888</v>
+        <v>1889</v>
       </c>
       <c r="H569" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>384</v>
+        <v>355</v>
       </c>
       <c r="D570" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E570" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F570" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>1891</v>
+        <v>1892</v>
       </c>
       <c r="H570" t="s">
-        <v>1892</v>
+        <v>1893</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>1893</v>
+        <v>1894</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>388</v>
+        <v>367</v>
       </c>
       <c r="D571" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E571" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F571" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>1894</v>
+        <v>1895</v>
       </c>
       <c r="H571" t="s">
-        <v>1895</v>
+        <v>1896</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>1896</v>
+        <v>1897</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>392</v>
+        <v>372</v>
       </c>
       <c r="D572" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E572" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F572" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>1897</v>
+        <v>1898</v>
       </c>
       <c r="H572" t="s">
-        <v>1898</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>1899</v>
+        <v>1900</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>407</v>
+        <v>376</v>
       </c>
       <c r="D573" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E573" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F573" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>1900</v>
+        <v>1901</v>
       </c>
       <c r="H573" t="s">
-        <v>1901</v>
+        <v>1902</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>1902</v>
+        <v>1903</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>411</v>
+        <v>380</v>
       </c>
       <c r="D574" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E574" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F574" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>1903</v>
+        <v>1904</v>
       </c>
       <c r="H574" t="s">
-        <v>1904</v>
+        <v>1905</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>1905</v>
+        <v>1906</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>415</v>
+        <v>384</v>
       </c>
       <c r="D575" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E575" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F575" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>1906</v>
+        <v>1907</v>
       </c>
       <c r="H575" t="s">
-        <v>1907</v>
+        <v>1908</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>1908</v>
+        <v>1909</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>419</v>
+        <v>388</v>
       </c>
       <c r="D576" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E576" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F576" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>1909</v>
+        <v>1910</v>
       </c>
       <c r="H576" t="s">
-        <v>1910</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>1911</v>
+        <v>1912</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>423</v>
+        <v>392</v>
       </c>
       <c r="D577" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E577" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F577" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>1912</v>
+        <v>1913</v>
       </c>
       <c r="H577" t="s">
-        <v>1913</v>
+        <v>1914</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>1914</v>
+        <v>1915</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
       <c r="D578" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E578" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F578" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>1915</v>
+        <v>1916</v>
       </c>
       <c r="H578" t="s">
-        <v>1916</v>
+        <v>1917</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>1917</v>
+        <v>1918</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
       <c r="D579" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E579" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F579" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>1918</v>
+        <v>1919</v>
       </c>
       <c r="H579" t="s">
-        <v>1919</v>
+        <v>1920</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>1920</v>
+        <v>1921</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>439</v>
+        <v>404</v>
       </c>
       <c r="D580" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E580" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F580" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>1921</v>
+        <v>1922</v>
       </c>
       <c r="H580" t="s">
-        <v>1922</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>1923</v>
+        <v>1924</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>443</v>
+        <v>407</v>
       </c>
       <c r="D581" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E581" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F581" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>1924</v>
+        <v>1925</v>
       </c>
       <c r="H581" t="s">
-        <v>1925</v>
+        <v>1926</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>1926</v>
+        <v>1927</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>451</v>
+        <v>411</v>
       </c>
       <c r="D582" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E582" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F582" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>1927</v>
+        <v>1928</v>
       </c>
       <c r="H582" t="s">
-        <v>1928</v>
+        <v>1929</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>455</v>
+        <v>415</v>
       </c>
       <c r="D583" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E583" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F583" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>1930</v>
+        <v>1931</v>
       </c>
       <c r="H583" t="s">
-        <v>1931</v>
+        <v>1932</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>1932</v>
+        <v>1933</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>459</v>
+        <v>419</v>
       </c>
       <c r="D584" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E584" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F584" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>1933</v>
+        <v>1934</v>
       </c>
       <c r="H584" t="s">
-        <v>1934</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>1935</v>
+        <v>1936</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>463</v>
+        <v>423</v>
       </c>
       <c r="D585" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E585" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F585" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>1936</v>
+        <v>1937</v>
       </c>
       <c r="H585" t="s">
-        <v>1937</v>
+        <v>1938</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>1938</v>
+        <v>1939</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>468</v>
+        <v>427</v>
       </c>
       <c r="D586" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E586" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F586" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>1939</v>
+        <v>1940</v>
       </c>
       <c r="H586" t="s">
-        <v>1940</v>
+        <v>1941</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>1941</v>
+        <v>1942</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>472</v>
+        <v>431</v>
       </c>
       <c r="D587" t="s">
-        <v>1643</v>
+        <v>1647</v>
       </c>
       <c r="E587" t="s">
-        <v>1644</v>
+        <v>1648</v>
       </c>
       <c r="F587" t="s">
-        <v>1657</v>
+        <v>1661</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>1942</v>
+        <v>1943</v>
       </c>
       <c r="H587" t="s">
-        <v>1943</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>1944</v>
+        <v>1945</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>10</v>
+        <v>435</v>
       </c>
       <c r="D588" t="s">
-        <v>1945</v>
+        <v>1647</v>
       </c>
       <c r="E588" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F588" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G588" s="1" t="s">
         <v>1946</v>
       </c>
-      <c r="F588" t="s">
-[...2 lines deleted...]
-      <c r="G588" s="1" t="s">
+      <c r="H588" t="s">
         <v>1947</v>
-      </c>
-[...1 lines deleted...]
-        <v>1948</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
+        <v>1948</v>
+      </c>
+      <c r="B589" t="s">
+        <v>9</v>
+      </c>
+      <c r="C589" t="s">
+        <v>439</v>
+      </c>
+      <c r="D589" t="s">
+        <v>1647</v>
+      </c>
+      <c r="E589" t="s">
+        <v>1648</v>
+      </c>
+      <c r="F589" t="s">
+        <v>1661</v>
+      </c>
+      <c r="G589" s="1" t="s">
         <v>1949</v>
       </c>
-      <c r="B589" t="s">
-[...5 lines deleted...]
-      <c r="D589" t="s">
+      <c r="H589" t="s">
         <v>1950</v>
-      </c>
-[...10 lines deleted...]
-        <v>1953</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>1954</v>
+        <v>1951</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>17</v>
+        <v>443</v>
       </c>
       <c r="D590" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E590" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F590" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>1955</v>
+        <v>1952</v>
       </c>
       <c r="H590" t="s">
-        <v>1956</v>
+        <v>1953</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>1957</v>
+        <v>1954</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>22</v>
+        <v>451</v>
       </c>
       <c r="D591" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E591" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F591" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>1958</v>
+        <v>1955</v>
       </c>
       <c r="H591" t="s">
-        <v>1959</v>
+        <v>1956</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>1960</v>
+        <v>1957</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>27</v>
+        <v>455</v>
       </c>
       <c r="D592" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E592" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F592" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>1961</v>
+        <v>1958</v>
       </c>
       <c r="H592" t="s">
-        <v>1962</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>1963</v>
+        <v>1960</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>32</v>
+        <v>459</v>
       </c>
       <c r="D593" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E593" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F593" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>1964</v>
+        <v>1961</v>
       </c>
       <c r="H593" t="s">
-        <v>1965</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>1966</v>
+        <v>1963</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>36</v>
+        <v>463</v>
       </c>
       <c r="D594" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E594" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F594" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>1967</v>
+        <v>1964</v>
       </c>
       <c r="H594" t="s">
-        <v>1968</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>1969</v>
+        <v>1966</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>40</v>
+        <v>468</v>
       </c>
       <c r="D595" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E595" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F595" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="H595" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>1972</v>
+        <v>1969</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>44</v>
+        <v>472</v>
       </c>
       <c r="D596" t="s">
-        <v>1950</v>
+        <v>1647</v>
       </c>
       <c r="E596" t="s">
-        <v>1951</v>
+        <v>1648</v>
       </c>
       <c r="F596" t="s">
-        <v>250</v>
+        <v>1661</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>1973</v>
+        <v>1970</v>
       </c>
       <c r="H596" t="s">
-        <v>1974</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
+        <v>1972</v>
+      </c>
+      <c r="B597" t="s">
+        <v>9</v>
+      </c>
+      <c r="C597" t="s">
+        <v>10</v>
+      </c>
+      <c r="D597" t="s">
+        <v>1973</v>
+      </c>
+      <c r="E597" t="s">
+        <v>1974</v>
+      </c>
+      <c r="F597" t="s">
+        <v>514</v>
+      </c>
+      <c r="G597" s="1" t="s">
         <v>1975</v>
       </c>
-      <c r="B597" t="s">
-[...14 lines deleted...]
-      <c r="G597" s="1" t="s">
+      <c r="H597" t="s">
         <v>1976</v>
-      </c>
-[...1 lines deleted...]
-        <v>1977</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
+        <v>1977</v>
+      </c>
+      <c r="B598" t="s">
+        <v>9</v>
+      </c>
+      <c r="C598" t="s">
+        <v>10</v>
+      </c>
+      <c r="D598" t="s">
         <v>1978</v>
       </c>
-      <c r="B598" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E598" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F598" t="s">
-        <v>250</v>
+        <v>18</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>1979</v>
+        <v>1980</v>
       </c>
       <c r="H598" t="s">
-        <v>1980</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>1981</v>
+        <v>1982</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>56</v>
+        <v>17</v>
       </c>
       <c r="D599" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E599" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F599" t="s">
-        <v>121</v>
+        <v>464</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>1982</v>
+        <v>1983</v>
       </c>
       <c r="H599" t="s">
-        <v>1980</v>
+        <v>1984</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>1983</v>
+        <v>1985</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>60</v>
+        <v>22</v>
       </c>
       <c r="D600" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E600" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F600" t="s">
-        <v>121</v>
+        <v>287</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>1984</v>
+        <v>1986</v>
       </c>
       <c r="H600" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>1986</v>
+        <v>1987</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>64</v>
+        <v>27</v>
       </c>
       <c r="D601" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E601" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F601" t="s">
         <v>121</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>1987</v>
+        <v>1988</v>
       </c>
       <c r="H601" t="s">
-        <v>1988</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>1989</v>
+        <v>1990</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>67</v>
+        <v>32</v>
       </c>
       <c r="D602" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E602" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F602" t="s">
-        <v>121</v>
+        <v>250</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>1990</v>
+        <v>1991</v>
       </c>
       <c r="H602" t="s">
-        <v>1956</v>
+        <v>1992</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>1991</v>
+        <v>1993</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>71</v>
+        <v>36</v>
       </c>
       <c r="D603" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E603" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F603" t="s">
         <v>121</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>1992</v>
+        <v>1994</v>
       </c>
       <c r="H603" t="s">
-        <v>1993</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>1994</v>
+        <v>1996</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>75</v>
+        <v>40</v>
       </c>
       <c r="D604" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E604" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F604" t="s">
         <v>121</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="H604" t="s">
-        <v>1996</v>
+        <v>1998</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>79</v>
+        <v>44</v>
       </c>
       <c r="D605" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E605" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F605" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G605" s="1" t="s">
+        <v>2000</v>
+      </c>
+      <c r="H605" t="s">
         <v>1998</v>
-      </c>
-[...1 lines deleted...]
-        <v>1999</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2000</v>
+        <v>2001</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="D606" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E606" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F606" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2001</v>
+        <v>2002</v>
       </c>
       <c r="H606" t="s">
-        <v>1971</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>87</v>
+        <v>52</v>
       </c>
       <c r="D607" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E607" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F607" t="s">
-        <v>121</v>
+        <v>13</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2003</v>
+        <v>2005</v>
       </c>
       <c r="H607" t="s">
-        <v>2004</v>
+        <v>2006</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2005</v>
+        <v>2007</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>92</v>
+        <v>56</v>
       </c>
       <c r="D608" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E608" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F608" t="s">
-        <v>368</v>
+        <v>13</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2006</v>
+        <v>2008</v>
       </c>
       <c r="H608" t="s">
-        <v>2007</v>
+        <v>2009</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>96</v>
+        <v>60</v>
       </c>
       <c r="D609" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E609" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F609" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G609" s="1" t="s">
+        <v>2011</v>
+      </c>
+      <c r="H609" t="s">
         <v>2009</v>
-      </c>
-[...1 lines deleted...]
-        <v>1956</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2010</v>
+        <v>2012</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>100</v>
+        <v>64</v>
       </c>
       <c r="D610" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E610" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F610" t="s">
-        <v>13</v>
+        <v>464</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2011</v>
+        <v>2013</v>
       </c>
       <c r="H610" t="s">
-        <v>1996</v>
+        <v>2014</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2012</v>
+        <v>2015</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>104</v>
+        <v>67</v>
       </c>
       <c r="D611" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E611" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F611" t="s">
-        <v>13</v>
+        <v>464</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="H611" t="s">
-        <v>2014</v>
+        <v>2017</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>108</v>
+        <v>71</v>
       </c>
       <c r="D612" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E612" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F612" t="s">
         <v>13</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="H612" t="s">
-        <v>2017</v>
+        <v>2020</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>112</v>
+        <v>75</v>
       </c>
       <c r="D613" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E613" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F613" t="s">
-        <v>13</v>
+        <v>250</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2019</v>
+        <v>2022</v>
       </c>
       <c r="H613" t="s">
-        <v>2020</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2021</v>
+        <v>2024</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>116</v>
+        <v>79</v>
       </c>
       <c r="D614" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E614" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F614" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="H614" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>120</v>
+        <v>83</v>
       </c>
       <c r="D615" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E615" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F615" t="s">
-        <v>13</v>
+        <v>250</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="H615" t="s">
-        <v>2026</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2027</v>
+        <v>2030</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>124</v>
+        <v>87</v>
       </c>
       <c r="D616" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E616" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F616" t="s">
-        <v>13</v>
+        <v>464</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2028</v>
+        <v>2031</v>
       </c>
       <c r="H616" t="s">
-        <v>2029</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2030</v>
+        <v>2033</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>128</v>
+        <v>92</v>
       </c>
       <c r="D617" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E617" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F617" t="s">
-        <v>13</v>
+        <v>18</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2031</v>
+        <v>2034</v>
       </c>
       <c r="H617" t="s">
-        <v>1993</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2032</v>
+        <v>2036</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>132</v>
+        <v>96</v>
       </c>
       <c r="D618" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E618" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F618" t="s">
-        <v>13</v>
+        <v>121</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2033</v>
+        <v>2037</v>
       </c>
       <c r="H618" t="s">
-        <v>2034</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
+        <v>2038</v>
+      </c>
+      <c r="B619" t="s">
+        <v>9</v>
+      </c>
+      <c r="C619" t="s">
+        <v>100</v>
+      </c>
+      <c r="D619" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E619" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F619" t="s">
+        <v>13</v>
+      </c>
+      <c r="G619" s="1" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H619" t="s">
         <v>2035</v>
-      </c>
-[...19 lines deleted...]
-        <v>2037</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2038</v>
+        <v>2040</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>140</v>
+        <v>104</v>
       </c>
       <c r="D620" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E620" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F620" t="s">
-        <v>18</v>
+        <v>250</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2039</v>
+        <v>2041</v>
       </c>
       <c r="H620" t="s">
-        <v>2040</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2041</v>
+        <v>2042</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>144</v>
+        <v>108</v>
       </c>
       <c r="D621" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E621" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F621" t="s">
-        <v>18</v>
+        <v>250</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2042</v>
+        <v>2043</v>
       </c>
       <c r="H621" t="s">
-        <v>2043</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
+        <v>2045</v>
+      </c>
+      <c r="B622" t="s">
+        <v>9</v>
+      </c>
+      <c r="C622" t="s">
+        <v>112</v>
+      </c>
+      <c r="D622" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E622" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F622" t="s">
+        <v>464</v>
+      </c>
+      <c r="G622" s="1" t="s">
+        <v>2046</v>
+      </c>
+      <c r="H622" t="s">
         <v>2044</v>
-      </c>
-[...19 lines deleted...]
-        <v>2046</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
         <v>2047</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>152</v>
+        <v>116</v>
       </c>
       <c r="D623" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E623" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F623" t="s">
-        <v>18</v>
+        <v>287</v>
       </c>
       <c r="G623" s="1" t="s">
         <v>2048</v>
       </c>
       <c r="H623" t="s">
-        <v>2049</v>
+        <v>2044</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B624" t="s">
+        <v>9</v>
+      </c>
+      <c r="C624" t="s">
+        <v>120</v>
+      </c>
+      <c r="D624" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E624" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F624" t="s">
+        <v>287</v>
+      </c>
+      <c r="G624" s="1" t="s">
         <v>2050</v>
-      </c>
-[...16 lines deleted...]
-        <v>61</v>
       </c>
       <c r="H624" t="s">
         <v>2051</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
         <v>2052</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>160</v>
+        <v>124</v>
       </c>
       <c r="D625" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E625" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F625" t="s">
-        <v>18</v>
+        <v>193</v>
       </c>
       <c r="G625" s="1" t="s">
         <v>2053</v>
       </c>
       <c r="H625" t="s">
         <v>2054</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
         <v>2055</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>164</v>
+        <v>128</v>
       </c>
       <c r="D626" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E626" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F626" t="s">
-        <v>18</v>
+        <v>250</v>
       </c>
       <c r="G626" s="1" t="s">
         <v>2056</v>
       </c>
       <c r="H626" t="s">
-        <v>2057</v>
+        <v>2054</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
+        <v>2057</v>
+      </c>
+      <c r="B627" t="s">
+        <v>9</v>
+      </c>
+      <c r="C627" t="s">
+        <v>132</v>
+      </c>
+      <c r="D627" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E627" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F627" t="s">
+        <v>464</v>
+      </c>
+      <c r="G627" s="1" t="s">
         <v>2058</v>
       </c>
-      <c r="B627" t="s">
-[...14 lines deleted...]
-      <c r="G627" s="1" t="s">
+      <c r="H627" t="s">
         <v>2059</v>
-      </c>
-[...1 lines deleted...]
-        <v>2060</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2061</v>
+        <v>2060</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>172</v>
+        <v>136</v>
       </c>
       <c r="D628" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E628" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F628" t="s">
         <v>18</v>
       </c>
       <c r="G628" s="1" t="s">
+        <v>2061</v>
+      </c>
+      <c r="H628" t="s">
         <v>2062</v>
-      </c>
-[...1 lines deleted...]
-        <v>2063</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
+        <v>2063</v>
+      </c>
+      <c r="B629" t="s">
+        <v>9</v>
+      </c>
+      <c r="C629" t="s">
+        <v>140</v>
+      </c>
+      <c r="D629" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E629" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F629" t="s">
+        <v>18</v>
+      </c>
+      <c r="G629" s="1" t="s">
         <v>2064</v>
       </c>
-      <c r="B629" t="s">
-[...14 lines deleted...]
-      <c r="G629" s="1" t="s">
+      <c r="H629" t="s">
         <v>2065</v>
-      </c>
-[...1 lines deleted...]
-        <v>2066</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
+        <v>2066</v>
+      </c>
+      <c r="B630" t="s">
+        <v>9</v>
+      </c>
+      <c r="C630" t="s">
+        <v>144</v>
+      </c>
+      <c r="D630" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E630" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F630" t="s">
+        <v>18</v>
+      </c>
+      <c r="G630" s="1" t="s">
         <v>2067</v>
       </c>
-      <c r="B630" t="s">
-[...14 lines deleted...]
-      <c r="G630" s="1" t="s">
+      <c r="H630" t="s">
         <v>2068</v>
-      </c>
-[...1 lines deleted...]
-        <v>2069</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
+        <v>2069</v>
+      </c>
+      <c r="B631" t="s">
+        <v>9</v>
+      </c>
+      <c r="C631" t="s">
+        <v>148</v>
+      </c>
+      <c r="D631" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E631" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F631" t="s">
+        <v>193</v>
+      </c>
+      <c r="G631" s="1" t="s">
         <v>2070</v>
       </c>
-      <c r="B631" t="s">
-[...14 lines deleted...]
-      <c r="G631" s="1" t="s">
+      <c r="H631" t="s">
         <v>2071</v>
-      </c>
-[...1 lines deleted...]
-        <v>2072</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
+        <v>2072</v>
+      </c>
+      <c r="B632" t="s">
+        <v>9</v>
+      </c>
+      <c r="C632" t="s">
+        <v>152</v>
+      </c>
+      <c r="D632" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E632" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F632" t="s">
+        <v>287</v>
+      </c>
+      <c r="G632" s="1" t="s">
         <v>2073</v>
       </c>
-      <c r="B632" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H632" t="s">
-        <v>2075</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
+        <v>2074</v>
+      </c>
+      <c r="B633" t="s">
+        <v>9</v>
+      </c>
+      <c r="C633" t="s">
+        <v>156</v>
+      </c>
+      <c r="D633" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E633" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F633" t="s">
+        <v>464</v>
+      </c>
+      <c r="G633" s="1" t="s">
+        <v>2075</v>
+      </c>
+      <c r="H633" t="s">
         <v>2076</v>
-      </c>
-[...19 lines deleted...]
-        <v>2078</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
+        <v>2077</v>
+      </c>
+      <c r="B634" t="s">
+        <v>9</v>
+      </c>
+      <c r="C634" t="s">
+        <v>160</v>
+      </c>
+      <c r="D634" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E634" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F634" t="s">
+        <v>287</v>
+      </c>
+      <c r="G634" s="1" t="s">
+        <v>2078</v>
+      </c>
+      <c r="H634" t="s">
         <v>2079</v>
-      </c>
-[...19 lines deleted...]
-        <v>2081</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2082</v>
+        <v>2080</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>201</v>
+        <v>164</v>
       </c>
       <c r="D635" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E635" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F635" t="s">
-        <v>464</v>
+        <v>514</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2083</v>
+        <v>2081</v>
       </c>
       <c r="H635" t="s">
-        <v>2084</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2085</v>
+        <v>2082</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>205</v>
+        <v>168</v>
       </c>
       <c r="D636" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E636" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F636" t="s">
-        <v>464</v>
+        <v>13</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2086</v>
+        <v>2083</v>
       </c>
       <c r="H636" t="s">
-        <v>2087</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2088</v>
+        <v>2084</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>209</v>
+        <v>172</v>
       </c>
       <c r="D637" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E637" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F637" t="s">
-        <v>464</v>
+        <v>250</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2089</v>
+        <v>2085</v>
       </c>
       <c r="H637" t="s">
-        <v>2090</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2091</v>
+        <v>2086</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>213</v>
+        <v>176</v>
       </c>
       <c r="D638" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E638" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F638" t="s">
-        <v>464</v>
+        <v>121</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2092</v>
+        <v>2087</v>
       </c>
       <c r="H638" t="s">
-        <v>2093</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2094</v>
+        <v>2089</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>217</v>
+        <v>180</v>
       </c>
       <c r="D639" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E639" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F639" t="s">
-        <v>464</v>
+        <v>287</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2095</v>
+        <v>2090</v>
       </c>
       <c r="H639" t="s">
-        <v>2096</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2097</v>
+        <v>2091</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>221</v>
+        <v>184</v>
       </c>
       <c r="D640" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E640" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F640" t="s">
-        <v>464</v>
+        <v>193</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2098</v>
+        <v>2092</v>
       </c>
       <c r="H640" t="s">
-        <v>2099</v>
+        <v>2093</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2100</v>
+        <v>2094</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>225</v>
+        <v>188</v>
       </c>
       <c r="D641" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E641" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F641" t="s">
-        <v>464</v>
+        <v>287</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2101</v>
+        <v>2095</v>
       </c>
       <c r="H641" t="s">
-        <v>2102</v>
+        <v>2096</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2103</v>
+        <v>2097</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>229</v>
+        <v>192</v>
       </c>
       <c r="D642" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E642" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F642" t="s">
-        <v>464</v>
+        <v>514</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2104</v>
+        <v>2098</v>
       </c>
       <c r="H642" t="s">
-        <v>2105</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2106</v>
+        <v>2100</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>233</v>
+        <v>197</v>
       </c>
       <c r="D643" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E643" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F643" t="s">
-        <v>464</v>
+        <v>250</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2107</v>
+        <v>2101</v>
       </c>
       <c r="H643" t="s">
-        <v>2108</v>
+        <v>2102</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2109</v>
+        <v>2103</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>237</v>
+        <v>201</v>
       </c>
       <c r="D644" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E644" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F644" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2110</v>
+        <v>2104</v>
       </c>
       <c r="H644" t="s">
-        <v>2111</v>
+        <v>2105</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2112</v>
+        <v>2106</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>241</v>
+        <v>205</v>
       </c>
       <c r="D645" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E645" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F645" t="s">
         <v>193</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2113</v>
+        <v>2107</v>
       </c>
       <c r="H645" t="s">
-        <v>2114</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2115</v>
+        <v>2109</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>245</v>
+        <v>209</v>
       </c>
       <c r="D646" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E646" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F646" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2116</v>
+        <v>2110</v>
       </c>
       <c r="H646" t="s">
-        <v>2117</v>
+        <v>2108</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2118</v>
+        <v>2111</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>249</v>
+        <v>213</v>
       </c>
       <c r="D647" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E647" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F647" t="s">
         <v>193</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2119</v>
+        <v>2112</v>
       </c>
       <c r="H647" t="s">
-        <v>2120</v>
+        <v>2113</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2121</v>
+        <v>2114</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>254</v>
+        <v>217</v>
       </c>
       <c r="D648" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E648" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F648" t="s">
-        <v>193</v>
+        <v>368</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2122</v>
+        <v>2115</v>
       </c>
       <c r="H648" t="s">
-        <v>2123</v>
+        <v>2116</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2124</v>
+        <v>2117</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>258</v>
+        <v>221</v>
       </c>
       <c r="D649" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E649" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F649" t="s">
         <v>193</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2125</v>
+        <v>2118</v>
       </c>
       <c r="H649" t="s">
-        <v>2126</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2127</v>
+        <v>2120</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>262</v>
+        <v>225</v>
       </c>
       <c r="D650" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E650" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F650" t="s">
-        <v>193</v>
+        <v>514</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2128</v>
+        <v>2121</v>
       </c>
       <c r="H650" t="s">
-        <v>2129</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2130</v>
+        <v>2122</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>266</v>
+        <v>229</v>
       </c>
       <c r="D651" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E651" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F651" t="s">
-        <v>193</v>
+        <v>121</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2131</v>
+        <v>2123</v>
       </c>
       <c r="H651" t="s">
-        <v>2132</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2133</v>
+        <v>2124</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>270</v>
+        <v>233</v>
       </c>
       <c r="D652" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E652" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F652" t="s">
-        <v>193</v>
+        <v>13</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2134</v>
+        <v>2125</v>
       </c>
       <c r="H652" t="s">
-        <v>2135</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2136</v>
+        <v>2126</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>274</v>
+        <v>237</v>
       </c>
       <c r="D653" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E653" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F653" t="s">
-        <v>193</v>
+        <v>18</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2137</v>
+        <v>2127</v>
       </c>
       <c r="H653" t="s">
-        <v>2138</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2139</v>
+        <v>2129</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>278</v>
+        <v>241</v>
       </c>
       <c r="D654" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E654" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F654" t="s">
-        <v>287</v>
+        <v>193</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2140</v>
+        <v>2130</v>
       </c>
       <c r="H654" t="s">
-        <v>2141</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
-        <v>2142</v>
+        <v>2131</v>
       </c>
       <c r="B655" t="s">
         <v>9</v>
       </c>
       <c r="C655" t="s">
-        <v>282</v>
+        <v>245</v>
       </c>
       <c r="D655" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E655" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F655" t="s">
         <v>287</v>
       </c>
       <c r="G655" s="1" t="s">
-        <v>2143</v>
+        <v>2132</v>
       </c>
       <c r="H655" t="s">
-        <v>2144</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2145</v>
+        <v>2133</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>286</v>
+        <v>249</v>
       </c>
       <c r="D656" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E656" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F656" t="s">
-        <v>287</v>
+        <v>464</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2146</v>
+        <v>2134</v>
       </c>
       <c r="H656" t="s">
-        <v>2147</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2148</v>
+        <v>2135</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>291</v>
+        <v>254</v>
       </c>
       <c r="D657" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E657" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F657" t="s">
-        <v>287</v>
+        <v>514</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2149</v>
+        <v>2136</v>
       </c>
       <c r="H657" t="s">
-        <v>2150</v>
+        <v>2128</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2151</v>
+        <v>2137</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>295</v>
+        <v>258</v>
       </c>
       <c r="D658" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E658" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F658" t="s">
-        <v>287</v>
+        <v>121</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2152</v>
+        <v>2138</v>
       </c>
       <c r="H658" t="s">
-        <v>2153</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2154</v>
+        <v>2140</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>299</v>
+        <v>262</v>
       </c>
       <c r="D659" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E659" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F659" t="s">
-        <v>287</v>
+        <v>250</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2155</v>
+        <v>2141</v>
       </c>
       <c r="H659" t="s">
-        <v>2156</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2157</v>
+        <v>2142</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>303</v>
+        <v>266</v>
       </c>
       <c r="D660" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E660" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F660" t="s">
         <v>287</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2158</v>
+        <v>2143</v>
       </c>
       <c r="H660" t="s">
-        <v>2159</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2160</v>
+        <v>2144</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>307</v>
+        <v>270</v>
       </c>
       <c r="D661" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E661" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F661" t="s">
-        <v>287</v>
+        <v>13</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2161</v>
+        <v>2145</v>
       </c>
       <c r="H661" t="s">
-        <v>2162</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2163</v>
+        <v>2146</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>311</v>
+        <v>274</v>
       </c>
       <c r="D662" t="s">
-        <v>1950</v>
+        <v>1978</v>
       </c>
       <c r="E662" t="s">
-        <v>1951</v>
+        <v>1979</v>
       </c>
       <c r="F662" t="s">
-        <v>287</v>
+        <v>464</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2164</v>
+        <v>2147</v>
       </c>
       <c r="H662" t="s">
-        <v>2165</v>
+        <v>2148</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
+        <v>2149</v>
+      </c>
+      <c r="B663" t="s">
+        <v>9</v>
+      </c>
+      <c r="C663" t="s">
+        <v>278</v>
+      </c>
+      <c r="D663" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E663" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F663" t="s">
+        <v>193</v>
+      </c>
+      <c r="G663" s="1" t="s">
+        <v>2150</v>
+      </c>
+      <c r="H663" t="s">
+        <v>2148</v>
+      </c>
+    </row>
+    <row r="664" spans="1:8">
+      <c r="A664" t="s">
+        <v>2151</v>
+      </c>
+      <c r="B664" t="s">
+        <v>9</v>
+      </c>
+      <c r="C664" t="s">
+        <v>282</v>
+      </c>
+      <c r="D664" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E664" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F664" t="s">
+        <v>18</v>
+      </c>
+      <c r="G664" s="1" t="s">
+        <v>2152</v>
+      </c>
+      <c r="H664" t="s">
+        <v>2139</v>
+      </c>
+    </row>
+    <row r="665" spans="1:8">
+      <c r="A665" t="s">
+        <v>2153</v>
+      </c>
+      <c r="B665" t="s">
+        <v>9</v>
+      </c>
+      <c r="C665" t="s">
+        <v>286</v>
+      </c>
+      <c r="D665" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E665" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F665" t="s">
+        <v>18</v>
+      </c>
+      <c r="G665" s="1" t="s">
+        <v>2154</v>
+      </c>
+      <c r="H665" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="666" spans="1:8">
+      <c r="A666" t="s">
+        <v>2156</v>
+      </c>
+      <c r="B666" t="s">
+        <v>9</v>
+      </c>
+      <c r="C666" t="s">
+        <v>291</v>
+      </c>
+      <c r="D666" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E666" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F666" t="s">
+        <v>193</v>
+      </c>
+      <c r="G666" s="1" t="s">
+        <v>2157</v>
+      </c>
+      <c r="H666" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="667" spans="1:8">
+      <c r="A667" t="s">
+        <v>2159</v>
+      </c>
+      <c r="B667" t="s">
+        <v>9</v>
+      </c>
+      <c r="C667" t="s">
+        <v>295</v>
+      </c>
+      <c r="D667" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E667" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F667" t="s">
+        <v>13</v>
+      </c>
+      <c r="G667" s="1" t="s">
+        <v>2160</v>
+      </c>
+      <c r="H667" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="668" spans="1:8">
+      <c r="A668" t="s">
+        <v>2161</v>
+      </c>
+      <c r="B668" t="s">
+        <v>9</v>
+      </c>
+      <c r="C668" t="s">
+        <v>299</v>
+      </c>
+      <c r="D668" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E668" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F668" t="s">
+        <v>514</v>
+      </c>
+      <c r="G668" s="1" t="s">
+        <v>2162</v>
+      </c>
+      <c r="H668" t="s">
+        <v>2158</v>
+      </c>
+    </row>
+    <row r="669" spans="1:8">
+      <c r="A669" t="s">
+        <v>2163</v>
+      </c>
+      <c r="B669" t="s">
+        <v>9</v>
+      </c>
+      <c r="C669" t="s">
+        <v>303</v>
+      </c>
+      <c r="D669" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E669" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F669" t="s">
+        <v>121</v>
+      </c>
+      <c r="G669" s="1" t="s">
+        <v>2164</v>
+      </c>
+      <c r="H669" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="670" spans="1:8">
+      <c r="A670" t="s">
+        <v>2165</v>
+      </c>
+      <c r="B670" t="s">
+        <v>9</v>
+      </c>
+      <c r="C670" t="s">
+        <v>307</v>
+      </c>
+      <c r="D670" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E670" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F670" t="s">
+        <v>250</v>
+      </c>
+      <c r="G670" s="1" t="s">
         <v>2166</v>
       </c>
-      <c r="B663" t="s">
-[...2 lines deleted...]
-      <c r="C663" t="s">
+      <c r="H670" t="s">
+        <v>2155</v>
+      </c>
+    </row>
+    <row r="671" spans="1:8">
+      <c r="A671" t="s">
+        <v>2167</v>
+      </c>
+      <c r="B671" t="s">
+        <v>9</v>
+      </c>
+      <c r="C671" t="s">
+        <v>311</v>
+      </c>
+      <c r="D671" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E671" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F671" t="s">
+        <v>287</v>
+      </c>
+      <c r="G671" s="1" t="s">
+        <v>2168</v>
+      </c>
+      <c r="H671" t="s">
+        <v>2169</v>
+      </c>
+    </row>
+    <row r="672" spans="1:8">
+      <c r="A672" t="s">
+        <v>2170</v>
+      </c>
+      <c r="B672" t="s">
+        <v>9</v>
+      </c>
+      <c r="C672" t="s">
         <v>315</v>
       </c>
-      <c r="D663" t="s">
-[...12 lines deleted...]
-        <v>2168</v>
+      <c r="D672" t="s">
+        <v>1978</v>
+      </c>
+      <c r="E672" t="s">
+        <v>1979</v>
+      </c>
+      <c r="F672" t="s">
+        <v>464</v>
+      </c>
+      <c r="G672" s="1" t="s">
+        <v>2171</v>
+      </c>
+      <c r="H672" t="s">
+        <v>2172</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -25147,50 +25393,59 @@
     <hyperlink ref="G639" r:id="rId638"/>
     <hyperlink ref="G640" r:id="rId639"/>
     <hyperlink ref="G641" r:id="rId640"/>
     <hyperlink ref="G642" r:id="rId641"/>
     <hyperlink ref="G643" r:id="rId642"/>
     <hyperlink ref="G644" r:id="rId643"/>
     <hyperlink ref="G645" r:id="rId644"/>
     <hyperlink ref="G646" r:id="rId645"/>
     <hyperlink ref="G647" r:id="rId646"/>
     <hyperlink ref="G648" r:id="rId647"/>
     <hyperlink ref="G649" r:id="rId648"/>
     <hyperlink ref="G650" r:id="rId649"/>
     <hyperlink ref="G651" r:id="rId650"/>
     <hyperlink ref="G652" r:id="rId651"/>
     <hyperlink ref="G653" r:id="rId652"/>
     <hyperlink ref="G654" r:id="rId653"/>
     <hyperlink ref="G655" r:id="rId654"/>
     <hyperlink ref="G656" r:id="rId655"/>
     <hyperlink ref="G657" r:id="rId656"/>
     <hyperlink ref="G658" r:id="rId657"/>
     <hyperlink ref="G659" r:id="rId658"/>
     <hyperlink ref="G660" r:id="rId659"/>
     <hyperlink ref="G661" r:id="rId660"/>
     <hyperlink ref="G662" r:id="rId661"/>
     <hyperlink ref="G663" r:id="rId662"/>
+    <hyperlink ref="G664" r:id="rId663"/>
+    <hyperlink ref="G665" r:id="rId664"/>
+    <hyperlink ref="G666" r:id="rId665"/>
+    <hyperlink ref="G667" r:id="rId666"/>
+    <hyperlink ref="G668" r:id="rId667"/>
+    <hyperlink ref="G669" r:id="rId668"/>
+    <hyperlink ref="G670" r:id="rId669"/>
+    <hyperlink ref="G671" r:id="rId670"/>
+    <hyperlink ref="G672" r:id="rId671"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>