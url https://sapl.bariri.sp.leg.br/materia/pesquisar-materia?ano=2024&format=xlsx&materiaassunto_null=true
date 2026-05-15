--- v0 (2026-02-16)
+++ v1 (2026-05-15)
@@ -54,3613 +54,3613 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_02-2024-bolsa_estudo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_02-2024-bolsa_estudo.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, indico ao senhor Prefeito Municipal a apresentação de projeto de lei referente à concessão de bolsa de estudo, no valor mínimo de um salário mínimo, para custear o ensino superior do estudante baririense que mais se destacar durante o ensino médio, conforme os critérios a serem elaborados.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_03-2024-criacao_fundo_desenvolvimento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_03-2024-criacao_fundo_desenvolvimento.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, INDICA ao Excelentíssimo Senhor prefeito, que crie o FUNDO MUNICIPAL DE DESENVOLVIMENTO_x000D_
 ECONÔMICO, repassando ao mesmo a renda gerada pela venda ou aluguel de imóveis destinado a empresas.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_04-2024-mudanca_regra_vale.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_04-2024-mudanca_regra_vale.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, INDICA nos termos regimentais desta douta casa, que o Poder Executivo, faça algumas importantes_x000D_
 mudanças no Decreto que estabelece as regras para o recebimento do Vale alimentação.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_05-2024-reforma_velorio_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_05-2024-reforma_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, INDICA nos termos regimentais desta douta casa, que o Poder Executivo, realize uma manutenção o mais rápido possível no Velório Público Municipal.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_06-2024-fiscalizacao_pm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_06-2024-fiscalizacao_pm.pdf</t>
   </si>
   <si>
     <t>Indico que o Poder Executivo, nas suas atribuições, conclame força tarefa na região do Jardim Umuarama, principalmente nas proximidades da AABB, envolvendo a fiscalização das atividades pela Policia Militar, valendo-se da Atividade Delegada em tramitação no Município, bem como solicite ás forças policiais, através da Secretaria da Segurança Pública, policiamento ostensivo e constante na área, visando coibir essas irregularidades como Embriaguez ao Volante, Direção Perigosa, Perturbação do Sossego, Falta de Habilitação, Falta de Licenciamento de Veiculo, Venda de Bebidas Menores, Tráfico ou Porte de Entorpecentes e outros que porventura possam estar ocorrendo.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_07-2024-manut._caixa_dagua_joseane_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_07-2024-manut._caixa_dagua_joseane_bianco.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, INDICA nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao setor de infraestrutura do Município, que realize serviços de manutenção na caixa D'agua na Escola Municipal Joseane Bianco.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_08-2024-comissao_temporaria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_08-2024-comissao_temporaria.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, INDICA ao Exmo. Senhor Prefeito, a criação de Comissão Temporária Especial para pesquisa de dados e mapeamento de pessoa com deficiência no município.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_09-2024-manutencao_estrada_boa_vista.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_09-2024-manutencao_estrada_boa_vista.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve vem pelo presente solicitar ao Presidente desta ilustre Casa, o envio desta Indicação ao Poder Executivo Municipal._x000D_
 Indico que o Poder Executivo, nas suas atribuições, através da Diretoria de lnfraestrutura, realize a manutenção na estrada municipal que liga o Bairro Boa Vista de Cima â cidade de ltaju, nas proximidades da divisa do Município, conforme descrito em mapa anexo, visando substituir ou reparar parte da tubulação destinada a escoamento de água sob a referida estrada.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_10-2024-manutencao_jd._vale_do_tiete.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_10-2024-manutencao_jd._vale_do_tiete.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica nos termos regimentais desta douta casa, que o poder executivo através da diretoria de Infraestrutura e Obras realizem serviços estruturais básicos no Jardim Balneário Vale do Tiete; tais como colocação de guias, sarjetas, asfaltamento das vias e redutores de velocidade.</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_11-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_11-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, INDICA nos termos regimentais desta douta casa, que o Poder Executivo, faça reparos no asfalto e canaletas no Cruzamento das Rua Benedito Antônio Ribeiro com a Rua José Gonçalves Leite, no Jardim lguatemi.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_12-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_12-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve vem pelo presente solicitar ao Presidente desta ilustre Casa, o envio desta Indicação ao Poder Executivo Municipal._x000D_
 Indico que o Poder Executivo, nas suas atribuições, através da Diretoria de Infraestrutura, realize o recapeamento ou operação tapa-buracos na Rua Humaitá, entre a Av. Tenente Peliciotti e Av. Claudionor Barbieri.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_13-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_13-2024.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta visando o bem público, indicar ao Exmo. Prefeito Municipal, que seja modificado para Via de Mão Única o trecho da Av. João Lemos que vai da Rua Valentim Cassiola até a Rua Antônio de Queiroz.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_14-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_14-2024-.pdf</t>
   </si>
   <si>
     <t>A Vereadora subscrevente nos termos regimentais desta douta casa de leis, indica ao Exmo. Sr. Prefeito que seja feito reparo asfáltico no trecho que fica de frente a antiga Incubadora — próximo à Casa da Mulher, pois ali encontra-se um buraco de grande extensão.</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_15-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_15-2024-.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, INDICA nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal e ao setor responsável, sugerindo uma programação de corte e/ou poda das árvores existentes na calçada da avenida Paschoal Pregnolato, via paralela à rodovia sp-304, parte do trecho que demanda entre as avenidas João Lemos até a Severino Lazari, Jardim Paulista e Jardim Santa Lucia.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_16-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_16-2024-.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve indica ao Senhor Prefeito Municipal de Bariri que promova o projeto "Autoridade na escola" (documento anexado), cuja ideia central é convidar autoridades locais para proferirem palestras nas escolas de nosso Município a fim de alertar os estudantes acerca de todos os males relacionados ao uso de drogas._x000D_
 Ademais, a escola, por meio de seu corpo docente, poderá trabalhar as questões levantadas ao longo das palestras.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/mocao_01-2024-pesar_valdocir.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/mocao_01-2024-pesar_valdocir.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento, no dia 29 de janeiro do corrente ano, aos 55 anos, do Sr. VALDECIR ANTONIO PIOVESANA.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/mocao_02-2024-aplausos_durval_i._neto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/mocao_02-2024-aplausos_durval_i._neto.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ao DR. DURVAL IZAR NETO, pelos relevantes serviços prestados na segurança pública, durante o período que exerceu o cargo de delegado de policia em nosso município.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da senhora Daniele Joana Ramos Caçador da Silva, aos 33 anos de idade, deixando viúvo o Sr. Bruno Rafael Freitas da Silva e uma filha.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/mocao_04-2024-aplausos_zelindo_crepaldi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/mocao_04-2024-aplausos_zelindo_crepaldi.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos ao servidor público municipal ZELINDO JOSE CREPALDI, pelos longos anos de trabalho junto municipalidade e que agora passa a gozar de merecida aposentadoria.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/mocao_05-2024-pesar_daniele.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/mocao_05-2024-pesar_daniele.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento da servidora pública municipal DANIELE JOANA RAMOS CAÇADOR DA SILVA, agente de endemias, deixa esposo e filha.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/mocao_06-2024-aplausos_julio_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/mocao_06-2024-aplausos_julio_devides.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, ouvido o plenário, apresentam MOÇÃO DE APLAUSOS ao senhor JULIO CÉSAR DE VIDES em razão do auxilio_x000D_
 prestado nas buscas de uma criança de 3 (três) anos que se perdeu de seus parentes em área de propriedade rural do Município de Bariri.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/mocao_07-2024-apoio_lei_1583.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/mocao_07-2024-apoio_lei_1583.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem apresentam Moção de Apoio à aprovação do Projeto de Lei nº 1.583/2023, de autoria do nobre Deputado Estadual Carlão Pignatari.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/mocao_08-2024-pesar_valdemar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/mocao_08-2024-pesar_valdemar.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar pelo falecimento do Sr. Valdemar Marcelino de Oliveira.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/mocao_09-2024-pesar_lourdes_beltrame.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/mocao_09-2024-pesar_lourdes_beltrame.pdf</t>
   </si>
   <si>
     <t>Apresenta Moção de Pesar pelo falecimento do Sra. Lourdes Beltrame Além.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao_10-2024-aplausos_fabio_jorge_viccari.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao_10-2024-aplausos_fabio_jorge_viccari.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Aplausos ao atleta Fábio Jorge Viccari, jogador de tênis de mesa.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/mocao_11-2024-pesar_mafalda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/mocao_11-2024-pesar_mafalda.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, através deste Vereador subscritor, manifesta as suas condolências pelo falecimento da Sra. MAFALDA VERI FERRARI, falecida aos 05/03/2024, com 94 anos de idade.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/mocao_12-2024-pesar_eloa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/mocao_12-2024-pesar_eloa.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, através deste Vereador subscritor, manifesta as suas condolências pelo falecimento da jovem ELOA MUZARDO BARBOSA, falecida aos 08/03/2024, com 21 anos de idade.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/mocao_13-2024-pesar_cleia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/mocao_13-2024-pesar_cleia.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, através deste Vereador subscritor, manifesta as suas condolências pelo falecimento da amiga CLÉIA SCOLA DALLA COLETTA, falecida aos 12/03/20 J4, com 52 anos de idade.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_14-2024-pesar_cleia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_14-2024-pesar_cleia.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da Senhora CLEIA SCOLA DELLA COLETTA._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 13/03/24, com 53 anos de idade, e com uma vida cheia de realizações.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/mocao_15-2024-pesar_marcos_castiglio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/mocao_15-2024-pesar_marcos_castiglio.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor MARCOS ANTONIO CASTIGLIO._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 21/03/24, com 62 anos de idade.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/mocao_16-2024-pesar_donizete.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/mocao_16-2024-pesar_donizete.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, ouvido plenário, apresenta moção de pesar pelo falecimento do senhor DONIZETE CARLOS MIATO, aos 42 anos de idade. Deixa a esposa Daniela Salvalagio Miato servidora pública municipal, a qual esteve sempre a seu lado em todos os momentos, com total amor e dedicação, e a filha do casal Rafaela.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_17-2024-pesar_yole.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_17-2024-pesar_yole.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Bariri, através deste Vereador subscritor, manifesta as suas condolências pelo falecimento da Sra. YOLE LONARDONI SCHIAVON, falecida aos 27/03/2024, com 97 anos de idade.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/mocao_18-2024-pesar_osvaldo_giglio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/mocao_18-2024-pesar_osvaldo_giglio.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. OSVALDO MARIO GIGLIO, ocorrido na data de ontem. O mesmo contava com 81 anos. Deixa viúva a Sra. Aparecida Lara Giglio e cinco filhos, Daniela, Ricardo, Gisele, Rosana e Priscila.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/mocao_19-2024-pesar_jose_n._p._camargo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/mocao_19-2024-pesar_jose_n._p._camargo.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar A. família do Senhor JOSE NELSON PEREIRA DE CARVALHO.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/mocao_20-2024-pesar_jorge_a._bussada.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/mocao_20-2024-pesar_jorge_a._bussada.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, ouvido plenário, apresenta moção de pesar pelo passamento do Sr. JORGE ANTONIO BUSSADA, ocorrido no último dia 18 de abril aos 73 anos de idade, deixando 04 filhos.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/mocao_21-2024-pesar_zenaide_a._vilela.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/mocao_21-2024-pesar_zenaide_a._vilela.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve, ouvido plenário, apresenta moção de pesar pelo passamento da Sra. Zenaide de Almeida Vilela ocorrido no último dia 11 de abril aos 86 anos de idade.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/mocao_22-2024-pesar_irma_gioconda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/mocao_22-2024-pesar_irma_gioconda.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta MOÇÃO DE PESAR pelo falecimento da IRMÃ GIOCONDA BORELI, cujo nome de batismo era LUZIA GIOCONDA BORELI, aos 79 anos, ocorrido no dia 25 de Abril do corrente ano, na cidade de Santa Cruz do Rio Pardo.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/mocao_23-2024-pesar_jorge_bussada.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/mocao_23-2024-pesar_jorge_bussada.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor JORGE ANTONIO BUSSADA.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/mocao_24-2024-pesar_luiz_guilherme.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/mocao_24-2024-pesar_luiz_guilherme.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento do jovem LUIZ GUILHERME BILANCIERI RODRIGUES, com 17 anos de idade, ocorrido no último dia 21 de abril, filho de Fabio e Daiana.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_25-2024-missionarias_claretianas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_25-2024-missionarias_claretianas.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, ouvido o Plenário, apresenta Moção de Aplausos ás Missionárias Claretianas em razão da celebração de 70 anos da presença, trabalho e testemunho em nosso Município, pois aqui chegaram em 09 de maio de 1953 para assumir o serviço de coordenação do Lar Vicentino de Bariri.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_26-2024-aplausos_rs.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_26-2024-aplausos_rs.pdf</t>
   </si>
   <si>
     <t>Através deste Vereador subscritor, proponho que a Câmara Municipal de Bariri, no uso de suas atribuições legais, venha expressar seu profundo reconhecimento e gratidão às pessoas de Bariri que se mobilizaram em prol dos desabrigados pela catástrofe no Rio Grande do Sul.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/mocao_27-2024-pesar_roberto_de_antonio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/mocao_27-2024-pesar_roberto_de_antonio.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, ouvido o plenário, propõe Moção de Pesar à família do Senhor Roberto de Antônio em razão de seu falecimento na data de hoje, dia 20 de maio de 2024, com 89 (oitenta e nove) anos, deixando três filhos.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/mocao_28_2024-pesar_luis_eduardo_benatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/mocao_28_2024-pesar_luis_eduardo_benatti.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 13 de junho, aos 59 anos, do Sr. LUIS EDUARDO_x000D_
 BENATTI, ou DU BENATTI, como era conhecido. Deixa viúva a Sra. Helen Zanoni Benatti, e os filhos Carolina, Guilherme e Giovana.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_29_2024-pesar_eliete_firmani.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_29_2024-pesar_eliete_firmani.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da jovem senhora Eliete Valentina Firmani Moreira com 40 anos de idade. Eliete era paroquiana assídua da Paróquia de Santa Luzia, sempre engajada na vida da igreja católica, mesmo diante de diversos problemas de saúde lutou bravamente, sem perder a fé e o otimismo, vizinha e amiga de infância da vereadora subscrevente, deixe mãe e esposo.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/mocao_30_2024-pesar_cecilia_carpo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/mocao_30_2024-pesar_cecilia_carpo.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da jovem senhora CECÍLIA CARPIO com 45 anos de idade, deixa esposo e filha.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/mocao_31_2024-pesar_sueli_de_pauli.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/mocao_31_2024-pesar_sueli_de_pauli.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da senhora Sueli de Fátima Nascimento de Pauli com 64 anos de idade, deixa esposo e três filhos Richely, Patricia eDiego.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/mocao_32_2024-pesar_yara_masson.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/mocao_32_2024-pesar_yara_masson.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento da Sra. VARA CRISTINA LOPES DOS SANTOS MASSON, com 82 anos. Deixa marido, 2 filhos e 3 netos.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/mocao_33_2024-pesar_ermelindo_dias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/mocao_33_2024-pesar_ermelindo_dias.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. ERMELINDO DIAS, ocorrido no dia 14 de Junho do corrente ano. O mesmo contava com 53 anos.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/mocao_34_2024-pesar_claudio_dalberto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/mocao_34_2024-pesar_claudio_dalberto.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. CLAUDIO GIACOMO DALBERTO, ocorrido no dia 11 de junho do corrente ano. O mesmo contava com 87 anos. Deixa viúva a Sra. Maria Aparecida Tessaroli Dalberto.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/mocao_35_2024-pesar_olegario_alves.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/mocao_35_2024-pesar_olegario_alves.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. OLEGARIO ALVES. O mesmo contava com 85 anos. Deixa viúva a Sra. Iraci Torres Alves.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/mocao_36_2024-pesar_silveria_rodrigues.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/mocao_36_2024-pesar_silveria_rodrigues.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 27 de Junho do corrente ano, aos 87 anos, do Sra._x000D_
 SILVÉRIA ANNA G. RAMOS RODRIGUES. Era viúva do Sr. Manoel Rodrigues.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/mocao_37_2024-pesar_roberto_dias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/mocao_37_2024-pesar_roberto_dias.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 28 de Junho do corrente ano, aos 59 anos, do Sr. ROBERTO DIAS. Deixa viúva a Sra. Nilza Beatriz Labella Dias.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3372/mocao_38_2024-apoio_oab.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3372/mocao_38_2024-apoio_oab.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, ouvido o Plenário, apresenta Moção de apoio à "Ordem dos Advogados do Brasil - Subseção Bariri", representada pela sua Presidente, Cristiane de Sousa Mogioni, em razão do empenho demonstrado na busca pela manutenção do Posto Avançado da Justiça do Trabalho em nosso Município, pois se trata de medida que visa evitar substanciais prejuízos aos jurisdicionados baririenses.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_39-2024-pesar_eolo_darcio_cintra.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_39-2024-pesar_eolo_darcio_cintra.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à familia do Senhor EOLO DARCIO CINTRA._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento ocorrido no dia 23/07/24, com uma vida cheia de_x000D_
 realizações._x000D_
 Deixa viúva Margarete Aparecida Andrioli Cintra.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/mocao_40-2024-pesar_dirce_de_paula.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/mocao_40-2024-pesar_dirce_de_paula.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento da Sr @ Dirce Aparecida Antônio de Paula aos 65 anos, era viúva de Luis Carlos de Paula, o Paraná, ocorrido no último dia 16 de julho.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/mocao_41-2024-pesar_sebastiao_domingos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/mocao_41-2024-pesar_sebastiao_domingos.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento da Sr. Sebastião Domingos, mais conhecido como Tião Bacia, com 72 anos, deixa viúva a Sr.ª Conceição, Filhos e Netos aos 65 anos, ocorrido no último dia 24 de julho.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/mocao_42-2024-pesar_alessandra_cassador.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/mocao_42-2024-pesar_alessandra_cassador.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento da Sr.ª Alessandra Cassador aos 49 anos, deixa o esposo Márcio Manoel da Silva, e uma filha, ocorrido no último dia 31 de julho.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/mocao_43-2024-pesar_tadeu_pereira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/mocao_43-2024-pesar_tadeu_pereira.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento do jovem Tadeu de Abreu Pereira com 40 anos de idade, ocorrido no último dia 14 de julho.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/mocao_44-2024-pesar_rosangela_demasi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/mocao_44-2024-pesar_rosangela_demasi.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 03 de Agosto, aos 66 anos, do Sra. ROSÂNGELA MARIA DEMASI. Deixa viúvo o Sr. Ivan Antônio Colachite, os filhos Milena e Ivanzinho.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_45-2024-pesar_sergio_c._da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_45-2024-pesar_sergio_c._da_silva.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 04 de Agosto, aos 86 anos, do Sr. SERGIO CRUZ DA_x000D_
 SILVA. Era viúvo da Sra. Eunice Carazato da Silva.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/mocao_46-2024-pesar_sebastiao_domingos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/mocao_46-2024-pesar_sebastiao_domingos.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 24 de Julho, aos 72 anos, do Sr. SEBASTIÃO DOMINGOS, mais conhecido por Tião Bacia. Deixa viúva a Sra. Conceição, filhos e netos</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/mocao_47-2024-pesar_eolo_darcio_cintra.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/mocao_47-2024-pesar_eolo_darcio_cintra.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 23 de Julho, aos 71 anos, do Sr. EOLO DARCIO_x000D_
 CINTRA. Deixa viúva a Sra. Margarete Aparecida Andreoli Cintra.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_48-2024-pesar_dirce_de_paula.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_48-2024-pesar_dirce_de_paula.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, no dia 16 de Julho, aos 65 anos, do Sra. DIRCE AP.ANTONIO_x000D_
 DE PAULA. Era viúva do Sr. Luis Carlos de Paula (Paraná).</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/mocao_49-2024-pesar_aparecida_i._b._jorge.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/mocao_49-2024-pesar_aparecida_i._b._jorge.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento da Aparecida Ivanil Bochi Jorge com 74 anos de idade, ocorrido no último dia 17 de agosto.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/mocao_50-2024-pesar_pilar_carpio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/mocao_50-2024-pesar_pilar_carpio_franchini.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento da Sr.ª Pilar Carpio Franchini aos 88 anos, era viúva do Sr. Pedro Franchini, ocorrido no último dia 12 de agosto.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_51-2024-pesar_valdecir_donizete_e_dener_costa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_51-2024-pesar_valdecir_donizete_e_dener_costa.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta apresentar moção de pesar pelo passamento dos jovens Valdecir Donizete Coutinho Junior de 27 anos de idade e Dener Costa de 24 anos, vítimas de acidente de moto na cidade de Jaú, ocorrido no último 16 de agosto.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_52-2024-pesar_euclydes_alves.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_52-2024-pesar_euclydes_alves.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do Sr. Euclydes Alves, ocorrido no dia 24 de setembro do_x000D_
 corrente ano.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_53-2024-pesar_euclydes_alves.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_53-2024-pesar_euclydes_alves.pdf</t>
   </si>
   <si>
     <t>Propomos na forma regimental, que seja consignado em ata, o mais profundo pesar à família do Senhor Euclides Alves._x000D_
 Fique ainda registrado este póstumo, conquanto sincero reconhecimento que teve o seu passamento com 89 anos de idade._x000D_
 Era viúvo da Sra. Luzia Prima de Campos Alves._x000D_
 Ante ao exposto e atendidas as formalidades regimentais, requeremos que fique constando da ata desta Sessão Ordinária, Moção de Pesar pelo passamento do Senhor Euclides Alves enviando cópia da presente aos seus familiares.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/mocao_54-2024-pesar_luzia_costa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/mocao_54-2024-pesar_luzia_costa.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento da senhora LUZIA SIMONE COSTA com 48 anos de idade, deixa três filhos.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/mocao_55-2024-pesar_washinton_borba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/mocao_55-2024-pesar_washinton_borba.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento do jovem senhor WASHINGTON LUIS BORBA com 43 anos de idade, deixa viúva a Sr Débora de Jesus Borba (servidora municipal) e o filho Raphael Borba.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/mocao_56-2024-pesar_waldemar_barbosa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/mocao_56-2024-pesar_waldemar_barbosa.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento do senhor WALDEMAR BARBOSA com 87 anos de idade, deixa filhos, netos e bisnetos.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/mocao_57-2024-pesar_edmara_rainere.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/mocao_57-2024-pesar_edmara_rainere.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, seguindo o regimento interno desta egrégia Casa de Leis, apresenta MOÇÃO DE PESAR pelo falecimento de Edmara Rainere, com 55 anos de idade, ocorrido dia 31 de outubro.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/mocao_58-2024-pesar_jose_romualdo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/mocao_58-2024-pesar_jose_romualdo.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor JOSÉ WALTER ROMUALDO (Tinho).</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pdl_01-2024_com_parecer_26-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pdl_01-2024_com_parecer_26-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2020 da Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pdl_02-2024_com_parecer_27-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pdl_02-2024_com_parecer_27-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2021 da Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/pdl_03_2024-titulo_dassie.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/pdl_03_2024-titulo_dassie.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de cidadão Baririense ao senhor João Eduardo Dassie.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pdl_04_2024-premio_maiza.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pdl_04_2024-premio_maiza.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio "Mulheres Negras Contam sua História" Senhora Maiza Elias Generoso</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/pdl_05-2024-titulo_jorge_bruno_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/pdl_05-2024-titulo_jorge_bruno_silva.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Baririense ao Reverendíssimo Pastor Jorge Bruno da Silva.</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/pdl_06-2024-zumbi_carlos_vianna.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/pdl_06-2024-zumbi_carlos_vianna.pdf</t>
   </si>
   <si>
     <t>Concede o "Prêmio Zumbi dos Palmares" ao Senhor Carlos Roberto Vital Vianna.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/pdl_07-2024-com_parecer_65.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/pdl_07-2024-com_parecer_65.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2022 da Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/pdl_08-2024-medalha_16_junho_ditinho.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/pdl_08-2024-medalha_16_junho_ditinho.pdf</t>
   </si>
   <si>
     <t>Concede a "Medalha 16 de junho" a Benedito Antônio Franchini.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Luis Fernando Foloni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/plce_01-2024-atualiza_anexo_ii_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/plce_01-2024-atualiza_anexo_ii_ctm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização monetária da Tabela II, anexo II, do Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/plce_02-2024-altera_lc_12-1998.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/plce_02-2024-altera_lc_12-1998.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do Anexo I, da Lei Complementar no 12, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/plce_03-2024-altera_tebela_iv_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/plce_03-2024-altera_tebela_iv_ctm.pdf</t>
   </si>
   <si>
     <t>Altera a tabela IV, do anexo IV constantes do Código Tributário Municipal (Lei 2281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/plce_04-2024-altera_lc_32-2003.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/plce_04-2024-altera_lc_32-2003.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 32, de 17 de dezembro de 2003, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza e dá outras providências.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/plce_05-2024-nova_tabela_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/plce_05-2024-nova_tabela_ctm.pdf</t>
   </si>
   <si>
     <t>Institui nova Tabela ao Comércio Eventual ou Ambulante do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/plce_06-2024-nova_redacao_anexo_vi_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/plce_06-2024-nova_redacao_anexo_vi_ctm.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 1.0 e sub-item 2.4 constante do Anexo VI da Tabela VI da Lei no 2.281/91 (Código Tributário Municipal), alterada pela Lei Complementar no 04/97 e dá outras providências.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plce_07-2024-altera_anexo_iii_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plce_07-2024-altera_anexo_iii_ctm.pdf</t>
   </si>
   <si>
     <t>Altera a tabela III, do anexo III, constantes no Código Tributário Municipal (Lei 2.281/91) e da outras providências.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/plce_08-2024-altera_lc_11-1998.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/plce_08-2024-altera_lc_11-1998.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do artigo 50, da Lei Complementar no 11, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/plce_09-2024-altera_lc_04-1997.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/plce_09-2024-altera_lc_04-1997.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 20 da Lei Complementar no 04, de 19 de dezembro de 1997.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/ple_01-2024-credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/ple_01-2024-credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/ple_02-2024-altera_lei_4.666.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/ple_02-2024-altera_lei_4.666.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.666, de 23 de março de 2016, e dá outras providências.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/ple_03-2024-altera_lei_2.748.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/ple_03-2024-altera_lei_2.748.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 2.748, de 06 de fevereiro de 1996, que dispõe sobre o Conselho Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/ple_04-2024-convenio_funepe.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/ple_04-2024-convenio_funepe.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio de Cooperação com a Fundação Educacional de Penápolis - FUNEPE.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/ple_05-2024-revisao_anual_geral.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/ple_05-2024-revisao_anual_geral.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores municipais para o exercício de 2024.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/ple_06-2024-reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/ple_06-2024-reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 3.801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providencias.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/ple_07-2024-altera_referencia_agente_comunitario.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/ple_07-2024-altera_referencia_agente_comunitario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração na referência dos empregos públicos de Agente Comunitário de Saúde e Agente de Combate as Endemias, de acordo com a Emenda Constitucional nº 120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ple_08-2024-adita_convenio_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ple_08-2024-adita_convenio_santa_casa.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aditar o convênio firmado com a Irmandade da Santa Casa de Misericórdia de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ple_09-2024-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ple_09-2024-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Suplementar.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ple_10-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ple_10-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ple_11-2024-limpeza_publica.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ple_11-2024-limpeza_publica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre passeios públicos, tapumes, limpeza de terrenos, entulhos e da outras providências.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ple_12-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ple_12-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ple_13-2024-retroage_efeito_lei_5281.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ple_13-2024-retroage_efeito_lei_5281.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre retroagir os efeitos da Lei Municipal no 5.281, de OS de fevereiro de 2024, a partir de 1º de janeiro de 2024.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ple_14-2024-altera_referencia_empregos_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ple_14-2024-altera_referencia_empregos_saemba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração de referências, alteração de carga horária, criação de função de confiança, alteração de estrutura do SAEMBA e dá outras providências.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/ple_15-2024-criacao_emprego_gerente_engenharia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/ple_15-2024-criacao_emprego_gerente_engenharia.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do emprego de Gerente de Engenharia e Segurança do Trabalho e fixação de atribuições de outros cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/ple_16-2024-gratificacao_controle_interno_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/ple_16-2024-gratificacao_controle_interno_saemba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de gratificação para Controle Interno e Atendente Plantonista, e dá outras providências.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/ple_17-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/ple_17-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/ple_18-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/ple_18-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providencias.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/ple_19-2024-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/ple_19-2024-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providencias.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/ple_20-2024-novo_perimetro_urbano.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/ple_20-2024-novo_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Delimita novo traçado oficial e área de expansão no Perímetro Urbano I do Município de Bariri e dá outras providencias.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/ple_21-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/ple_21-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ple_22-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ple_22-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/ple_23-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/ple_23-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/ple_24-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/ple_24-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/ple_25-2024-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/ple_25-2024-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/ple_26-2024-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/ple_26-2024-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/ple_27-2024-prorroga_prazo_concessao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/ple_27-2024-prorroga_prazo_concessao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo da Concessão de Uso nos termos das Leis Municipais nº 2.827/97, 2.841/97, 2.851/97 e 4.351/13 e 5.269/23.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/ple_28-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/ple_28-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providencias.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/ple_29-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/ple_29-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/ple_30_2024-sistran.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/ple_30_2024-sistran.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aderir ao Sistema Estadual de Trânsito — SISTRAN-SP, junto ao Governo do Estado de São Paulo.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/ple_31_2024-credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/ple_31_2024-credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e da outras providencias.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/ple_32_2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/ple_32_2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/ple_33_2024-atribuicao_cargos_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/ple_33_2024-atribuicao_cargos_saemba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação de atribuições de outros cargos, e dá outras providências.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/ple_34_2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/ple_34_2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/ple_35_2024-servico_de_inspecao_sanitaria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/ple_35_2024-servico_de_inspecao_sanitaria.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Sanitária e Industrial de Produtos de Origem Animal no Município de Bariri/SP, e da outras providências.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/ple_36_2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/ple_36_2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/ple_37-2024-diretrizes_orcamentarias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/ple_37-2024-diretrizes_orcamentarias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2025, e dá outras providências.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/ple_38-2024-altera_ppa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/ple_38-2024-altera_ppa.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 5.064 de 10 de setembro de 2021.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/ple_39-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/ple_39-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/ple_40-2024-cicesp.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/ple_40-2024-cicesp.pdf</t>
   </si>
   <si>
     <t>Ratifica o Protocolo de Intenções e Autoriza o Ingresso do Município de Bariri no Consórcio Intermunicipal do Centro do Estado de São Paulo - CICESP e da outras providências.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/ple_41-2024-cred._adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/ple_41-2024-cred._adicional_especial.pdf</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/ple_42-2024-cred._adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/ple_42-2024-cred._adicional_especial.pdf</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/ple_43-2024-cred._adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/ple_43-2024-cred._adicional_especial.pdf</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/ple_44-2024-cred._adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/ple_44-2024-cred._adicional_especial.pdf</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/ple_45-2024-adesao_ao_act.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/ple_45-2024-adesao_ao_act.pdf</t>
   </si>
   <si>
     <t>Autoriza a adesão do Município de Bariri à ACT - Associação Caminhos do Tietê e dá outras providências.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/ple_46-2024-concessao_uso_imovel.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/ple_46-2024-concessao_uso_imovel.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer Concessão de Uso, a Titulo Remunerado, nos termos das Leis Municipais nos. 2.827, 2841 e 2851/97, de um imóvel abaixo descrito, e dá outras providências.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/ple_47-2024-convenio_tjsp.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/ple_47-2024-convenio_tjsp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Convênio com o Governo do Estado de São Paulo através do Tribunal de Justiça do Estado de São Paulo, para abrigar instalações forenses.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/ple_48-2024-cred._adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/ple_48-2024-cred._adicional_especial.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/ple_49-2024_completo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/ple_49-2024_completo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bariri para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/ple_50-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/ple_50-2024-.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 5.064 de 10 de setembro de 2021 e 5.321 de 17 de setembro de 2024.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/ple_51-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/ple_51-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/ple_52-2024-smc-bariri.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/ple_52-2024-smc-bariri.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Sistema Municipal de Cultura do Município de Bariri; e dá outras providencias.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/ple_53-2024-novo_perimetro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/ple_53-2024-novo_perimetro.pdf</t>
   </si>
   <si>
     <t>Delimita novo traçado oficial e área de expansão no Perímetro Urbano I do Município de Bariri, e dá outras providencias.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/ple_54-2024-credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/ple_54-2024-credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/ple_55-2024-pmc.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/ple_55-2024-pmc.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Municipal de Cultura de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/ple_56-2024-prolongamento_via_publica.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/ple_56-2024-prolongamento_via_publica.pdf</t>
   </si>
   <si>
     <t>Denomina prolongamento da via pública "Rua Professor Jose Carlos Barbosa"</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/pll_01-2024-reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/pll_01-2024-reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de vale alimentação e da outras providências.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pll_02-2024-wi-fi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pll_02-2024-wi-fi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de sinal de internet sem fio (Wi-Fi) nas repartições da administração pública municipal direta e indireta para acesso universal e gratuito à população do município de Bariri-SP e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pll_03-2024-nomenclatura_vigilancia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pll_03-2024-nomenclatura_vigilancia.pdf</t>
   </si>
   <si>
     <t>Denomina o setor da Vigilância Epidemiológica</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/pll_04-2024-medidas_vigilancia_e_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/pll_04-2024-medidas_vigilancia_e_saude.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a adoção de medidas de vigilância em saúde no Município de Bariri-SP, quando verificada situação de iminente perigo à saúde pública pela presença dos vetores transmissores da dengue, chikungunya, zika, leishmaniose entre outras doenças, e dá outras providencias</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pll_05-2024-altera_lei_3084.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pll_05-2024-altera_lei_3084.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal de Bariri, n° 3084, de 03 de maio de 2000, que trata de horário de funcionamento de restaurantes, bares e afins.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pll_06-2024-maio_furta_cor.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pll_06-2024-maio_furta_cor.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de Bariri, o mês Maio Furta-cor, dedicado ás ações de conscientização, incentivo ao cuidado e promoção da saúde mental materna.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pll_07-2024-inauguracao_obras_incompleta.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pll_07-2024-inauguracao_obras_incompleta.pdf</t>
   </si>
   <si>
     <t>Proíbe a inauguração, no âmbito do Município de Bariri/SP, de obras públicas incompletas ou que não atendam ao fim a que se destinam e dá outras providências.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/pll_08-2024-emissao_ruido.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/pll_08-2024-emissao_ruido.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os critérios de controle da emissão de ruídos por veículos automotores no âmbito do Município de Bariri/SP e dá outras providências.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pll_09-2024-familia_acolhedora.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pll_09-2024-familia_acolhedora.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço de Acolhimento em Família Acolhedora para crianças no município de Bariri e da outras providências.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/pll_10-2024-honorario_procurador.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/pll_10-2024-honorario_procurador.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o repasse de honorários de sucumbência à Procuradoria Jurídica da Câmara Municipal de Bariri e da outras providências.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/pll-11-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/pll-11-2024.pdf</t>
   </si>
   <si>
     <t>Extingue o emprego público em comissão de Assessor Parlamentar.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/pll_12-2024-vias_publicas_primavera_iii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/pll_12-2024-vias_publicas_primavera_iii.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre denominação de vias públicas no loteamento JARDIM PRIMAVERA III.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_13-2024-atendimento_prioritario.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_13-2024-atendimento_prioritario.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Atendimento Prioritário de Crianças e Adolescentes que estejam em Acolhimento Institucional e Acolhimento Familiar, e dá outras providências.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/pll_14-2024-ceo_aristides_foloni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/pll_14-2024-ceo_aristides_foloni.pdf</t>
   </si>
   <si>
     <t>Denomina o "CENTRO DE ESPECIALIDADES ODONTOLOGICAS DE BARIRI - ARISTIDES FOLONI".</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/proj._res_no_01.2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/proj._res_no_01.2024.pdf</t>
   </si>
   <si>
     <t>Altera a redação do § 1° do artigo 130 do Regimento Interno da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/proj._res_no_02.2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/proj._res_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/proj._res_03-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/proj._res_03-2024.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao artigo 17, inciso VII do Regimento Interno.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/proj._res_04-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/proj._res_04-2024.pdf</t>
   </si>
   <si>
     <t>Acresce diversos dispositivos ao texto do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/proj._res_05-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/proj._res_05-2024.pdf</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/proj._res_06-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/proj._res_06-2024.pdf</t>
   </si>
   <si>
     <t>Inclui regulamentação das emendas individuais impositivas no Regimento Interno da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/req.01-2024-convoca_sessao_extra.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/req.01-2024-convoca_sessao_extra.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que abaixo subscrevem, nos termos regimentais e legislação orgânica do município, requerem que seja CONVOCADA uma sessão_x000D_
 extraordinária, para o próximo dia VINTE E CINCO (25), quinta-feira desta semana, incluindo-se na pauta da Ordem do Dia da sessão, para discussão e votação em caráter de urgência especial, o Projeto de Lei n° 01/2024.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/req.02-2024-frota_veiclos_e_maquinas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/req.02-2024-frota_veiclos_e_maquinas.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa que o Poder Executivo encaminhe informações, para efeitos de fiscalização a respeito da manutenção da frota de veículos máquinas e tratores da prefeitura.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/req.03-2024-horas_extras.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/req.03-2024-horas_extras.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92- da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria_x000D_
 responsável forneça informações a respeito da realização de horas extras remuneradas da Municipalidade e Autarquia Saemba.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/req.04-2024-cumprimento_lei_5262.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/req.04-2024-cumprimento_lei_5262.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92- da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria_x000D_
 responsável forneça informações a respeito do cumprimento da Lei nº 5.262.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/req.05-2024-dispensa_ponto_funcao_gratificada.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/req.05-2024-dispensa_ponto_funcao_gratificada.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 9º da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 - Qual o amparo legal para a dispensa da digital dos servidores gratificados como Chefes, Assessores e Coordenadores?_x000D_
 2 - Qual a justificativa de tais servidores não precisarem cumprir suas cargas horárias, e não serem penalizados como os demais?_x000D_
 3 - Porquê o projeto de Lei não contemplou esta casa de Leis com a informação da "dispensa da obrigatoriedade de registro ponto" sendo uma informação relevante para a ciência e definição dos votos dos nobres edis?</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req.06-2024-entrentamento_dengue.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req.06-2024-entrentamento_dengue.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 9º da Lei Orgânica do Município que o excelentíssimo senhor Prefeito, através da diretoria responsável, forneça as informações do segue:_x000D_
 1 - Quais ações foram adotadas pela diretoria de saúde para o enfrentamento da dengue?_x000D_
 2 - Como é realizado o trabalho casa a casa, e o controle de visitas e a fiscalização do trabalho epidemiológico de controle de vetor?_x000D_
 3 - As visitas casa a casa atingiram as metas estabelecidas para o ano de 2023? Enviar planilha com dados das visitas mês a mês e totalidade anual._x000D_
 4 - Quais as principais dificuldades para conseguir um trabalho de controle de vetor mais eficiente?</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/req.07-2024-urgencia_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/req.07-2024-urgencia_especial.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os PROJETOS DE LEIS números 08 e 11/2024 do Prefeito.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/req.08-2024-reitera_pedido_req._95.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/req.08-2024-reitera_pedido_req._95.2023.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe esta Casa, complementação das informações objeto do requerimento n° 95/2023, de nossa autoria, do oficio n° 442/2023 de 04/12/2023, sobre o Saemba, com pedido de dilação de prazo e até a presente data, dois (02) meses depois, continua na mesma situação.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/req.09-2024-urgencia_ple-13.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/req.09-2024-urgencia_ple-13.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os PROJETO DE LEI número 013/2024 do Prefeito.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/req.10-2024-elevador.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/req.10-2024-elevador.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações à esta Casa de Leis quanto à situação atual da instalação de um elevador no paço municipal a fim de permitir que todos os munícipes possam acessar esta Câmara Municipal. Além disso, informar se existe um prazo para o início e conclusão das obras.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/req.11-2024-debito_cpfl_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/req.11-2024-debito_cpfl_saemba.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro informações quanto ao valor atual do débito em aberto da Autarquia Municipal SAEMBA com a concessionária CPFL e, ainda, se as parcelas não pagas constam no balancete de 2023 da referida Autarquia.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/req.12-2024-adicional_agentes_saude_e_endemia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/req.12-2024-adicional_agentes_saude_e_endemia.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o Plenário, que o Exmo.  Senhor Prefeito Fernando Foloni cumpre a lei federal de Incentivo Financeiro Adicional dos Agentes de Saúde e Agentes de Endemias.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/req.13-2024-reforma_marina_budin.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/req.13-2024-reforma_marina_budin.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 9º da Lei Orgânica do Município que o excelentíssimo senhor Prefeito, através da diretoria responsável, forneça as informações do segue: 1 - Qual a empresa responsável pela reforma da Creche Marina Budin? Acrescentar número do contrato e licitação. 2 - Qual a justificativa para a paralisação da reforma? 3 - Pode se considerar uma limpeza e higienização efetivas apenas com água? Por que não fornecem sequer o básico para cumprir as determinações do Ministério da Educação? 4 - Qual a previsão para a conclusão da reforma e melhoria nas acomodações e higiene da creche?</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/req.14-2024-urgencia_ple17-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/req.14-2024-urgencia_ple17-24.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os PROJETO DE LEI número 017/2024 do Prefeito.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/req.15-2024-informacoes_enfrentamento_dengue.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/req.15-2024-informacoes_enfrentamento_dengue.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92da Lei Orgânica do Município:_x000D_
 "Inciso XI- requisitar informações aos órgãos do Município sobre assunto relacionado com sua pasta, importando em crime de responsabilidade a recusa ou o não atendimento no prazo de 10 (dez) dias ateis, bem como o fornecimento de informações falsas"; que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 - Qual a justificativa para essa diferença numérica? Quais são os dados oficiais?_x000D_
 2 - Qual o fluxo oficial para diagnóstico e notificações dos casos de dengue no município que são repassados ao Governo do Estado? Citar passo a passo.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/req.16-2024-urgencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/req.16-2024-urgencia.pdf</t>
   </si>
   <si>
     <t>Os vereadores a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os PROJETOS DE LEI número 018 E 19/2024 do Prefeito e o PROJETO DE Lei n° 04/202 de autoria de todos os vereadores.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req.17-2024-atestados_irregulares.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req.17-2024-atestados_irregulares.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, e evocando o Art.92- da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria responsável e da chefia da unidade forneça as informações do segue:_x000D_
 _x000D_
 1- A informação sobre os atestados falsificados procede? A autoria foi realmente de estagiário(a) ou de outro servidor(a)?_x000D_
 2 - Quem é o agente administrativo responsável pela recepção do Soma 2? Por que os estagiários estariam laborando em jornada acima do previsto pelo CIEE e sem supervisão de agente administrativo efetivo?_x000D_
 3 - Quantos atestados foram identificados como faIsos? Os médicos foram notificados sobre o acontecido?_x000D_
 4 - Qual a justificativa para a demora em tomar providências diante da ciência por parte da Diretoria de Saúde diante o ocorrido?_x000D_
 5 - Quais medidas foram tomadas ao identificar a fraude? Juntar documentos comprobatórios.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/req.18-2024-viagem_ambulancia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/req.18-2024-viagem_ambulancia.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92- da Lei Orgânica do Município que o excelentíssimo senhor Prefeito, através da diretoria responsável informe o que segue:_x000D_
 1 - Como e por quem é realizada a escala de viagens dos motoristas da Saúde?_x000D_
 2 - Existe favorecimento de algum motorista ou qualquer servidor do setor?_x000D_
 3 - Existe algum grau de parentesco entre quaisquer servidores do setor de ambulâncias?_x000D_
 4 - Quantos servidores fazem parte do setor de ambulância, citar nomes e cargos, dentre eles os efetivos,_x000D_
 contratados e em desvio de função._x000D_
 5 - Qual a média diária de horas trabalhadas pelos motoristas locais e dos que realizam viagens longas?_x000D_
 6 - Apresentar demonstrativo contendo a quantidade de viagens realizadas por motoristas nos últimos 6_x000D_
 meses até a presente data._x000D_
 7 - Informar se os motoristas possuem e quais valores aplicados em vale-refeição e seguro de vida.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/req.19-2024-banco_do_povo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/req.19-2024-banco_do_povo.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria de Desenvolvimento, informe a situação do BANCO DO POVO em nosso município.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/req.20-2024-repasse_carnaval_e_entidades.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/req.20-2024-repasse_carnaval_e_entidades.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis de modo a esclarecer se os valores não dispensados por contratações de bens e serviços para o Carnaval de 2024 foram efetivamente realocados às entidades de Bariri e, em caso afirmativo, apresentar a relação pormenorizada dos repasses._x000D_
 Além disso, houve o remanejamento orçamentário para o fim de efetivar esta realocação dos valores referidos? Em caso afirmativo, apontar quais foram os projetos encaminhados a esta Casa de Leis.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req.21-2024-locacao_imovel_particular.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req.21-2024-locacao_imovel_particular.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis, de forma individual e pormenorizada, a relação de imóveis particulares locados pela municipalidade, entre outras informações.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req.22-2024-predios_publicos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req.22-2024-predios_publicos.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis, de forma individual e pormenorizada, a relação de prédios públicos pertencentes à municipalidade, entre outras informações.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/req.23-2024-informacoes_contrato_33.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/req.23-2024-informacoes_contrato_33.2023.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis, de forma individual e pormenorizada, a respeito do contrato administrativo nº 33/2023.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/req.24-2024-informacoes_contrato_56.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/req.24-2024-informacoes_contrato_56.2023.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis, de forma individual e pormenorizada, a respeito do contrato administrativo nº 56/2023.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/req.25-2024-informacoes_contrato_73.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/req.25-2024-informacoes_contrato_73.2023.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente informações a esta Casa de Leis, de forma individual e pormenorizada, a respeito do contrato administrativo nº 73/2023.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/req.26-2024-informacoes_protocolo_daflon.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/req.26-2024-informacoes_protocolo_daflon.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.92 da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria de Saúde forneça as informações do protocolo de administração do medicamento Daflon, entre outras.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/req.27-2024-informacoes_ouvidoria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/req.27-2024-informacoes_ouvidoria.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal informações acerca das demandas registradas na Ouvidoria Municipal no período de 01/01/2023 até 02/05/2024.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/req.28-2024-vagas_creche.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/req.28-2024-vagas_creche.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os_x000D_
 atos da administração pública, requer ao Senhor Prefeito Municipal informações detalhadas sobre vagas em creches do Município.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/req.29-2024-hora_uso_maquina.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/req.29-2024-hora_uso_maquina.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública e considerando a necessidade de transparência na gestão pública, requer ao Senhor Prefeito Municipal, informações detalhadas acerca das demandas de hora de uso de máquinas da Município no período de 01/01/2020 até 02/05/2024.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/req.30-2024-informacoes_dupla_sert..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/req.30-2024-informacoes_dupla_sert..pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem, ouvido o Plenário, requerem do Senhor Prefeito Municipal informações acerca da contratação da dupla de cantores recentemente anunciada, o valor do cachê a ser pago, bem como os valores referentes ao evento como um todo (alimentag5o, hospedagem, infraestrutura etc.).</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/req.31-2024-req.5_do_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/req.31-2024-req.5_do_saemba.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal a gentileza de fornecer resposta o mais breve possível, com todos os documentos e informações solicitadas no requerimento n° 05/2024, protocolado no SAEMBA em 11 de janeiro de 2024.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/req.32-2024-portaria_960-2023-ms.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/req.32-2024-portaria_960-2023-ms.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92da Lei Orgânica do Município inciso X/ (...), que o excelentíssimo senhor Prefeito, através da diretoria de Saúde forneça as informações sobre o cumprimento da portaria nº 960/2023 do Ministério da Saúde, publicada no Diário Oficial da União em 18 de julho de 2023.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/req.33-2024-informacoes_lei.5268.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/req.33-2024-informacoes_lei.5268.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 9º da Lei Orgânica do Município inciso X/ (...), que o excelentíssimo senhor Prefeito, através da diretoria de Saúde forneça as informações do segue, respondendo item por item, cada pergunta individualmente com coerência e transparência dos fatos, visto_x000D_
 que em respostas a requerimentos anteriores as respostas foram evasivas e incompletas, o que além de dificultar o andamento dos trabalhos desta Casa de Leis é incorre em crime de responsabilidade conforme o inciso supracitado:_x000D_
 1 — Existindo lei vigente de função gratificada para Chefia da Central de Ambulância, qual o motivo da não nomeação da servidora?_x000D_
 2 — A atual responsável esta afastada de suas atribuições de servidora ou exerce ambas as funções?_x000D_
 3 — Como a servidora recebe pelo trabalho de chefia realizado? Incluir justificativa._x000D_
 3 — Qual a previsão para regularização da situação?</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/req.34-2024-copia_pa_5409_e_82143.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/req.34-2024-copia_pa_5409_e_82143.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente a esta Casa de Leis a cópia integral do processos administrativo 5409/2023 e 82143/2022, que resultaram, respectivamente, no contrato n° 11/2023 (CNPJ 46.094.891/0001-93) e contrato n°09/2023 (CNPJ 46.052.416/0001-54).</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req.35-2024-copia_pa_180.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req.35-2024-copia_pa_180.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente a esta Casa de Leis a cópia integral do processo administrativo 180/2022, que resultou no contrato n°7/2022 junto ao fornecedor inscrito no CNPJ 44.126.577/0001-10.</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/req.36-2024-copia_pa_1650.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/req.36-2024-copia_pa_1650.pdf</t>
   </si>
   <si>
     <t>Ouvido o plenário, requeiro que o Excelentíssimo Prefeito Municipal apresente a esta Casa de Leis a cópia integral do processo administrativo 1650/2022, que resultou no contrato n° 09/2022 junto ao fornecedor inscrito no CNPJ 06.871.298/0001-91.</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/req.37-2024-informacoes__progr._geracao_renda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/req.37-2024-informacoes__progr._geracao_renda.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria de Desenvolvimento, informe a relação de empresas beneficiadas com programa de incentivo da prefeitura para geração de emprego e renda, quais os benefícios, valores de aluguel, vigência de contratos e contrapartidas para concessão de tais benefícios. Se existe previsão para compra do imóvel utilizado após o termino do contrato com parcelamento a médio e longo prazo para que a empresa se estabeleça em definitivo em nossa cidade.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/req.38-2024-urgencia_ple_29.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/req.38-2024-urgencia_ple_29.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, os PROJETOS DE LEI número 29/2024 do Prefeito, que trata abertura crédito adicional especial.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/req.39-2024-urgencia_ple_34-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/req.39-2024-urgencia_ple_34-2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, o PROJETO DE LEI número 34/2024 do Prefeito, que trata abertura crédito adicional especial.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/req.40-2024-exames_media_complexidade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/req.40-2024-exames_media_complexidade.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.9º da Lei Orgânica do Município inciso XI (...), que o excelentíssimo senhor Prefeito, através da diretoria de Saúde forneça as informações do segue:_x000D_
 1 — Qual o motivo da demora para a realização dos Exames de Média Complexidade no Município de Bariri?_x000D_
 2 — Enviar planilha contendo os exames de média complexidade ofertados pelo Estado e os que são licitados pelo município?_x000D_
 3 — Enviar planilha com a quantia de demanda reprimida dos Exames de Média Complexidade contendo o nome do exame e a quantidade de pacientes que aguardam e desde qual data?_x000D_
 4— Qual será a contrapartida da Diretoria de Saúde para que o direito à saúde que é garantido pela Constituição seja cumprido?</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/req.41-2024-exame_densitometria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/req.41-2024-exame_densitometria.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.9º da Lei Orgânica do Município inciso XI (...), que o excelentíssimo senhor Prefeito, através da diretoria de Saúde forneça as informações do segue:_x000D_
 1 — Qual o motivo da demora para a realização do Exame de Densitometria óssea no Município de Bariri?_x000D_
 2 — Desde quando os pacientes estão aguardando pelo exame de densitometria óssea?_x000D_
 3 — Quantos pacientes aguardam pela realização do exame?_x000D_
 4 — Existiu alguma interlocução entre município e DRS VI para cobrar a disponibilização de tal exame? Anexar cópias da tratativa._x000D_
 5 — Qual será a contrapartida da Diretoria de Saúde para que o direito à saúde que é garantido pela Constituição seja cumprido?</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/req.42-2024-transparencia_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/req.42-2024-transparencia_saemba.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.9º da Lei Orgânica do Município inciso XI (...), que o excelentíssimo senhor Prefeito, através da Autarquia Saemba forneça as informações do segue:_x000D_
 1 — Por qual motivo o munícipe deve se identificar para ter acesso às Informações do Portal Transparência do Saemba?_x000D_
 2 — Sendo o mesmo site que abriga as informações da Prefeitura e da Câmara onde as informações são de livre acesso, qual a justificativa para o Saemba não seguir o padrão?_x000D_
 3 — Existe a possibilidade de adequar o Portal Transparência para que o direito ao Acesso Informação seja garantido aos munícipes?</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/req.43-2024-mobilidade_urbana.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/req.43-2024-mobilidade_urbana.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.9º da Lei Orgânica do Município inciso XI (...), que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 — Existe transporte público adequado As necessidades da Mobilidade Urbana dos Munícipes de Bariri?_x000D_
 2 — Qual a empresa responsável pelo transporte público? Enviar copia do convênio _x000D_
 3 — Qual itinerário é realizado? Enviar copia dos pontos e horários._x000D_
 4 — Existe divulgação para a população em geral e devida identificação do transporte público?</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/req.44-2024-fila_espera_ultrassom.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/req.44-2024-fila_espera_ultrassom.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer nos termos regimentais desta douta casa, que o poder executivo através da diretoria de saúde, informe qual o valor dos recursos necessários para que possa ser zerado a fila de espera das pessoas que precisam fazer ultrassom, tomografias e ressonância, principalmente os ultrassons transvaginal.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/req.45-2024-fila_espera_cirurgia_eletiva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/req.45-2024-fila_espera_cirurgia_eletiva.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer nos termos regimentais desta douta casa, que o poder executivo através da diretoria de saúde, informe qual o número de pessoas na fila de espera para fazer cirurgias eletivas. Informe quais os tipos de cirurgias, a quantidade de pessoas aguardando e o tempo estimado de espera.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/req.46-2024-urgencia_pdl04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/req.46-2024-urgencia_pdl04.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja (m) considerado (s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação:_x000D_
 1 ) PROJETO DECRETO LEGISLATIVO número 04/2024, da vereadora Myrella Soares da Silva;</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/req.47-2024-urgencia_ple_39.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/req.47-2024-urgencia_ple_39.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: 1) PROJETO DE LEI número 39/2024, do Prefeito.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/req.48-2024-mp_rua_luiz_piotto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/req.48-2024-mp_rua_luiz_piotto.pdf</t>
   </si>
   <si>
     <t>Considerando que em maio de 2023 o Ministério Público do Estado de São Paulo, instaurou inquérito civil a respeito da falta de galerias da Rua Luiz Piotto, que sofre nos períodos de chuva pela falta de escoamento das águas pluviais;_x000D_
 Ante o exposto;_x000D_
 Requeiro ouvido plenário, que o Exmo. Senhor prefeito através da diretoria responsável informe quais providências foram adotadas após a intervenção do MP, sobre o citado acima.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/req.49-2024-urgencia_ple40.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/req.49-2024-urgencia_ple40.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: 1) PROJETO DE LEI número 40/2024, do Prefeito</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/req.50-2024-revog._lc123-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/req.50-2024-revog._lc123-.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, ouvido o Plenário, requer do Senhor Prefeito Municipal informações acerca da Lei Complementar 123/2017, de 28 de dezembro de 2017, a fim de saber se a referida norma local será revogada, tendo em vista as diversas decisões judiciais que declararam a sua inconstitucionalidade e, assim, tem gerado ônus aos cofres públicos por meio da devolução dos valores pagos pelos munícipes nos últimos cinco anos.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/req.51-2024-urgencia_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/req.51-2024-urgencia_.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: 1) PROJETOS DE LEIS números 37, 38 e 41/2024, do Prefeito.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/req.52-2024-transcricao_em_ata.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/req.52-2024-transcricao_em_ata.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, nos termos regimentais expressos nos artigos 102, §º 2º e 167, VII, ouvido o Douto Plenário, requer que seja transcrito em ata trecho de sua manifestação e trecho onde é citada pelo vereador Ricardo Prearo, na sessão ordinária do último dia dezenove (19) de agosto, conforme texto anexo.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>Considerando queixa de cuidadores e familiares de pacientes que fazem uso de fraldas geriátricas, visto que alegam que as fraldas seriam de baixa qualidade o que ocasiona o maior número de trocas, tornando a quantidade ofertada insuficiente;_x000D_
 Ante o exposto;_x000D_
 Requeiro ouvido o plenário que sejam fornecidas pelas Diretorias responsáveis, cópia contratual da empresa fornecedora das fraldas geriátricas, contendo todas informações referentes a qualidade dos produtos e a quantidade fornecida.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/req.54-2024-formula_rn.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/req.54-2024-formula_rn.pdf</t>
   </si>
   <si>
     <t>Considerando o apelo de algumas que mães procuraram a vereadora subscrevente relatando que as Fórmulas para recém-nascidos ( lactantes de 0 a 6 meses) que por indicação médica necessitam de alimentação suplementar, estariam em falta na Central de Medicamentos;_x000D_
 Considerando que ao procurar a unidade citada, a vereadora foi informada que o pedido para repor as fórmulas já estaria em processo de compra; porém até a presente data a reclamação das mães continua;_x000D_
 Ante o exposto;_x000D_
 Requeiro ouvido plenário, que o Exmo. Senhor prefeito através da diretoria responsável informe como está o andamento do processo de compra de tais fórmulas e qual o prazo para suprir a necessidade dos recém-nascidos.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/req.55-2024-urgencia_ple_43.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/req.55-2024-urgencia_ple_43.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: 1) PROJETO DE LEI número 43/2024, do Prefeito.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/req.56-2024-urgencia_ple_44.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/req.56-2024-urgencia_ple_44.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: 1) PROJETO DE LEI número 044/2024, do Prefeito.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/req.57-2024-informacoes_gastos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/req.57-2024-informacoes_gastos.pdf</t>
   </si>
   <si>
     <t>Considerando que recentemente atos publicados do prefeito sinalizam preocupação da administração em reduzir os gastos;_x000D_
 Considerando que acompanhar a utilização do erário, bem como zelar e fiscalizar o bem público é atribuição dessa Casa de Leis;_x000D_
 Ante o exposto, requeiro ouvido plenário, que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 — Existe a possibilidade de redução da carga horária do paço municipal e demais unidades administrativas? Salvo as unidades de serviços essenciais, prática habitual dos municípios que enfrentam situações de crise, visando a redução de gastos? Se negativa, qual a justificativa para não fazê-lo?_x000D_
 2 — Qual a economia esperada com os cortes de algumas funções gratificadas? Sendo que o impacto financeiro apresentado a essa Casa, vislumbrava dotação suficiente para a aprovação dos mesmos? Qual o critério adotado para escolha dos servidores  que deixaram de receber a gratificação?</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/req.58-2024-urgencia_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/req.58-2024-urgencia_.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação: - 1) PROJETO DE LEI número 048/2024, do Prefeito; - 02) PROJETO DECRETO LEGISLATIVO número 06/2024, de Vereador.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/req.59-2024-urgencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/req.59-2024-urgencia.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais que seja(m) considerado(s) em caráter de urgência especial para tramitação e inclusão na pauta da ordem do dia desta sessão, para deliberação, tendo a vista ser a última sessão ordinária da legislatura: -_x000D_
 - 01) PROJETOS DE LEIS números 047, 49, 50, 51, 52 ,53, 55 e 56/2024, do executivo;_x000D_
 - 02) PROJETOS LEIS números 08,011, 12, 13,14/2024, e o de Decreto Legislativo nº 08/2024, deste Legislativo.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/parecer_01-2024-ple04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/parecer_01-2024-ple04.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 01/2024, referente ao Projeto de Lei n° 04/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/parecer_02-2024-ple05.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/parecer_02-2024-ple05.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 02/2024, referente ao Projeto de Lei n° 05/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/parecer_03-2024-ple06.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/parecer_03-2024-ple06.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 03/2024, referente ao Projeto de Lei n° 06/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/parecer_04-2024-ple07.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/parecer_04-2024-ple07.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 04/2024, referente ao Projeto de Lei n° 07/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/parecer_05-2024-pll01.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/parecer_05-2024-pll01.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 05/2024, referente ao Projeto de Lei n° 01/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 06/2024, referente ao Projeto de Lei n° 08/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 07/2024, referente ao Projeto de Lei n° 11/2024, de autoria do Chefe do Executivo Municipal.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/parecer_08-2024-ref.-ple01-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/parecer_08-2024-ref.-ple01-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 08/2024, referente ao Projeto de Lei n° 01/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/parecer_09-2024-ref.-ple02-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/parecer_09-2024-ref.-ple02-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 09/2024, referente ao Projeto de Lei n° 02/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/parecer_10-2024-ref.-ple09-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/parecer_10-2024-ref.-ple09-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 10/2024, referente ao Projeto de Lei n° 09/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/parecer_11-2024-ref.-ple10-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/parecer_11-2024-ref.-ple10-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 11/2024, referente ao Projeto de Lei n° 10/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/parecer_12-2024-ref.-ple12-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/parecer_12-2024-ref.-ple12-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 12/2024, referente ao Projeto de Lei n° 12/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/parecer_13-2024-ref.-ple13-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/parecer_13-2024-ref.-ple13-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 13/2024, referente ao Projeto de Lei n° 13/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 14/2024, referente ao Projeto de Lei n° 03/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 15/2024, referente ao Projeto de Lei n° 17/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/parecer_16-2024-ref.-ple18-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/parecer_16-2024-ref.-ple18-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 16/2024, referente ao Projeto de Lei n° 18/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/parecer_17-2024-ref.-ple19-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/parecer_17-2024-ref.-ple19-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 17/2024, referente ao Projeto de Lei n° 19/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_18-2024-ref.-pll02-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_18-2024-ref.-pll02-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 18/2024, referente ao Projeto de Lei n° 02/2024, de autoria do vereador Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_19-2024-ref.-pll04-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_19-2024-ref.-pll04-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 19/2024, referente ao Projeto de Lei n° 04/2024, de autoria de todos os vereadores.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_20-2024-ref.-pll03-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_20-2024-ref.-pll03-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 20/2024, referente ao Projeto de Lei n° 03/2024, de autoria de todos os vereadores.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_21-2024-ref.-pll05-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_21-2024-ref.-pll05-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 21/2024, referente ao Projeto de Lei n° 05/2024, de autoria do Vereador Paulo Egídio Grigolin (PP).</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_22-2024-ref.-ple21-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_22-2024-ref.-ple21-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 22/2024, referente ao Projeto de Lei n° 21/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_23-2024-ref.-ple22-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_23-2024-ref.-ple22-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 23/2024, referente ao Projeto de Lei n° 22/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/parecer_24-2024-ref.-ple23-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/parecer_24-2024-ref.-ple23-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 24/2024, referente ao Projeto de Lei n° 23/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/parecer_25-2024-ref.-ple24-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/parecer_25-2024-ref.-ple24-24.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 25/2024, referente ao Projeto de Lei n° 24/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/parecer_26-2024_com_pdl_01-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/parecer_26-2024_com_pdl_01-2024.pdf</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/parecer_27-2024_com_pdl_02-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/parecer_27-2024_com_pdl_02-2024.pdf</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 28/2024, referente ao Projeto de Lei n° 25/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 29/2024, referente ao Projeto de Lei n° 26/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/parecer_30-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/parecer_30-2024-.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 30/2024, referente ao Projeto de Lei n° 20/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/parecer_31-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/parecer_31-2024-.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 31/2024, referente ao Projeto de Lei n° 01/2024, de autoria do Vereador Airton Luis Pegoraro.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/parecer_32-2024-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/parecer_32-2024-.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 32/2024, referente ao Projeto de Resolução n° 02/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/parecer_33-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/parecer_33-2024.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 33/2024, referente ao Projeto de Lei n° 27/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 34/2024, referente ao Projeto de Lei n° 29/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/parecer_35-2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/parecer_35-2024.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 35/2024, referente ao Projeto de Lei n° 28/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 36/2024, referente ao Projeto de Lei n° 06/2024, de autoria do Vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 37/2024, referente ao Projeto de Lei n° 34/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/parecer_38_ple_30.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/parecer_38_ple_30.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 38/2024, referente ao Projeto de Lei n° 30/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/parecer_39_pdl_03.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/parecer_39_pdl_03.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 39/2024, referente ao Projeto de Decreto Legislativo n° 03/2024, de autoria do Vereador Airton Luis Pegoraro.</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/parecer_40_pdl_04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/parecer_40_pdl_04.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 40/2024, referente ao Projeto de Decreto Legislativo n° 04/2024, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/parecer_41_ple_31.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/parecer_41_ple_31.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 41/2024, referente ao Projeto de Lei n° 31/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/parecer_42_ple_32.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/parecer_42_ple_32.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 42/2024, referente ao Projeto de Lei n° 32/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/parecer_43_pll_07_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/parecer_43_pll_07_substitutivo.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 43/2024, com substitutivo, referente ao Projeto de Lei n° 07/2024, de autoria do Vereador Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/parecer_45_ple_36.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/parecer_45_ple_36.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 45/2024, referente ao Projeto de Lei n° 36/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 46/2024, referente ao Projeto de Lei n° 35/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/parecer_47_ple_39.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/parecer_47_ple_39.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 47/2024, referente ao Projeto de Lei n° 39/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3491/parecer_48_ple_40.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3491/parecer_48_ple_40.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 48, referente ao Projeto de Lei n° 40/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/parecer_49_ple_37.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/parecer_49_ple_37.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de Lei n° 37/2024, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/parecer_50-2024-ple38.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/parecer_50-2024-ple38.pdf</t>
   </si>
   <si>
     <t>PARECER N° 50/2024, referente ao Projeto de lei n° 38/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/parecer_51-2024-ple33.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/parecer_51-2024-ple33.pdf</t>
   </si>
   <si>
     <t>PARECER N° 51/2024, referente ao Projeto de lei n° 33/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/parecer_52-2024-pr03.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/parecer_52-2024-pr03.pdf</t>
   </si>
   <si>
     <t>PARECER N° 52/2024, referente ao Projeto de Resolução n° 03/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/parecer_53-2024-pr04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/parecer_53-2024-pr04.pdf</t>
   </si>
   <si>
     <t>PARECER N° 53/2024, referente ao Projeto de Resolução n° 04/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_54_ple_41.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_54_ple_41.pdf</t>
   </si>
   <si>
     <t>PARECER N° 54/2024, referente ao Projeto de lei n° 41/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_55_ple_43.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_55_ple_43.pdf</t>
   </si>
   <si>
     <t>PARECER N° 55/2024, referente ao Projeto de lei n° 43/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
     <t>PARECER N° 56/2024, referente ao Projeto de lei n° 44/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_57_ple_45.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_57_ple_45.pdf</t>
   </si>
   <si>
     <t>PARECER N° 57/2024, referente ao Projeto de lei n° 45/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/parecer_58_pr_05.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/parecer_58_pr_05.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 58/2024, referente ao Projeto de Resolução nº 05/2024, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/parecer_59_pr_06.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/parecer_59_pr_06.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 59/2024, referente ao Projeto de Resolução nº 06/2024, de autoria dos Vereadores Edcarlos Pereira dos Santos e Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 60/2024, referente ao Projeto de Decreto Legislativo nº 05/2024, de autoria do Vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/parecer_61-2024-ple46.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/parecer_61-2024-ple46.pdf</t>
   </si>
   <si>
     <t>PARECER N° 61/2024, referente ao Projeto de lei n° 46/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_62-2024-ple48.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_62-2024-ple48.pdf</t>
   </si>
   <si>
     <t>PARECER N° 62/2024, referente ao Projeto de lei n° 48/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 63/2024, referente ao Projeto de Decreto Legislativo nº 06/2024, de autoria do Vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 64/2024, referente ao Projeto de Lei n° 10/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/parecer_65-pdl_07_ref._decreto_07.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/parecer_65-pdl_07_ref._decreto_07.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 65/2024, referente ao Projeto de Decreto Legislativo nº 07/2024.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/parecer_66_plc_02.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/parecer_66_plc_02.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 66/2024, referente ao Projeto de Lei Complementar n° 02/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/parecer_67_plc_03.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/parecer_67_plc_03.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 67/2024, referente ao Projeto de Lei Complementar n° 03/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3504/parecer_68_plc_04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3504/parecer_68_plc_04.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 68/2024, referente ao Projeto de Lei Complementar n° 04/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3505/parecer_69_plc_05.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3505/parecer_69_plc_05.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 69/2024, referente ao Projeto de Lei Complementar n° 05/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3506/parecer_70_plc_06.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3506/parecer_70_plc_06.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 70/2024, referente ao Projeto de Lei Complementar n° 06/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3507/parecer_71_plc_07.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3507/parecer_71_plc_07.pdf</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/parecer_72_plc_08.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/parecer_72_plc_08.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 72/2024, referente ao Projeto de Lei Complementar n° 08/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3509/parecer_73_plc_09.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3509/parecer_73_plc_09.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 73/2024, referente ao Projeto de Lei Complementar n° 09/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/parecer_74_plc_01.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/parecer_74_plc_01.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 74/2024, referente ao Projeto de Lei Complementar n° 01/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_76-2024-ple54.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_76-2024-ple54.pdf</t>
   </si>
   <si>
     <t>PARECER N° 76/2024, referente ao Projeto de lei n° 54/2024, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/parecer_77-2024-ref.ple_47.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/parecer_77-2024-ref.ple_47.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 77/2024, referente ao Projeto de Lei n° 47/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/parecer_78-2024-ref.ple_51.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/parecer_78-2024-ref.ple_51.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 78/2024, referente ao Projeto de Lei n° 51/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/parecer_79-2024-ref.ple_52.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/parecer_79-2024-ref.ple_52.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 79/2024, referente ao Projeto de Lei n° 52/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/parecer_80-2024-ref.ple_53.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/parecer_80-2024-ref.ple_53.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 80/2024, referente ao Projeto de Lei n° 53/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/parecer_81-2024-ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/parecer_81-2024-ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 81/2024, referente ao Projeto de Lei n° 49/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/parecer_82-2024-ref.ple_50.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/parecer_82-2024-ref.ple_50.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 82/2024, referente ao Projeto de Lei n° 50/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/parecer_83-2024-ref.ple_55.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/parecer_83-2024-ref.ple_55.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 83/2024, referente ao Projeto de Lei n° 55/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/parecer_84-2024-ref.pll_08.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/parecer_84-2024-ref.pll_08.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 84/2024, referente ao Projeto de Lei n° 08/2024, de autoria do Vereador Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/parecer_85-2024-ref.pll_11.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/parecer_85-2024-ref.pll_11.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 85/2024, referente ao Projeto de Lei n° 11/2024, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/parecer_86-2024-ref.pll_12.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/parecer_86-2024-ref.pll_12.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 86/2024, referente ao Projeto de Lei n° 12/2024, de autoria do Vereador Francisco Leandro Gonzalez.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/parecer_87-2024-ref.pll_13.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/parecer_87-2024-ref.pll_13.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 87/2024, referente ao Projeto de Lei n° 13/2024, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/parecer_88-2024-ref.pll_14.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/parecer_88-2024-ref.pll_14.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 88/2024, referente ao Projeto de Lei n° 14/2024, de autoria do Vereador Benedito Antonio Franchini.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/parecer_89-2024-ref.pdl_08.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/parecer_89-2024-ref.pdl_08.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 89/2024, referente ao Projeto de Decreto Legislativo n° 08/2024, de autoria do Vereador Airton Luis Pegoraro.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/parecer_90-2024-ref.ple_56.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/parecer_90-2024-ref.ple_56.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 90/2024, referente ao Projeto de Lei n° 56/2024, de autoria do Chefe do Executivo.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>Em Im</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
     <t>Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/emendas_ref.ple_49_organized.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/emendas_ref.ple_49_organized.pdf</t>
   </si>
   <si>
     <t>A verba desta emenda parlamentar se destina a repasse para a Creche Madre Leonia, no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>A verba desta emenda parlamentar se destina a repasse para a Creche Madre Leonia, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>A verba desta emenda parlamentar se destina a repasse para a Creche Madre Leonia, no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3541/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3541/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Aquisição de 14 unidades de aparelho de ar condicionado, no valor de R$ 70.000,00.</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
     <t>Aquisição de equipamento permanente, ficando autorizada a diretoria de educação o melhor destino dentro da Educação Infantil, no valor de R$ 107.000,00.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Aquisição de Televisores e Computadores para equipar salas de aula, proporcionando um ambiente de ensino moderno e eficaz, no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Manutenção das unidades escolares, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Reforma predial das unidades escolares, no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para a Associação Cultural Quilombo de Bariri, no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Realização de oficina de cursos na entidade, no valor de R$ 47.000,00. Associação Cultural Quilombo de Bariri.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para o Museu Mario Fava para manutenção dos serviços voltados a cultura e turismo, no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Aquisição de instrumentos musicais, no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Educart, no valor de R$ 30.000,00.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Realização de obras de conservação/reforma do cemitério, no valor de R$ 67.548,74.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para Escolinha de Skate, no valor de R$ 47.548,73.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3558/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3558/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para a Associação Esporte Clube Arrudão, no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3559/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3559/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Amigos do Livra, no valor de R$ 17.000,00.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse ao Centro de Promoção Social, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse ao Centro de Promoção Social para reforma e manutenção da quadra, no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse ao Centro de Promoção Social, , no valor de R$ 127.000,00.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3564/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3564/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade LAV - Lar Amor e Vida, para desenvolvimento de programas sociais, no valor de R$ 55.000,00.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para realização de reforma predial e construção de um arborizo Grupo Escoteiro Bariry, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para realização de reforma predial e construção de um arborizo Grupo Escoteiro Bariry, no valor de R$ 15.000,00.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para a Associação "Focinho Carente", no valor de R$ 83.500,00.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para a Associação "Focinho Carente", no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse para a Associação "Focinho Carente", no valor de R$ 23.500,00.</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3572/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3572/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 67.548,74.</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3573/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3573/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 67.548,75.</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse a entidade Lar Vicentino de Bariri visando proporcionar a saúde e bem estar dos idosos, no valor de R$ 67.000,00.</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Destina-se a reforma de conservação predial e adaptação para emissão de AVCB para a Associação dos Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 83.500,00.</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Destina-se a reforma de conservação predial e adaptação para emissão de AVCB para a Associação dos Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 23.500,00.</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Destina-se a reforma de conservação predial e adaptação para emissão de AVCB para a Associação dos Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 77.000,00.</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Destina-se a reforma de conservação predial e adaptação para emissão de AVCB para a Associação dos Pais e Amigos dos Excepcionais de Bariri, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3580/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3580/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para reforma do pronto socorro da Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3581/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3581/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para reforma do pronto socorro da Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3582/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3582/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para reforma do pronto socorro da Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 120.000,00.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3583/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3583/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para reforma do pronto socorro da Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 40.000,00.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para reforma do pronto socorro da Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 127.000,00.</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado a aquisição de equipamento de ultrassom para a Irmandade Santa Casa de Misericórdia de Bariri, no valor de R$ 335.000,00.</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para aquisição de medicamentos, no valor de R$ 87.000,00.</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para aquisição de diversos equipamentos permanentes para o PSF-04, ficando autorizada a criação da ação que a diretoria achar mais necessária, no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/emendas_ref.ple_49.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/emendas_ref.ple_49.pdf</t>
   </si>
   <si>
     <t>Repasse destinado para a área da saúde visando castração de animais, no valor de R$ 100.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3967,67 +3967,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_02-2024-bolsa_estudo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_03-2024-criacao_fundo_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_04-2024-mudanca_regra_vale.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_05-2024-reforma_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_06-2024-fiscalizacao_pm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_07-2024-manut._caixa_dagua_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_08-2024-comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_09-2024-manutencao_estrada_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_10-2024-manutencao_jd._vale_do_tiete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_14-2024-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_15-2024-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_16-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/mocao_01-2024-pesar_valdocir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/mocao_02-2024-aplausos_durval_i._neto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/mocao_04-2024-aplausos_zelindo_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/mocao_05-2024-pesar_daniele.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/mocao_06-2024-aplausos_julio_devides.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/mocao_07-2024-apoio_lei_1583.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/mocao_08-2024-pesar_valdemar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/mocao_09-2024-pesar_lourdes_beltrame.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao_10-2024-aplausos_fabio_jorge_viccari.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/mocao_11-2024-pesar_mafalda.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/mocao_12-2024-pesar_eloa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/mocao_13-2024-pesar_cleia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_14-2024-pesar_cleia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/mocao_15-2024-pesar_marcos_castiglio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/mocao_16-2024-pesar_donizete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_17-2024-pesar_yole.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/mocao_18-2024-pesar_osvaldo_giglio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/mocao_19-2024-pesar_jose_n._p._camargo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/mocao_20-2024-pesar_jorge_a._bussada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/mocao_21-2024-pesar_zenaide_a._vilela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/mocao_22-2024-pesar_irma_gioconda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/mocao_23-2024-pesar_jorge_bussada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/mocao_24-2024-pesar_luiz_guilherme.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_25-2024-missionarias_claretianas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_26-2024-aplausos_rs.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/mocao_27-2024-pesar_roberto_de_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/mocao_28_2024-pesar_luis_eduardo_benatti.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_29_2024-pesar_eliete_firmani.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/mocao_30_2024-pesar_cecilia_carpo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/mocao_31_2024-pesar_sueli_de_pauli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/mocao_32_2024-pesar_yara_masson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/mocao_33_2024-pesar_ermelindo_dias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/mocao_34_2024-pesar_claudio_dalberto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/mocao_35_2024-pesar_olegario_alves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/mocao_36_2024-pesar_silveria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/mocao_37_2024-pesar_roberto_dias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3372/mocao_38_2024-apoio_oab.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_39-2024-pesar_eolo_darcio_cintra.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/mocao_40-2024-pesar_dirce_de_paula.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/mocao_41-2024-pesar_sebastiao_domingos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/mocao_42-2024-pesar_alessandra_cassador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/mocao_43-2024-pesar_tadeu_pereira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/mocao_44-2024-pesar_rosangela_demasi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_45-2024-pesar_sergio_c._da_silva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/mocao_46-2024-pesar_sebastiao_domingos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/mocao_47-2024-pesar_eolo_darcio_cintra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_48-2024-pesar_dirce_de_paula.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/mocao_49-2024-pesar_aparecida_i._b._jorge.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/mocao_50-2024-pesar_pilar_carpio_franchini.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_51-2024-pesar_valdecir_donizete_e_dener_costa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_52-2024-pesar_euclydes_alves.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_53-2024-pesar_euclydes_alves.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/mocao_54-2024-pesar_luzia_costa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/mocao_55-2024-pesar_washinton_borba.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/mocao_56-2024-pesar_waldemar_barbosa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/mocao_57-2024-pesar_edmara_rainere.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/mocao_58-2024-pesar_jose_romualdo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pdl_01-2024_com_parecer_26-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pdl_02-2024_com_parecer_27-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/pdl_03_2024-titulo_dassie.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pdl_04_2024-premio_maiza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/pdl_05-2024-titulo_jorge_bruno_silva.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/pdl_06-2024-zumbi_carlos_vianna.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/pdl_07-2024-com_parecer_65.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/pdl_08-2024-medalha_16_junho_ditinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/plce_01-2024-atualiza_anexo_ii_ctm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/plce_02-2024-altera_lc_12-1998.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/plce_03-2024-altera_tebela_iv_ctm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/plce_04-2024-altera_lc_32-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/plce_05-2024-nova_tabela_ctm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/plce_06-2024-nova_redacao_anexo_vi_ctm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plce_07-2024-altera_anexo_iii_ctm.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/plce_08-2024-altera_lc_11-1998.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/plce_09-2024-altera_lc_04-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/ple_01-2024-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/ple_02-2024-altera_lei_4.666.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/ple_03-2024-altera_lei_2.748.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/ple_04-2024-convenio_funepe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/ple_05-2024-revisao_anual_geral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/ple_06-2024-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/ple_07-2024-altera_referencia_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ple_08-2024-adita_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ple_09-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ple_10-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ple_11-2024-limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ple_12-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ple_13-2024-retroage_efeito_lei_5281.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ple_14-2024-altera_referencia_empregos_saemba.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/ple_15-2024-criacao_emprego_gerente_engenharia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/ple_16-2024-gratificacao_controle_interno_saemba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/ple_17-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/ple_18-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/ple_19-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/ple_20-2024-novo_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/ple_21-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ple_22-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/ple_23-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/ple_24-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/ple_25-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/ple_26-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/ple_27-2024-prorroga_prazo_concessao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/ple_28-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/ple_29-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/ple_30_2024-sistran.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/ple_31_2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/ple_32_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/ple_33_2024-atribuicao_cargos_saemba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/ple_34_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/ple_35_2024-servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/ple_36_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/ple_37-2024-diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/ple_38-2024-altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/ple_39-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/ple_40-2024-cicesp.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/ple_41-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/ple_42-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/ple_43-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/ple_44-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/ple_45-2024-adesao_ao_act.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/ple_46-2024-concessao_uso_imovel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/ple_47-2024-convenio_tjsp.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/ple_48-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/ple_49-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/ple_50-2024-.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/ple_51-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/ple_52-2024-smc-bariri.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/ple_53-2024-novo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/ple_54-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/ple_55-2024-pmc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/ple_56-2024-prolongamento_via_publica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/pll_01-2024-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pll_02-2024-wi-fi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pll_03-2024-nomenclatura_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/pll_04-2024-medidas_vigilancia_e_saude.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pll_05-2024-altera_lei_3084.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pll_06-2024-maio_furta_cor.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pll_07-2024-inauguracao_obras_incompleta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/pll_08-2024-emissao_ruido.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pll_09-2024-familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/pll_10-2024-honorario_procurador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/pll-11-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/pll_12-2024-vias_publicas_primavera_iii.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_13-2024-atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/pll_14-2024-ceo_aristides_foloni.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/proj._res_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/proj._res_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/proj._res_03-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/proj._res_04-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/proj._res_05-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/proj._res_06-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/req.01-2024-convoca_sessao_extra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/req.02-2024-frota_veiclos_e_maquinas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/req.03-2024-horas_extras.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/req.04-2024-cumprimento_lei_5262.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/req.05-2024-dispensa_ponto_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req.06-2024-entrentamento_dengue.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/req.07-2024-urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/req.08-2024-reitera_pedido_req._95.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/req.09-2024-urgencia_ple-13.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/req.10-2024-elevador.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/req.11-2024-debito_cpfl_saemba.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/req.12-2024-adicional_agentes_saude_e_endemia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/req.13-2024-reforma_marina_budin.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/req.14-2024-urgencia_ple17-24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/req.15-2024-informacoes_enfrentamento_dengue.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/req.16-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req.17-2024-atestados_irregulares.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/req.18-2024-viagem_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/req.19-2024-banco_do_povo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/req.20-2024-repasse_carnaval_e_entidades.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req.21-2024-locacao_imovel_particular.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req.22-2024-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/req.23-2024-informacoes_contrato_33.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/req.24-2024-informacoes_contrato_56.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/req.25-2024-informacoes_contrato_73.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/req.26-2024-informacoes_protocolo_daflon.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/req.27-2024-informacoes_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/req.28-2024-vagas_creche.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/req.29-2024-hora_uso_maquina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/req.30-2024-informacoes_dupla_sert..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/req.31-2024-req.5_do_saemba.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/req.32-2024-portaria_960-2023-ms.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/req.33-2024-informacoes_lei.5268.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/req.34-2024-copia_pa_5409_e_82143.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req.35-2024-copia_pa_180.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/req.36-2024-copia_pa_1650.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/req.37-2024-informacoes__progr._geracao_renda.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/req.38-2024-urgencia_ple_29.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/req.39-2024-urgencia_ple_34-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/req.40-2024-exames_media_complexidade.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/req.41-2024-exame_densitometria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/req.42-2024-transparencia_saemba.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/req.43-2024-mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/req.44-2024-fila_espera_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/req.45-2024-fila_espera_cirurgia_eletiva.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/req.46-2024-urgencia_pdl04.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/req.47-2024-urgencia_ple_39.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/req.48-2024-mp_rua_luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/req.49-2024-urgencia_ple40.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/req.50-2024-revog._lc123-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/req.51-2024-urgencia_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/req.52-2024-transcricao_em_ata.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/req.54-2024-formula_rn.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/req.55-2024-urgencia_ple_43.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/req.56-2024-urgencia_ple_44.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/req.57-2024-informacoes_gastos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/req.58-2024-urgencia_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/req.59-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/parecer_01-2024-ple04.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/parecer_02-2024-ple05.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/parecer_03-2024-ple06.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/parecer_04-2024-ple07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/parecer_05-2024-pll01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/parecer_08-2024-ref.-ple01-24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/parecer_09-2024-ref.-ple02-24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/parecer_10-2024-ref.-ple09-24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/parecer_11-2024-ref.-ple10-24.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/parecer_12-2024-ref.-ple12-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/parecer_13-2024-ref.-ple13-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/parecer_16-2024-ref.-ple18-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/parecer_17-2024-ref.-ple19-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_18-2024-ref.-pll02-24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_19-2024-ref.-pll04-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_20-2024-ref.-pll03-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_21-2024-ref.-pll05-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_22-2024-ref.-ple21-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_23-2024-ref.-ple22-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/parecer_24-2024-ref.-ple23-24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/parecer_25-2024-ref.-ple24-24.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/parecer_26-2024_com_pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/parecer_27-2024_com_pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/parecer_30-2024-.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/parecer_31-2024-.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/parecer_32-2024-.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/parecer_33-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/parecer_35-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/parecer_38_ple_30.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/parecer_39_pdl_03.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/parecer_40_pdl_04.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/parecer_41_ple_31.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/parecer_42_ple_32.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/parecer_43_pll_07_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/parecer_45_ple_36.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/parecer_47_ple_39.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3491/parecer_48_ple_40.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/parecer_49_ple_37.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/parecer_50-2024-ple38.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/parecer_51-2024-ple33.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/parecer_52-2024-pr03.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/parecer_53-2024-pr04.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_54_ple_41.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_55_ple_43.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_57_ple_45.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/parecer_58_pr_05.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/parecer_59_pr_06.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/parecer_61-2024-ple46.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_62-2024-ple48.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/parecer_65-pdl_07_ref._decreto_07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/parecer_66_plc_02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/parecer_67_plc_03.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3504/parecer_68_plc_04.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3505/parecer_69_plc_05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3506/parecer_70_plc_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3507/parecer_71_plc_07.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/parecer_72_plc_08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3509/parecer_73_plc_09.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/parecer_74_plc_01.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_76-2024-ple54.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/parecer_77-2024-ref.ple_47.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/parecer_78-2024-ref.ple_51.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/parecer_79-2024-ref.ple_52.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/parecer_80-2024-ref.ple_53.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/parecer_81-2024-ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/parecer_82-2024-ref.ple_50.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/parecer_83-2024-ref.ple_55.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/parecer_84-2024-ref.pll_08.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/parecer_85-2024-ref.pll_11.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/parecer_86-2024-ref.pll_12.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/parecer_87-2024-ref.pll_13.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/parecer_88-2024-ref.pll_14.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/parecer_89-2024-ref.pdl_08.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/parecer_90-2024-ref.ple_56.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/emendas_ref.ple_49_organized.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3541/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3558/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3559/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3564/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3572/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3573/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3580/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3581/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3582/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3583/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/emendas_ref.ple_49.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3275/indicacao_02-2024-bolsa_estudo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3301/indicacao_03-2024-criacao_fundo_desenvolvimento.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3302/indicacao_04-2024-mudanca_regra_vale.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3303/indicacao_05-2024-reforma_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3317/indicacao_06-2024-fiscalizacao_pm.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3318/indicacao_07-2024-manut._caixa_dagua_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3333/indicacao_08-2024-comissao_temporaria.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3350/indicacao_09-2024-manutencao_estrada_boa_vista.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3351/indicacao_10-2024-manutencao_jd._vale_do_tiete.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3373/indicacao_11-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3374/indicacao_12-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3375/indicacao_13-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_14-2024-.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3408/indicacao_15-2024-.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_16-2024-.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3241/mocao_01-2024-pesar_valdocir.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3242/mocao_02-2024-aplausos_durval_i._neto.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3244/mocao_04-2024-aplausos_zelindo_crepaldi.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3245/mocao_05-2024-pesar_daniele.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3250/mocao_06-2024-aplausos_julio_devides.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3261/mocao_07-2024-apoio_lei_1583.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3262/mocao_08-2024-pesar_valdemar.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3263/mocao_09-2024-pesar_lourdes_beltrame.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3264/mocao_10-2024-aplausos_fabio_jorge_viccari.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3271/mocao_11-2024-pesar_mafalda.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3272/mocao_12-2024-pesar_eloa.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3273/mocao_13-2024-pesar_cleia.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_14-2024-pesar_cleia.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3286/mocao_15-2024-pesar_marcos_castiglio.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3287/mocao_16-2024-pesar_donizete.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3288/mocao_17-2024-pesar_yole.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3289/mocao_18-2024-pesar_osvaldo_giglio.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3304/mocao_19-2024-pesar_jose_n._p._camargo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3307/mocao_20-2024-pesar_jorge_a._bussada.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3308/mocao_21-2024-pesar_zenaide_a._vilela.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3309/mocao_22-2024-pesar_irma_gioconda.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3310/mocao_23-2024-pesar_jorge_bussada.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3311/mocao_24-2024-pesar_luiz_guilherme.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3322/mocao_25-2024-missionarias_claretianas.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3323/mocao_26-2024-aplausos_rs.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3324/mocao_27-2024-pesar_roberto_de_antonio.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3343/mocao_28_2024-pesar_luis_eduardo_benatti.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3361/mocao_29_2024-pesar_eliete_firmani.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3362/mocao_30_2024-pesar_cecilia_carpo.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3363/mocao_31_2024-pesar_sueli_de_pauli.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3364/mocao_32_2024-pesar_yara_masson.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3365/mocao_33_2024-pesar_ermelindo_dias.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3366/mocao_34_2024-pesar_claudio_dalberto.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3367/mocao_35_2024-pesar_olegario_alves.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3368/mocao_36_2024-pesar_silveria_rodrigues.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3369/mocao_37_2024-pesar_roberto_dias.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3372/mocao_38_2024-apoio_oab.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3376/mocao_39-2024-pesar_eolo_darcio_cintra.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3377/mocao_40-2024-pesar_dirce_de_paula.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3378/mocao_41-2024-pesar_sebastiao_domingos.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3379/mocao_42-2024-pesar_alessandra_cassador.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3380/mocao_43-2024-pesar_tadeu_pereira.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3381/mocao_44-2024-pesar_rosangela_demasi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3382/mocao_45-2024-pesar_sergio_c._da_silva.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3383/mocao_46-2024-pesar_sebastiao_domingos.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3384/mocao_47-2024-pesar_eolo_darcio_cintra.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3385/mocao_48-2024-pesar_dirce_de_paula.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3400/mocao_49-2024-pesar_aparecida_i._b._jorge.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3401/mocao_50-2024-pesar_pilar_carpio_franchini.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3402/mocao_51-2024-pesar_valdecir_donizete_e_dener_costa.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3417/mocao_52-2024-pesar_euclydes_alves.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3418/mocao_53-2024-pesar_euclydes_alves.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3421/mocao_54-2024-pesar_luzia_costa.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3422/mocao_55-2024-pesar_washinton_borba.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3423/mocao_56-2024-pesar_waldemar_barbosa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3443/mocao_57-2024-pesar_edmara_rainere.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3447/mocao_58-2024-pesar_jose_romualdo.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3390/pdl_01-2024_com_parecer_26-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3391/pdl_02-2024_com_parecer_27-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3344/pdl_03_2024-titulo_dassie.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3359/pdl_04_2024-premio_maiza.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3419/pdl_05-2024-titulo_jorge_bruno_silva.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3420/pdl_06-2024-zumbi_carlos_vianna.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3452/pdl_07-2024-com_parecer_65.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3453/pdl_08-2024-medalha_16_junho_ditinho.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3439/plce_01-2024-atualiza_anexo_ii_ctm.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3428/plce_02-2024-altera_lc_12-1998.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3429/plce_03-2024-altera_tebela_iv_ctm.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3430/plce_04-2024-altera_lc_32-2003.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3431/plce_05-2024-nova_tabela_ctm.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3432/plce_06-2024-nova_redacao_anexo_vi_ctm.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3433/plce_07-2024-altera_anexo_iii_ctm.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3434/plce_08-2024-altera_lc_11-1998.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3435/plce_09-2024-altera_lc_04-1997.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3226/ple_01-2024-credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3227/ple_02-2024-altera_lei_4.666.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3228/ple_03-2024-altera_lei_2.748.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3222/ple_04-2024-convenio_funepe.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3223/ple_05-2024-revisao_anual_geral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3224/ple_06-2024-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3225/ple_07-2024-altera_referencia_agente_comunitario.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3229/ple_08-2024-adita_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3230/ple_09-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3231/ple_10-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3232/ple_11-2024-limpeza_publica.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3233/ple_12-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3247/ple_13-2024-retroage_efeito_lei_5281.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3252/ple_14-2024-altera_referencia_empregos_saemba.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3253/ple_15-2024-criacao_emprego_gerente_engenharia.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3254/ple_16-2024-gratificacao_controle_interno_saemba.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3255/ple_17-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3266/ple_18-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3267/ple_19-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3268/ple_20-2024-novo_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3280/ple_21-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3281/ple_22-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3282/ple_23-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3283/ple_24-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3290/ple_25-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3291/ple_26-2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3325/ple_27-2024-prorroga_prazo_concessao.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3326/ple_28-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3332/ple_29-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3338/ple_30_2024-sistran.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3339/ple_31_2024-credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3340/ple_32_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3341/ple_33_2024-atribuicao_cargos_saemba.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3342/ple_34_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3346/ple_35_2024-servico_de_inspecao_sanitaria.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3347/ple_36_2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3348/ple_37-2024-diretrizes_orcamentarias.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3349/ple_38-2024-altera_ppa.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3370/ple_39-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3386/ple_40-2024-cicesp.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3396/ple_41-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3387/ple_42-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3407/ple_43-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3409/ple_44-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3410/ple_45-2024-adesao_ao_act.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3415/ple_46-2024-concessao_uso_imovel.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3426/ple_47-2024-convenio_tjsp.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3427/ple_48-2024-cred._adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3436/ple_49-2024_completo.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3437/ple_50-2024-.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3440/ple_51-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3441/ple_52-2024-smc-bariri.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3442/ple_53-2024-novo_perimetro.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3444/ple_54-2024-credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3445/ple_55-2024-pmc.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3446/ple_56-2024-prolongamento_via_publica.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3251/pll_01-2024-reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3265/pll_02-2024-wi-fi.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3276/pll_03-2024-nomenclatura_vigilancia.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3277/pll_04-2024-medidas_vigilancia_e_saude.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3278/pll_05-2024-altera_lei_3084.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3334/pll_06-2024-maio_furta_cor.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3335/pll_07-2024-inauguracao_obras_incompleta.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3360/pll_08-2024-emissao_ruido.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3395/pll_09-2024-familia_acolhedora.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3416/pll_10-2024-honorario_procurador.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3438/pll-11-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3449/pll_12-2024-vias_publicas_primavera_iii.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3450/pll_13-2024-atendimento_prioritario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3451/pll_14-2024-ceo_aristides_foloni.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3292/proj._res_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3293/proj._res_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3388/proj._res_03-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3389/proj._res_04-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3412/proj._res_05-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3413/proj._res_06-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3234/req.01-2024-convoca_sessao_extra.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3235/req.02-2024-frota_veiclos_e_maquinas.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3236/req.03-2024-horas_extras.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3237/req.04-2024-cumprimento_lei_5262.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3238/req.05-2024-dispensa_ponto_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3239/req.06-2024-entrentamento_dengue.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3240/req.07-2024-urgencia_especial.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3248/req.08-2024-reitera_pedido_req._95.2023.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3249/req.09-2024-urgencia_ple-13.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3256/req.10-2024-elevador.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3257/req.11-2024-debito_cpfl_saemba.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3258/req.12-2024-adicional_agentes_saude_e_endemia.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3259/req.13-2024-reforma_marina_budin.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3260/req.14-2024-urgencia_ple17-24.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3269/req.15-2024-informacoes_enfrentamento_dengue.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3270/req.16-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3284/req.17-2024-atestados_irregulares.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3285/req.18-2024-viagem_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3294/req.19-2024-banco_do_povo.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3295/req.20-2024-repasse_carnaval_e_entidades.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3296/req.21-2024-locacao_imovel_particular.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3297/req.22-2024-predios_publicos.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3298/req.23-2024-informacoes_contrato_33.2023.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3299/req.24-2024-informacoes_contrato_56.2023.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3300/req.25-2024-informacoes_contrato_73.2023.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3312/req.26-2024-informacoes_protocolo_daflon.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3313/req.27-2024-informacoes_ouvidoria.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3314/req.28-2024-vagas_creche.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3315/req.29-2024-hora_uso_maquina.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3316/req.30-2024-informacoes_dupla_sert..pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3319/req.31-2024-req.5_do_saemba.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3320/req.32-2024-portaria_960-2023-ms.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3321/req.33-2024-informacoes_lei.5268.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3327/req.34-2024-copia_pa_5409_e_82143.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3328/req.35-2024-copia_pa_180.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3329/req.36-2024-copia_pa_1650.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3330/req.37-2024-informacoes__progr._geracao_renda.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3331/req.38-2024-urgencia_ple_29.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3345/req.39-2024-urgencia_ple_34-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3352/req.40-2024-exames_media_complexidade.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3353/req.41-2024-exame_densitometria.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3354/req.42-2024-transparencia_saemba.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3355/req.43-2024-mobilidade_urbana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3356/req.44-2024-fila_espera_ultrassom.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3357/req.45-2024-fila_espera_cirurgia_eletiva.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3358/req.46-2024-urgencia_pdl04.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3371/req.47-2024-urgencia_ple_39.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3392/req.48-2024-mp_rua_luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3397/req.49-2024-urgencia_ple40.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3394/req.50-2024-revog._lc123-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3398/req.51-2024-urgencia_.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3403/req.52-2024-transcricao_em_ata.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3405/req.54-2024-formula_rn.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3406/req.55-2024-urgencia_ple_43.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3411/req.56-2024-urgencia_ple_44.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3424/req.57-2024-informacoes_gastos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3425/req.58-2024-urgencia_.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3448/req.59-2024-urgencia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3525/parecer_01-2024-ple04.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3526/parecer_02-2024-ple05.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3527/parecer_03-2024-ple06.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3528/parecer_04-2024-ple07.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3529/parecer_05-2024-pll01.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3456/parecer_08-2024-ref.-ple01-24.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3457/parecer_09-2024-ref.-ple02-24.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3458/parecer_10-2024-ref.-ple09-24.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3459/parecer_11-2024-ref.-ple10-24.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3460/parecer_12-2024-ref.-ple12-24.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3461/parecer_13-2024-ref.-ple13-24.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3464/parecer_16-2024-ref.-ple18-24.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3465/parecer_17-2024-ref.-ple19-24.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3466/parecer_18-2024-ref.-pll02-24.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3467/parecer_19-2024-ref.-pll04-24.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3468/parecer_20-2024-ref.-pll03-24.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3469/parecer_21-2024-ref.-pll05-24.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3470/parecer_22-2024-ref.-ple21-24.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3471/parecer_23-2024-ref.-ple22-24.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3472/parecer_24-2024-ref.-ple23-24.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3473/parecer_25-2024-ref.-ple24-24.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3305/parecer_26-2024_com_pdl_01-2024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3306/parecer_27-2024_com_pdl_02-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3476/parecer_30-2024-.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3477/parecer_31-2024-.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3478/parecer_32-2024-.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3479/parecer_33-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3481/parecer_35-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3482/parecer_38_ple_30.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3483/parecer_39_pdl_03.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3484/parecer_40_pdl_04.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3485/parecer_41_ple_31.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3486/parecer_42_ple_32.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3487/parecer_43_pll_07_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3488/parecer_45_ple_36.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3490/parecer_47_ple_39.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3491/parecer_48_ple_40.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3399/parecer_49_ple_37.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3530/parecer_50-2024-ple38.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3531/parecer_51-2024-ple33.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3532/parecer_52-2024-pr03.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3533/parecer_53-2024-pr04.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3492/parecer_54_ple_41.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3493/parecer_55_ple_43.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3495/parecer_57_ple_45.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3496/parecer_58_pr_05.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3497/parecer_59_pr_06.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3534/parecer_61-2024-ple46.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3535/parecer_62-2024-ple48.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3501/parecer_65-pdl_07_ref._decreto_07.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3502/parecer_66_plc_02.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3503/parecer_67_plc_03.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3504/parecer_68_plc_04.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3505/parecer_69_plc_05.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3506/parecer_70_plc_06.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3507/parecer_71_plc_07.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3508/parecer_72_plc_08.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3509/parecer_73_plc_09.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3510/parecer_74_plc_01.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3536/parecer_76-2024-ple54.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3511/parecer_77-2024-ref.ple_47.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3512/parecer_78-2024-ref.ple_51.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3513/parecer_79-2024-ref.ple_52.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3514/parecer_80-2024-ref.ple_53.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3515/parecer_81-2024-ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3516/parecer_82-2024-ref.ple_50.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3517/parecer_83-2024-ref.ple_55.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3518/parecer_84-2024-ref.pll_08.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3519/parecer_85-2024-ref.pll_11.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3520/parecer_86-2024-ref.pll_12.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3521/parecer_87-2024-ref.pll_13.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3522/parecer_88-2024-ref.pll_14.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3523/parecer_89-2024-ref.pdl_08.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3524/parecer_90-2024-ref.ple_56.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3537/emendas_ref.ple_49_organized.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3538/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3539/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3540/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3541/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3542/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3544/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3545/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3546/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3547/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3548/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3549/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3550/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3554/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3555/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3556/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3557/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3558/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3559/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3560/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3561/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3562/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3563/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3564/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3565/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3566/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3567/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3568/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3569/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3570/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3571/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3572/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3573/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3574/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3575/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3576/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3577/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3578/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3579/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3580/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3581/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3582/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3583/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3584/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3585/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3586/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3587/emendas_ref.ple_49.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2024/3588/emendas_ref.ple_49.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H363"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="182.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="123" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="122.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>