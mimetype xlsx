--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -54,3345 +54,3345 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indic.01-2023_manutencao_bebedouros.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indic.01-2023_manutencao_bebedouros.pdf</t>
   </si>
   <si>
     <t>Indicação n.01/2023 - Ao Poder Executivo, ouvido o Plenário, para que realize manutenção nos bebedouros públicos de água.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/indic.02-2023_alteracoes_decreto_vale_alimentacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/indic.02-2023_alteracoes_decreto_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Indicação n.02/2023 - Ao Poder Executivo, ouvido o Plenário, para que realize alterações ao Decreto que estabelece as regras para o recebimento do Vale Alimentação.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/indic.03-2023_limpeza_cemiterio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/indic.03-2023_limpeza_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação n.03/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, que proceda, em caráter emergencial, com a realização de limpeza e roçagem nas dependências do Cemitério Municipal de Bariri.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/indic.04-2023_atendimento_criancas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/indic.04-2023_atendimento_criancas.pdf</t>
   </si>
   <si>
     <t>Indicação n.04/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, que tome providências, juntamente com a Diretoria de Educação Municipal, em face do ocorrido a respeito da Creche Carmen Sola, da falta de vagas para as crianças, fechamento do projeto Sol Maior e adoção, nas cidades vizinhas, do período integral nas Emeis e no Ensino Fundamental.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/indic.05-2023_limpeza_terrenos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/indic.05-2023_limpeza_terrenos.pdf</t>
   </si>
   <si>
     <t>Indicação n.05/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, que realize fiscalização mais abrangente nos loteamentos municipais e que se cumpra a legislação de limpeza nesses locais bem como a instalação de calçamento e mureta.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/indic.06-2023_plano_carreiras_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/indic.06-2023_plano_carreiras_saemba.pdf</t>
   </si>
   <si>
     <t>Indicação n.06/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, para que realize a edição do Plano de Carreiras para os servidores da Autarquia Municipal SAEMBA.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/indic.07-2023_cobertura_cemiterio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/indic.07-2023_cobertura_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação n.07/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, para que realize a instalação de cobertura em área do Cemitério Municipal para a celebração de missas e eventos religiosos.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indic.08-2023_cobertura_entrada_creches.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indic.08-2023_cobertura_entrada_creches.pdf</t>
   </si>
   <si>
     <t>Indicação n.08/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, para que realize a instalação de cobertura nas entradas das creches Leonor, na Expressa Sul, e Nelly Chidid, no Lago Municipal.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/indic.09-2023_podas_arvores_-_armando_tessaroli.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/indic.09-2023_podas_arvores_-_armando_tessaroli.pdf</t>
   </si>
   <si>
     <t>Indicação n.09/2023 - Ao Excelentíssimo Senhor Prefeito, ouvido o plenário, para que tome providências em relação às podas nas árvores da rua Armando Tessaroli, atrás do Espaço Amigo.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indic.10-2023_iluminacao_domingos_libonatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indic.10-2023_iluminacao_domingos_libonatti.pdf</t>
   </si>
   <si>
     <t>Indicação n.10/2023 - Ao Poder Executivo, ouvido o plenário, para que realize a instalação de iluminação na parte não comtemplada com a instalação de luzes da Avenida Domingos Libonati.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indic.11-2023_cobertura_quadra_e._angela_mpf..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indic.11-2023_cobertura_quadra_e._angela_mpf..pdf</t>
   </si>
   <si>
     <t>Indicação n.11/2023 - Ao Poder Executivo, ouvido o plenário, para que realize a instalação de cobertura, o mais breve possível, na quadra da EMEF Prof.ª Angela Maria Prearo Fortunato.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/indic.12-2023_manutencao_vicinais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/indic.12-2023_manutencao_vicinais.pdf</t>
   </si>
   <si>
     <t>Indicação n.12/2023 - Ao Chefe do Poder Executivo para que realize, através da Diretoria de Infra-Estrutura, a manutenção das estradas vicinais da Zona Rural devido ao estado precário em que se encontram.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/indic.13-2023_manutencao_area_verde.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/indic.13-2023_manutencao_area_verde.pdf</t>
   </si>
   <si>
     <t>Indicação n.13/2023 - Ao Chefe do Poder Executivo para que realize a manutenção da área verde situada na esquina da Av. Professor Carlos Ferreira de Moraes com a Rua Mário Simoneti.</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/indic.14-2023_manutencao_clube_recreativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/indic.14-2023_manutencao_clube_recreativo.pdf</t>
   </si>
   <si>
     <t>Indicação n.14/2023 - Ao Chefe do Poder Executivo para que realize a reforma e manutenção do Clube Recreativo localizado na Vila Santa Helena.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/indic.15-2023_manutencao_praca_sao_jose.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/indic.15-2023_manutencao_praca_sao_jose.pdf</t>
   </si>
   <si>
     <t>Indicação n.15/2023 - Ao Chefe do Poder Executivo para que realize a adequação da Praça que circunda a Igreja São José viabilizando uma rampa de acessibilidade para os munícipes com necessidades especiais.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/indic.16-2023_dedetizacao_bairros_da_cidade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/indic.16-2023_dedetizacao_bairros_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indicação 16/2023 - Ao Excelentíssimo Senhor Prefeito Municipal, para que viabilize um mutirão de dedetização nos bairros da cidade afim de conter a proliferação de baratas e escorpiões.</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indic.17-2023_manutencao_e_tapa_buracos_rua_clovis_rosa_e_j.bonifacio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indic.17-2023_manutencao_e_tapa_buracos_rua_clovis_rosa_e_j.bonifacio.pdf</t>
   </si>
   <si>
     <t>Indicação 17/2023 - Ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao setor de infraestrutura do Município, para que realize serviços de manutenção e tapa buracos nas Ruas Clovis Rosa da Silva com a José Bonifácio.</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indic.18-2023_plano_conservacao_estradas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indic.18-2023_plano_conservacao_estradas.pdf</t>
   </si>
   <si>
     <t>Indicação - 18/2023, Ao Senhor Prefeito, ouvido o Plenário, para que, através da Diretoria de Infra Estrutura, crie um plano de conservação das estradas rurais.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/indic.19-2023_manutencoes_central_medicamentos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/indic.19-2023_manutencoes_central_medicamentos.pdf</t>
   </si>
   <si>
     <t>Indicação - 19/2023, Ao Senhor Prefeito, ouvido o Plenário, para que, determine ao setor competente, o conserto imediato do telhado e dos aparelhos de ar condicionado da central de medicamentos.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indic.20-2023_estudo_abertura_ruaprot.117.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indic.20-2023_estudo_abertura_ruaprot.117.pdf</t>
   </si>
   <si>
     <t>Indica ouvir do Plenário que o Exmo. Senhor Prefeito que realize um estudo de abertura de rua entre a Tenente Pelicioti e a Vice-Prefeito Sérgio Forcin.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/indic.21-2023_quiosque_orlando_beluzzoprot.118.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/indic.21-2023_quiosque_orlando_beluzzoprot.118.pdf</t>
   </si>
   <si>
     <t>Indica ouvir do Plenário que o Exmo. Senhor Prefeito tome providências a respeito do quiosque ao lado da caixa d'água da Orlando Beluzzo.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/indic.22-2023_reforma_creche_raquelprot.92.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/indic.22-2023_reforma_creche_raquelprot.92.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais desta douta casa, que o Poder Executivo, realize com urgência uma reforma na Creche Raquel Queiroz, localizada no Jardim Industrial.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/indic.23-2023_curso_senai_programacaoprot.93.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/indic.23-2023_curso_senai_programacaoprot.93.pdf</t>
   </si>
   <si>
     <t>Indica nos termos regimentais desta douta casa, que o Poder Executivo, utilize o espaço e equipamentos do Senai para realização de um curso de programação, especialmente para jovens do ensino médio.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/indic.24-2023_fechar_acesso_delegaciaprot.111.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/indic.24-2023_fechar_acesso_delegaciaprot.111.pdf</t>
   </si>
   <si>
     <t>Requer nos termos regimentais ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao setor de obras, para que providencie o mais breve possível, fechar o acesso tanto do interior, como do estacionamento do prédio que abrigava a antiga delegacia de policia, localizado na Avenida Tenente Peliciotti, no centro da cidade.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/indic.25-2023_recape_asfaltico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/indic.25-2023_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Indicação nº 25 - Indica ao Exmo. Senhor Prefeito, recape asfáltico no cruzamento da Av. Padre João Eid com a Rua José Manuel de Goy.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/indic.26-2023_abertura_de_rua_maria_luiza_ii_e_iii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/indic.26-2023_abertura_de_rua_maria_luiza_ii_e_iii.pdf</t>
   </si>
   <si>
     <t>INDICA nos termos regimentais desta douta casa, que o Poder Executivo, faça uma rua ligando o Jardim Maria Luiza II e III, ao Bairro São Marcos, ou ainda ligando a Av. Tenente Manoel Olegário da Costa.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/indic.27-2023_arena_esportes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/indic.27-2023_arena_esportes.pdf</t>
   </si>
   <si>
     <t>INDICA nos termos regimentais desta douta casa, que o Poder Executivo, construa uma arena de esporte e lazer, nos mesmos moldes do Projeto Arena Esportiva, para os moradores dos Bairros Brasil 500, Jd. Iguatemi, Jd. Garotinho, Jd. Santo André I e ll e Jd. Romero I e II.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/indic.28-2023_emenda_impos._para_cirurgia_catarata.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/indic.28-2023_emenda_impos._para_cirurgia_catarata.pdf</t>
   </si>
   <si>
     <t>INDICA nos termos regimentais desta douta casa, que a Diretoria de Saúde Municipal, aplique preferencialmente nas cirurgias de cataratas, os recursos da Emenda lmpositiva 40350002 do Deputado Federal Luiz Carlos Motta, para ação 2E89 Incremento Temporário ao Custeio dos Serviços de atenção Primária à Saúde- PAP.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/indic.29-2023_alambrado_emei_ii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/indic.29-2023_alambrado_emei_ii.pdf</t>
   </si>
   <si>
     <t>INDICA com cópia da presente, ao Exmo. Senhor Prefeito, que o mesmo determine ao setor competente a colocação de alambrado sobre a mureta que delimita a EMEI II, Diolanda Chuff Neif.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/indic.30-2023_aumento_auxilio_transp_estud..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/indic.30-2023_aumento_auxilio_transp_estud..pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, indica ao excelentíssimo Prefeito, aumento do auxilio transporte para os estudantes universitários, técnicos e profissionalizantes que estudam fora do município de Bariri.</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, indica ao excelentíssimo Prefeito, através da Diretoria de Serviço Social, auxilie o Lar Vicentino de Bariri.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/indic.32-2023_reparo_muro_psf_2.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/indic.32-2023_reparo_muro_psf_2.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, indica que o excelentíssimo Prefeito, através da diretoria responsável realize reparo nos muros da unidade de saúde PSF 2 localizado na avenida Padre João Eid.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/indic.33-2023_estagio_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/indic.33-2023_estagio_santa_casa.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, ouvido o Plenário, INDICA ao Exmo. Senhor Prefeito, que estenda o convênio de estágio remunerado supervisionado com o_x000D_
 Centro de Integração Empresa-Escola — CIEE para a Santa Casa de Misericórdia de Bariri que se encontra sob intervenção municipal.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>A vereadora que subscreve, ouvido o Plenário, INDICA ao Exmo. Senhor Prefeito, que seja realizado o calçamento do trecho localizado no canteiro central da via Expressa Sul.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/indic.35-2023_cessao_veiculo_melhor_idade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/indic.35-2023_cessao_veiculo_melhor_idade.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve, ouvido o Plenário, INDICA ao Exmo. Senhor Prefeito, que seja cedido veiculo em caráter temporário para transporte dos idosos que utilizam o Clube da Melhor Idade.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/indic.36-2023_reuniao_artesp.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/indic.36-2023_reuniao_artesp.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, INDICA ouvir do Plenário que o Exmo. Senhor Prefeito tome providências a respeito de marcar uma reunido a Assessoria Parlamentar da Artesp.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/indic.37-2023_doacao_bombeiro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/indic.37-2023_doacao_bombeiro.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, INDICA ao Excelentíssimo Senhor prefeito que, proceda a doação de um terreno ao Estado para que seja construída a sede do nosso Corpo de Bombeiros.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/indic.38-2023_reparo_ponte_r._claudionor.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/indic.38-2023_reparo_ponte_r._claudionor.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, INDICA ao Excelentíssimo Senhor prefeito que determine a diretoria de Obras e também à Defesa Civil, que proceda avaliação e possível reparo na ponte situada na Av. Claudionor Barbieri.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/indic.39-2023_lombada_r._paschoal_baricelo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/indic.39-2023_lombada_r._paschoal_baricelo.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, indica ao Senhor Prefeito a instalação de lombada na Rua Paschoal C. Baricelo, na altura do n° 200, no Jardim Umuarama, tendo em vista a alta velocidade com que os veículos por lá trafegam, apresentando riscos de acidente e, do mesmo modo, colocando os pedestres em perigo.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indic.40-2023_reparo_av._jose_j._resegue.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indic.40-2023_reparo_av._jose_j._resegue.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, indica ao senhor Prefeito a realização de reparo no asfalto da Avenida José Jorge Resegue, próximo às ruas Rui Barbosa e Campos Salles. Foi feita uma galeria de água pluvial no referido local, porem o asfalto cedeu em razão de uma falha na compactação e tal situação tem gerado grande transtorno a todos, além de colocar em risco aqueles que lá transitam com seus veículos.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/indic.41-2023_a_manut._praca_maguin_vilas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/indic.41-2023_a_manut._praca_maguin_vilas.pdf</t>
   </si>
   <si>
     <t>Indica ao excelentíssimo Prefeito Municipal, a manutenção da Praça localizada no cruzamento das Ruas Prudente de Moraes e Rua Murilo Dalpozo — Maguin Vilas.</t>
   </si>
   <si>
     <t>2861</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indic.42-2023_treinamento_emergencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indic.42-2023_treinamento_emergencia.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, INDICA ao Excelentíssimo Senhor prefeito que determine a Diretoria de Educação, Esportes e Cultura a disponibilização de um Treinamento Para Situações de Emergência aos servidores da referida diretoria.</t>
   </si>
   <si>
     <t>2862</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indic.43-2023_compra_equip._prot._respirat..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indic.43-2023_compra_equip._prot._respirat..pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, INDICA ao Excelentíssimo Senhor prefeito que determine ao setor competente a compra de 02 equipamentos para proteção respiratória para o Corpo de Bombeiros Municipal.</t>
   </si>
   <si>
     <t>2879</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/indic.44-2023_ciclovia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/indic.44-2023_ciclovia.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, INDICA nos termos regimentais desta douta casa, que o Poder Executivo, realize um estudo para construção de uma ciclovia na cidade.</t>
   </si>
   <si>
     <t>2880</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/indic.45-2023_cobertura_atras_coeba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/indic.45-2023_cobertura_atras_coeba.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, INDICA nos termos regimentais desta douta casa, que o Poder Executivo, realize o mais breve possível, a cobertura do espaço localizado atrás do COEBA em que muitas pessoas se reúnem para o entretenimento.</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indic.46-2023_poco_eta-adelson_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indic.46-2023_poco_eta-adelson_.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, INDICA  ouvir do Plenário que o Exmo. Senhor Prefeito que, quando for inaugurar o poço profundo da ETA leve o nome do servidor público Adelson Aparecido Bertoldo.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/indic.47-2023_copia_oficio_gp_email.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/indic.47-2023_copia_oficio_gp_email.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo suas atribuições, indica a esta presidência, visando maior agilidade na execução dos trabalhos legislativos, que os ofícios resposta das proposituras sejam devidamente encaminhados após leitura em sessão ordinária, para os e-mails dos nobres autores.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/indic.48-2023_escorpiao_emei_iii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/indic.48-2023_escorpiao_emei_iii.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente ouvido o plenário, seguindo o regimento interno desta Casa de Leis, indica ao Exmo. Senhor Prefeito a intervenção imediata junto à EMEI III — Yolanda Mazza Fortunato, localizada no Jardim industrial, que necessita de ações preventivas urgentes para sanar infestação de escorpiões.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/indic.49-2023_projeto_apollo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/indic.49-2023_projeto_apollo.pdf</t>
   </si>
   <si>
     <t>INDICA ao Exmo. Senhor Prefeito, o estudo de viabilidade financeira e energética para implantação de usina de gaseificação de resíduos sólidos urbanos em Bariri - Projeto APOLLO.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/mocao_01-2023_jose_maria_saltareli.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/mocao_01-2023_jose_maria_saltareli.pdf</t>
   </si>
   <si>
     <t>Moção 01/2023 - De pesar, pelo passamento do Senhor José Maria Saltareli, em 31/01/2023 aos 76 anos de idade, deixando viúva a Senhora Neusa Maria Pianna Saltareli.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/mocao_02-2023_sebastiao_de_carvalho.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/mocao_02-2023_sebastiao_de_carvalho.pdf</t>
   </si>
   <si>
     <t>Moção 02/2023 - De pesar, pelo passamento do Senhor Sebastião de Carvalho, em 06/01/2023 aos 80 anos de idade, deixando viúva a Senhora Joana Ivone Navarro de Carvalho. Protocolada em 02/02/2023.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/mocao_03-2023_robinson_milani.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/mocao_03-2023_robinson_milani.pdf</t>
   </si>
   <si>
     <t>De aplausos, ao senhor Róbinson Alexandre Milani, pela competência demonstrada no exercício de suas atribuições legais no cargo público de Auxiliar de Secretaria e, igualmente, pela aprovação e convocação junto ao Instituto Nacional de Seguridade Social (INSS).</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_04-2023_pesar_concheta_t._muzardo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_04-2023_pesar_concheta_t._muzardo.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE PESAR pelo falecimento da senhora CONCHETA TEODORO MUZARDO, com 78 anos de idade.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_05-2023_servidores_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_05-2023_servidores_saude.pdf</t>
   </si>
   <si>
     <t>Apresenta e requer que conste da ata da presente sessão, VOTOS DE CONGRATULAÇÃO E APLAUSOS aos servidores da Saúde municipal, à diretora da_x000D_
 Saúde, Irene Chagas, e aos servidores do Estado que trabalharam no período em que a Carreta da Mamografia esteve em nossa cidade.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_06-2023_aplausos_a_todas_as_mulheres.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_06-2023_aplausos_a_todas_as_mulheres.pdf</t>
   </si>
   <si>
     <t>Moção de aplausos à "todas as mulheres, especialmente as mulheres eleitas vereadoras em toda história de Bariri".</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_07-2023_repudio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_07-2023_repudio.pdf</t>
   </si>
   <si>
     <t>Apresenta moção DE REPÚDIO ao Senhor Deputado Federal NIKOLAS FERREIRA, pela fala extremamente preconceituosa e desrespeitosa com as mulheres transexuais brasileiras.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/mocao_08-2023_pesar_aristides_teixeira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/mocao_08-2023_pesar_aristides_teixeira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento, do Sr. ARISTIDES TEIXEIRA, ocorrido na última terça-feira, 28 de marco, aos 86 anos. Deixa viúva a Sr. Teresinha Teixeira.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/mocao_09-2023_pesar_claudio_donizete_pizani.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/mocao_09-2023_pesar_claudio_donizete_pizani.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento de Cláudio Donizete Pizani no dia 22/03/2023, aos 67 anos de idade, deixando a esposa, dois filhos e uma neta.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/mocao_10-2023_pesar_junior_funeraria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/mocao_10-2023_pesar_junior_funeraria.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta Moção de Pesar pelo falecimento de Júnior da Funerária São Vicente, no dia 11/04/2023, aos 63 anos de idade, deixando a esposa, filho e neto</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/mocao_11-2023_pesar_oge_frendenberg.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/mocao_11-2023_pesar_oge_frendenberg.pdf</t>
   </si>
   <si>
     <t>Propomos na forma regimental, que seja consignado em ata, o mais profundo pesar à família do Senhor Oge Frendenberg Junior.</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/mocao_12-2023_agueda_h._m._delfito.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/mocao_12-2023_agueda_h._m._delfito.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido plenário, propõe que seja consignado em ata, moção de aplausos à Agueda Hermenegilda de Moraes Delfito.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/mocao_13-2023_pesar_larissa_j._rangel.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/mocao_13-2023_pesar_larissa_j._rangel.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta Moção de Pesar pelo falecimento de Larissa Jaqueline Rangel, no dia 26/04/2023, aos 25 anos de idade.</t>
   </si>
   <si>
     <t>2840</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/mocao_14-2023_aplauso_policiais_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/mocao_14-2023_aplauso_policiais_.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE APLAUSO aos policiais militares senhores: Marcelo José Manzutti, subtenente; Murilo Botura Leonel e Ulisses Alberto Colaço, cabos; pelas promoções recebidas no exercício de suas atividades profissionais, conforme informações do Oficio n° 09/04052023 do Conselho Comunitário de Segurança de Bariri, anexo.</t>
   </si>
   <si>
     <t>2841</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/mocao_15-2023_pesar_isabel_c._barbosa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/mocao_15-2023_pesar_isabel_c._barbosa.pdf</t>
   </si>
   <si>
     <t>A vereadora que subscreve ouvido o plenário, vem através desta manifestar moção de pesar pelo passamento da jovem Isabel Cristina Barbosa, de 38 anos, ocorrido no Ultimo dia 05 de maio, após complicações respiratórias.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/mocao_16-2023_pesar_aparecida_osmarina_cavalheiro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/mocao_16-2023_pesar_aparecida_osmarina_cavalheiro.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da APARECIDA OSMARINA CAVALHEIRO GENTIL.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_17-2023_apoio_enfermagem.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_17-2023_apoio_enfermagem.pdf</t>
   </si>
   <si>
     <t>Apresentamos à consideração do plenário, observadas as formalidades regimentais a presente Moção de Apoio aos profissionais da enfermagem da cidade de Bariri com relação ao estabelecimento do Piso da Categoria.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/mocao_18-2023_pesar_ademar_luiz_marchi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/mocao_18-2023_pesar_ademar_luiz_marchi.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família do Senhor ADEMAR LUIZ MARCHI (Mazola).</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_19-2023_repudio_projeto_de_lei_n_752-2021.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_19-2023_repudio_projeto_de_lei_n_752-2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que a presente subscreve, consignam a presente MOÇÃO DE REPÚDIO ao Projeto de Lei n° 752/2021, que altera as Leis Estaduais n° 11.331/2002 e n° 11.608/2023, em tramite na Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2881</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_20-2023_pesar_paulo_s._paleari.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_20-2023_pesar_paulo_s._paleari.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta Moção de Pesar pelo falecimento, aos 56 anos, do Sr. PAULO SÉRGIO PALEARI, ocorrido no dia 01 de Junho do corrente ano. Deixa viúva a Sra. Cleide Ap. Zecchi.</t>
   </si>
   <si>
     <t>2898</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_21-2023_pesar_dina.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_21-2023_pesar_dina.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento da Sra. DINÁ ALVES MESQUITA com 69 anos de idade, ocorrido no último dia 11 de julho.</t>
   </si>
   <si>
     <t>2899</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/mocao_22-2023_pesar_sonia_oliveira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/mocao_22-2023_pesar_sonia_oliveira.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento da Sra. SÔNIA DE OLIVEIRA com 48 anos de idade, ocorrido no Ultimo dia 01 de julho.</t>
   </si>
   <si>
     <t>2900</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/mocao_23-2023_pesar_sidnei.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/mocao_23-2023_pesar_sidnei.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento do Sr. SIDNEI MAXIMO DA SILVA com 62 anos de idade, ocorrido no último dia 11 de julho.</t>
   </si>
   <si>
     <t>2901</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/mocao_24-2023_conseg.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/mocao_24-2023_conseg.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos pelo aniversário de 38 anos do CONSEG, completados no dia 17 de Julho e ao Sr. JOÃO DOMINGOS CARDOSO LEONEL, atual presidente, que é membro do conselho desde o inicio.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/mocao_25-2023_pesar_antonio_carlos_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/mocao_25-2023_pesar_antonio_carlos_bianco.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta MOÇÃO DE PESAR pelo falecimento do servidor municipal senhor Antônio Carlos Bianco com 69 anos, e que seja oficiado a Família enlutada dando ciência deste ato.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/mocao_26-2023_pesar_antonio_carlos_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/mocao_26-2023_pesar_antonio_carlos_bianco.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta MOÇÃO DE PESAR pelo falecimento, no dia 23 de Julho do corrente ano, do Sr. ANTONIO CARLOS BIANCO. O mesmo contava com 69 anos.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_27-2023_pesar_marcio_aparecido_ocon.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_27-2023_pesar_marcio_aparecido_ocon.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, apresenta MOÇÃO DE PESAR pelo falecimento, no dia 23 de Julho do corrente ano, do Sr. MARCIO APARECIDO OCON. O mesmo contava com 51 anos. Deixa viúva a Sr. Elisangela de Fátima Ocon.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_28-2023_camara_pesar_adelson.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_28-2023_camara_pesar_adelson.pdf</t>
   </si>
   <si>
     <t>Ouvido o Plenário, a Câmara Municipal de Bariri apresenta MOÇÃO DE PESAR em razão do falecimento do senhor Adelson Aparecido Bertoldo, servidor_x000D_
 público municipal, ocorrido no dia 31 de julho de 2023, aos 56 anos de idade, deixando filhos.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/mocao_29-2023_pesar_adelson.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/mocao_29-2023_pesar_adelson.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o Plenário, apresenta Moção de Pesar pelo falecimento do servidor público Adelson Aparecido Bertoldo, no dia 31/07/2023, aos 56 anos de idade, deixando esposa e filhos.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento da Sra. RITA GUIMARAES TORROGROSA com 83 anos de idade, ocorrido no último dia 22 de julho.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/mocao_31-2023_pesar_marcio_aparecido_ocon.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/mocao_31-2023_pesar_marcio_aparecido_ocon.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento do Sr. MARCIO APARECIDO OCON com 51 anos de idade, ocorrido no último dia 23 de julho, esposo da Servidora Pública Municipal Elisangela de Fatima Ocon.</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/mocao_32-2023_pesar_antonio_carlos_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/mocao_32-2023_pesar_antonio_carlos_bianco.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento do Servidor Público Municipal, Sr. ANTONIO CARLOS BIANCO com 69 anos de idade, ocorrido no Ultimo dia 23 de julho.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/mocao_33-2023_pesar_leonice_cevallos_lima.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/mocao_33-2023_pesar_leonice_cevallos_lima.pdf</t>
   </si>
   <si>
     <t>Proponho na forma regimental, que seja consignada em ata, o mais profundo Pesar à família da LEONICE APARECIDA CEVALLOS LIMA.</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/mocao_34-2023_pesar_deise_maria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/mocao_34-2023_pesar_deise_maria.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento do Sr. JOSÉ VENANCIO com 73 anos de idade, ocorrido no último dia 16 de agosto, deixa viúva a senhora Terezinha Aparecida Silva Venâncio.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_35-2023_pesar_jose_venancio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_35-2023_pesar_jose_venancio.pdf</t>
   </si>
   <si>
     <t>A vereadora subscrevente, seguindo o regimento interno desta Douta Casa de Leis, apresenta MOÇÃO DE PESAR, pelo passamento da Sra. DEISE MARIA DA SILVA com 78 anos de idade, ocorrido no Ultimo dia 15 de agosto, filha do Sr. Nenê Cabral.</t>
   </si>
   <si>
     <t>2957</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_36-2023_pesar_perciliana.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_36-2023_pesar_perciliana.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento da Sra. PERCILIANA ROSA DE JESUS, com 86 anos de idade, ocorrido no último dia 23 de agosto.</t>
   </si>
   <si>
     <t>2958</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_37-2023_aplausos_apae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_37-2023_aplausos_apae.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS, aos Alunos, professores e colaboradores da APAE de Bariri, pelo excelente desempenho no 269 Circuito Especial de Atletismo e Esportes Adaptados, conquistando Ouro e Prata na segunda etapa no município de Macatuba-SP e Ouro na terceira etapa que aconteceu no município de Bariri.</t>
   </si>
   <si>
     <t>2959</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/mocao_38-2023_pesar_adao_festa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/mocao_38-2023_pesar_adao_festa.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento do Sr. ADÃO APARECIDO FESTA, com 67 anos de idade, ocorrido no último dia 27 de agosto.</t>
   </si>
   <si>
     <t>2969</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao_39-2023_pesar_ademir_benati.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao_39-2023_pesar_ademir_benati.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR, pelo passamento do Servidor Público Municipal Ademir Benati (Bi Benati ) com 49 anos de idade, ocorrido no Ultimo dia 27 de agosto, deixa 01 filho.</t>
   </si>
   <si>
     <t>2970</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/mocao_40-2023_pesar_leonicia_cupolilo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/mocao_40-2023_pesar_leonicia_cupolilo.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar à família da Senhora LEONICIA AP. RODRIGUES CUPOLILO.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_41-2023_pesar_benedita_albino.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_41-2023_pesar_benedita_albino.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE PESAR, pelo passamento da Sra. BENEDITA BORGES ALBINO com 91 anos de idade, ocorrido no último dia 11 de setembro, era viúva do Sr. Francisco Albino.</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_42-2023_pesar_celso_forcin.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_42-2023_pesar_celso_forcin.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE PESAR pelo falecimento do senhor CELSO FORCIN.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_43-2023_aplausos_hugo_frati.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_43-2023_aplausos_hugo_frati.pdf</t>
   </si>
   <si>
     <t>Apresenta MOÇÃO DE APLAUSO, pelos anos de serviços prestados à municipalidade, pelo servidor Hugo Frati Filho.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/mocao_44-2023_pesar_julio_tessarolli.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/mocao_44-2023_pesar_julio_tessarolli.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor Júlio Luís Tessarolli, aos 81 anos de idade.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_45-2023_pesar_antonio_corradini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_45-2023_pesar_antonio_corradini.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor Antônio José Corradini, aos 57 anos de idade.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_46-2023_pesar_antonio_corradini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_46-2023_pesar_antonio_corradini.pdf</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/mocao_47-2023_jose_r._bernardo_s._jr..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/mocao_47-2023_jose_r._bernardo_s._jr..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR pelo falecimento do senhor José Roberto Bernardo da Silva Júnior, aos 39 anos de idade.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/proj._dec._leg_01-2023_-_nelson_batistao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/proj._dec._leg_01-2023_-_nelson_batistao.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo nº 01/2023, concede a "Medalha 16 de Junho" ao Senhor Nelson Batistão Filho.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/pdl_02.2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/pdl_02.2023.pdf</t>
   </si>
   <si>
     <t>Concede “Medalha 16 de Junho” ao senhor Vanderlei Donizete de Gaspari, em reconhecimento aos relevantes serviços prestados ao município.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/proj._dec._leg_03-2023_-_itamar_borges.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/proj._dec._leg_03-2023_-_itamar_borges.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Honorário de Bariri ao Senhor ITAMAR BORGES.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/proj._dec._leg_04-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/proj._dec._leg_04-2023.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha 16 de Junho ao Senhor Marcos Araguari.</t>
   </si>
   <si>
     <t>2955</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proj._dec._leg_05-2023-_j.cardoso.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proj._dec._leg_05-2023-_j.cardoso.pdf</t>
   </si>
   <si>
     <t>Concede a Medalha 16 de Junho ao Sr. João Domingos Cardoso Leonel, "Jota Cardoso".</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/proj._dec._leg_06-2023-_pe._eriko.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/proj._dec._leg_06-2023-_pe._eriko.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Cidadão Baririense ao Reverendíssimo Pe. Ériko Thiago Nogueira.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/proj._dec._leg_07-2023-_luiz_f._v._cesario.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/proj._dec._leg_07-2023-_luiz_f._v._cesario.pdf</t>
   </si>
   <si>
     <t>Concede o "Prêmio Zumbi dos Palmares" ao Senhor Luiz Fernando Vieira Cesário.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/prop._emend._l._org._no1-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/prop._emend._l._org._no1-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o percentual relativo às emendas impositivas individuais e dá outras providências.</t>
   </si>
   <si>
     <t>2869</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/prop._emend._l._org._no2-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/prop._emend._l._org._no2-2023.pdf</t>
   </si>
   <si>
     <t>Modifica o artigo 11, caput, da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/prop._emend._l._org._no3-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/prop._emend._l._org._no3-2023.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Abelardo Mauricio Martins Simões Filho</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/plce_01-2023_criacao_vagas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/plce_01-2023_criacao_vagas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar 01/2023 (do Poder Executivo) - Dispõe sobre a criação de duas vagas de Assistente Social, uma de Psicólogo e dez de Agente Administrativo afim de atender a demanda municipal.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR NÚMERO 02/2023, do prefeito que dispõe sobre alteração na referência dos empregos de agente comunitário_x000D_
 de saúde e agente de combate as endemias, de acordo com a Emenda Constitucional nº 120, de 05 de maio de 2022.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/plce_03-2023_criacao_vagas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/plce_03-2023_criacao_vagas.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de Agente Administrativo, no Quadro de Pessoal da Prefeitura Municipal de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/plce_04-2023_retifica_vaga_psicologo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/plce_04-2023_retifica_vaga_psicologo.pdf</t>
   </si>
   <si>
     <t>Retifica a Lei Complementar 156/2023 em relação ao quadro de número de empregos de Psicólogo, no Quadro de Pessoal da Prefeitura Municipal de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/plce_05-2023_altera_lei_comp._no_11.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/plce_05-2023_altera_lei_comp._no_11.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do artigo 50, da Lei Complementar no 11, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/plce_06-2023_nova_tabela_ao_comercio_eventual_ou_ambulante.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/plce_06-2023_nova_tabela_ao_comercio_eventual_ou_ambulante.pdf</t>
   </si>
   <si>
     <t>Institui nova Tabela ao Comércio Eventual ou Ambulante do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/plce_07-2023_altera_anexo_i_da_lei_comp._no_12.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/plce_07-2023_altera_anexo_i_da_lei_comp._no_12.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do Anexo I, da Lei Complementar no 12, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/plce_08-2023_altera_art._2o_da_lei_comp._no_04.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/plce_08-2023_altera_art._2o_da_lei_comp._no_04.pdf</t>
   </si>
   <si>
     <t>Altera o Art.º 20 da Lei Complementar no 04, de 19 de dezembro de 1997.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/plce_09-2023_altera_o_anexo_iv_do_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/plce_09-2023_altera_o_anexo_iv_do_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a tabela IV, do anexo IV constantes do Código Tributário Municipal (Lei 2281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/plce_10-2023_altera_a_lei_comp._no_32.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/plce_10-2023_altera_a_lei_comp._no_32.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar no 32, de 17 de dezembro de 2003, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza e dá outras providências.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/plce_11-2023_altera_o_anexo_iii_do_codigo_tributario_municipal.pdf.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/plce_11-2023_altera_o_anexo_iii_do_codigo_tributario_municipal.pdf.pdf</t>
   </si>
   <si>
     <t>Altera a tabela III, do anexo III, constantes no Código Tributário Municipal (Lei 2.281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/plce_12-2023_nova_redacao_anexo_vi_do_codigo_tributario_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/plce_12-2023_nova_redacao_anexo_vi_do_codigo_tributario_municipal.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 1.0 e sub-item 2,4 constante do Anexo VI da Tabela VI da Lei no 2.281/91 (Código Tributário Municipal), alterada pela Lei Complementar no 04/97 e dg outras providências.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/plce_13-2023_atualiza_tabrla_ii_anexo_ii_do_ctm.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/plce_13-2023_atualiza_tabrla_ii_anexo_ii_do_ctm.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização monetária da Tabela II, anexo II, do Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/plce_14-2023_plano_diretor_turismo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/plce_14-2023_plano_diretor_turismo.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Diretor de Desenvolvimento Turístico do Município de Bariri.</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/ple_01-2023_autoriza_utilizacao_van_apae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/ple_01-2023_autoriza_utilizacao_van_apae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.01/2023, do Poder Executivo, dispõe em autorizar a utilização de uma Van adaptada, modelo IVECO/DAILY45170 BUS/BRANCA PASSAGEIRO MICROONIBUS para a Associação de Pais e Amigos dos Excepcionais de Bariri (APAE). Protocolado em 24/01/2023.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/ple_02-2023_credito_adicional_elevador.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/ple_02-2023_credito_adicional_elevador.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.02/2023, mensagem 02/2023, do Poder Executivo, dispõe em autorizar a abertura de credito adicional especial, suplementação no valor de R$280.815,32, para atendimento à Lei n. 10.098 de 2000 com a instalação de elevador no Paço Municipal 16 de Junho.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/ple_03-2023_aditamento_convenio_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/ple_03-2023_aditamento_convenio_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.03/2023, mensagem 03/2023, do Poder Executivo, dispõe em autorizar a realização de aditamento ao Termo de Convênio n.01/2021,celebrado entre o município de Bariri e a Irmandade Santa Casa de Misericórdia desta Municipalidade, aditivo no valor de R$150.000,00 que objetiva o pagamento de plantões médicos presenciais e retaguarda.</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/ple_04-2023_convenio_bariri_boraceia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/ple_04-2023_convenio_bariri_boraceia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.04/2023, mensagem 04/2023, do Poder Executivo, dispõe em autorizar a celebração de convênio de cooperação, no valor de até R$180.000,00 com o município de Boracéia por meio de sua prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/ple_05-2023_credito_ae_recape_asfaltico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/ple_05-2023_credito_ae_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 05/2023 (do Poder Executivo), mensagem 05/2023 - Dispõe sobre a abertura de crédito adicional especial, no valor de R$350.000,00, para atender a diversas ações no Município (recape asfáltico).</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ple_06-2023_alteracoes_lei_peat.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ple_06-2023_alteracoes_lei_peat.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 06/2023 (do Poder Executivo), mensagem 06/2023 - Dispõe sobre a alteração no Programa Emergencial de Acesso ao Trabalho, PEAT, e dá outras providências.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ple_07-2023_abertura_cae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ple_07-2023_abertura_cae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 07/2023 (do Poder Executivo), mensagem 07/2023 - Dispõe sobre a abertura de crédito adicional especial na importância de  R$3.156.278,57, para atender a diversas ações financeiras. Valor proveniente de Superávit Financeiro.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ple_08-2023_auxilio_estudantil_pmae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ple_08-2023_auxilio_estudantil_pmae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 08/2023 (do Poder Executivo), mensagem 08/2023 - Dispõe sobre o Programa municipal de Assistência Estudantil PMAE, afim de conceder benefício de auxílio pecuniário para transporte.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ple_09-2023_alteraca_referencias_diretor_de_escola.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ple_09-2023_alteraca_referencias_diretor_de_escola.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 09/2023 (do Poder Executivo), mensagem 10/2023 - Dispõe sobre alteração nas tabelas constantes nos anexos IV e V da Lei n° 4.111, de 20 de dezembro de 2011, majoração de 4,0% . Protocolado em 02/02/2023.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/ple_10-2023_dacao_extincao_debitos_tributarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/ple_10-2023_dacao_extincao_debitos_tributarios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária 10/2023 (do Poder Executivo), mensagem 11/2023 - Dispõe sobre o procedimento de dação em pagamento de bens imóveis, para a extinção de débitos de natureza tributária inscritos em dívida ativa, regulamentando o art. 156 do código tributário nacional no âmbito desta Municipalidade.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/cco_000020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/cco_000020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/ple_12-2023_abertura_credito_iluminacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/ple_12-2023_abertura_credito_iluminacao.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/ple_13-2023_acordo_cooperacao_quilombo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/ple_13-2023_acordo_cooperacao_quilombo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar Acordo de Cooperação com a Associação Cultural Quilombo de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/ple_14-2023_abertura_credito_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/ple_14-2023_abertura_credito_.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 14/2023 de 13 de março de 2023 - Abre no orçamento vigente crédito adicional suplementar e da outras providências.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ple_15-2023_concessao_veiculo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ple_15-2023_concessao_veiculo.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI nº 15/2023 de 16 de março de 2023 - Autoriza a concessão de uso de veiculo da Diretoria de Saúde do Munícipio para a Irmandade da Santa Casa de Misericórdia de Bariri.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/ple_16-2023_altera_art.25_lei_4196.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/ple_16-2023_altera_art.25_lei_4196.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 16/2023 - Altera a Lei Nº 4.196/2012, que dispõe sobre a Politica Municipal dos Direitos da Criança e do Adolescente e da outras providências.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/ple_17-2023_abertura_credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/ple_17-2023_abertura_credito_adicional.pdf</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 17/2023 - Fica aberto no orçamento vigente, um credito adicional especial na importância de R$147.625,00 (cento e quarenta e sete reais e seiscentos e vinte e cinco reais) distribuídos as seguintes dotações.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ple_18-2023_gratificacao_policia_militar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ple_18-2023_gratificacao_policia_militar.pdf</t>
   </si>
   <si>
     <t>Altera o Art.2° da Lei Municipal n° 4.919/2019, para reajustar o pagamento de gratificação ao efetivo da Policia Militar de Bariri.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ple_19-2023_refis.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ple_19-2023_refis.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal (refis 2023) do município de Bariri e da outras providências.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/ple_20-2023_abertura_cred._santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/ple_20-2023_abertura_cred._santa_casa.pdf</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/ple_21-2023_suplementacao_cred._santa_casa1.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/ple_21-2023_suplementacao_cred._santa_casa1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ple_22-2023_criacao_diretoria_planejamento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ple_22-2023_criacao_diretoria_planejamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da DIRETORIA MUNICIPAL DE PLANEJAMENTO E COORDENAÇÃO, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ple_23-2023_criacao_diretoria_agricultura.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ple_23-2023_criacao_diretoria_agricultura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da DIRETORIA MUNICIPAL DE AGRICULTURA, E MEIO AMBIENTE, modifica nomenclaturas, cria e altera cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/ple_24-2023_criacao_direitos_humanos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/ple_24-2023_criacao_direitos_humanos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da DIRETORIA MUNICIPAL DE DIREITOS HUMANOS E CIDADANIA, cria cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/ple_25-2023_criacao_diretoria_esportes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/ple_25-2023_criacao_diretoria_esportes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da DIRETORIA MUNICIPAL DE ESPORTE E LAZER, modifica nomenclaturas, cria e altera cargos e dá outras providências.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/ple_26-2023_criacao_emprego_jornalista.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/ple_26-2023_criacao_emprego_jornalista.pdf</t>
   </si>
   <si>
     <t>Cria o emprego de Jornalista no quadro de pessoal da Prefeitura Municipal de Bariri e dá outras providencias.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/ple_27-2023_criacao_emprego_controlador.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/ple_27-2023_criacao_emprego_controlador.pdf</t>
   </si>
   <si>
     <t>Cria o emprego de Controlador Interno no Quadro de Pessoal da Prefeitura Municipal de Bariri, altera a Lei Municipal no 5.194, de 15 de dezembro de 2022 e da outras providências.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/ple_28-2023_funcao_gratificada_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/ple_28-2023_funcao_gratificada_saemba.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de função gratificada na Autarquia do Serviço de Agua e Esgoto do Município de Bariri - SAEMBA e dá outras providências.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ple_29-2023_funcao_gratificada_prefeitura.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ple_29-2023_funcao_gratificada_prefeitura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Função Gratificada no âmbito da Prefeitura de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ple_30-2023_credito_adic._esp._dir._acao_social.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ple_30-2023_credito_adic._esp._dir._acao_social.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ple_31-2023_credito_adic._esp._iluminacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ple_31-2023_credito_adic._esp._iluminacao.pdf</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ple_32-2023_altera_lei_3945.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ple_32-2023_altera_lei_3945.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°3.945, de 09 de novembro de 2010 para adequação as políticas nacional e estadual das pessoas idosas.</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ple_33-2023_altera_lei_4713.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ple_33-2023_altera_lei_4713.pdf</t>
   </si>
   <si>
     <t>Altera a Lei no 4.713, de 08 de dezembro de 2016, que dispõe sobre o SUAS (Sistema único de Assistência Social) do Município de Bariri, e dá outras providencias.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ple_34-2023_cred._adic._ponte_claudionor.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ple_34-2023_cred._adic._ponte_claudionor.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ple_35-2023_cred._adic._quadra_futebol.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ple_35-2023_cred._adic._quadra_futebol.pdf</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ple_36-2023_cred._adic._iluminacao_e_wifi_cidade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ple_36-2023_cred._adic._iluminacao_e_wifi_cidade.pdf</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ple_37-2023_criacao_cargo_fiscal_obras.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ple_37-2023_criacao_cargo_fiscal_obras.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de fiscal de obras e posturas, no quadro geral dos servidores públicos municipais de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>2829</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ple_38-2023_criacao_cargo_auxiliar_inspecao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ple_38-2023_criacao_cargo_auxiliar_inspecao.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Auxiliar de Inspeção, no quadro geral dos servidores públicos municipais de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ple_39-2023_criacao_cargo_veterinario.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ple_39-2023_criacao_cargo_veterinario.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Médico Veterinário I, no quadro geral dos servidores públicos municipais de Bariri; e dá outras providencias.</t>
   </si>
   <si>
     <t>2842</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/ple_40-2023_perimetro_urbano.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/ple_40-2023_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Delimita Perímetro da Área de Expansão Urbana, localizado no Bairro Pocinho, Município de Bariri-SP.</t>
   </si>
   <si>
     <t>2843</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ple_41-2023_cred._adic._informat._saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ple_41-2023_cred._adic._informat._saude.pdf</t>
   </si>
   <si>
     <t>2877</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/ple_42-2023_alt._ppa_22-25_e_ldo-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/ple_42-2023_alt._ppa_22-25_e_ldo-24.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal no 5.064 de 10 de setembro de 2021.</t>
   </si>
   <si>
     <t>2878</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/ple_43-2023_loa_2024.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/ple_43-2023_loa_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2024, e dá outras providencias.</t>
   </si>
   <si>
     <t>2908</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ple_44-2023_doacao_espaco_rotary_club.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ple_44-2023_doacao_espaco_rotary_club.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso de espaço público ao Rotary Club de Bariri - 16 de junho, para construção de Marco Rotário.</t>
   </si>
   <si>
     <t>2909</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ple_45-2023_doacao_espaco_loja_maconica.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ple_45-2023_doacao_espaco_loja_maconica.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso de espaço público à Loja Maçônica Honra, Amor e Caridade, para construção de Totem da Maçonaria.</t>
   </si>
   <si>
     <t>2910</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ple_46-2023_credito_adicional_apae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ple_46-2023_credito_adicional_apae.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e da outras providências - Dispõe o referido Projeto em viabilizar a transferências de recursos à "APAE - Associação de Pais e Amigos dos Excepcionais de Bariri", para aplicação conforme Plano de Trabalho apresentado pela entidade.</t>
   </si>
   <si>
     <t>2911</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ple_47-2023_altera_lei_5069.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ple_47-2023_altera_lei_5069.pdf</t>
   </si>
   <si>
     <t>Altera os artigos 1º e 3º da Lei Municipal no 5.069, de 27 de setembro de 2021, que regulamenta o Programa Municipal do Leite da Pessoa Idosa e Pessoa com Deficiência, sob responsabilidade da Diretoria de Ação Social, para distribuição gratuita de leite pasteurizado ou UHT para os idosos e pessoas com deficiência de baixa renda do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>2912</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ple_48-2023_adequacao_loa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ple_48-2023_adequacao_loa.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária e autoriza a abertura de crédito especial ao orçamento anual de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>2913</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ple_49-2023_funcao_gratificada.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ple_49-2023_funcao_gratificada.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Função Gratificada no âmbito da Prefeitura de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>2914</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ple_50-2023_credito_adicional_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ple_50-2023_credito_adicional_.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências - Dispõe o referido Projeto em viabilizar transferência financeira para a entidade "AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI - (FOCINHO CARENTE).</t>
   </si>
   <si>
     <t>2915</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ple_51-2023_credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ple_51-2023_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências - Dispõe o referido Projeto em viabilizar a aquisição de ambulância e aquisição de material permanente para a Diretoria de Saúde.</t>
   </si>
   <si>
     <t>2916</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ple_52-2023_credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ple_52-2023_credito_adicional.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências - Dispõe o referido Projeto em viabilizar a execução de cirurgias de cataratas para população de Bariri, repassando o valor para a Irmandade da Santa Casa de Misericórdia, que se responsabilizará pelas cirurgias em pacientes enviados pelo Serviço de Saúde do Município.</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/ple_53-2023_credito_adiciona.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/ple_53-2023_credito_adiciona.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências - Dispõe o referido Projeto em viabilizar a execução de diversas ações de custeio na área da Saúde do Município. O valor é proveniente do excesso de arrecadação através de Emendas Parlamentares nº 90600005 e nº 19970012.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/ple_54-2023_credito_adiciona.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/ple_54-2023_credito_adiciona.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências - O valor é proveniente do excesso de arrecadação através da Secretaria de Fazenda e Planejamento através de Emenda Parlamentar, para aquisição de veículos e materiais permanentes para o Centro de Promoção Social da Paróquia Nossa Senhora das Dores de Bariri.</t>
   </si>
   <si>
     <t>2966</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ple_55-2023_piso_enfermagem.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ple_55-2023_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de parcela complementar aos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, na extensão do quanta disponibilizado pela União ao Município a titulo de Assistência Financeira Complementar, abre crédito adicional especial, e dá outras providencias.</t>
   </si>
   <si>
     <t>2967</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/ple_56-2023_credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/ple_56-2023_credito_adicional.pdf</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ple_57-2023_piso_enfermagem.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ple_57-2023_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento de parcela complementar aos Enfermeiros, Técnicos de Enfermagem e Auxiliares de Enfermagem, na extensão do quanto disponibilizado pela União ao Município a titulo de Assistência Financeira Complementar, abre crédito adicional especial, e dá outras providências,</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/ple_58-2023_diretoria_esportes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/ple_58-2023_diretoria_esportes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Diretoria Municipal de Esporte e Lazer, modifica nomenclaturas, cria e altera cargos e dá outras providências.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/ple_59-2023_nova_nomenclatura_diretoria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/ple_59-2023_nova_nomenclatura_diretoria.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Diretoria Municipal de Ação Social para Diretoria Municipal de Assistência Social e dá outras providências.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/ple_60-2023_l.o.a_com_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/ple_60-2023_l.o.a_com_anexos.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bariri para o exercício financeiro de 2024.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/ple_61-2023_alt._ppa_22-25_e_ldo-24.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/ple_61-2023_alt._ppa_22-25_e_ldo-24.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 5.064 de 10 de setembro de 2021 e 5.246 de 25 de agosto de 2023.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/ple_62-2023_abono_natal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/ple_62-2023_abono_natal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/ple_63-2023_credito_adicional.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/ple_63-2023_credito_adicional.pdf</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ple_64-2023_eleva_no_agente_administrativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ple_64-2023_eleva_no_agente_administrativo.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de Agente Administrativo no Quadro de Pessoal da Prefeitura Municipal de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/ple_65-2023_eleva_no_diversos_empregos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/ple_65-2023_eleva_no_diversos_empregos.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos de diversos cargos no Quadro de Pessoal da Prefeitura Municipal de Bariri; e dá outras providências.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/ple_66-2023_cria_diretoria_planejamento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/ple_66-2023_cria_diretoria_planejamento.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Criação da Diretoria Municipal de Planejamento e dá outras providencias.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/ple_67-2023_prorroga_concessao_uso_ismael.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/ple_67-2023_prorroga_concessao_uso_ismael.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo da Concessão de Uso nos termos das Leis Municipais no 2.827/97, 2.841/97, 2.851/97 e 4.351/13.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/ple_68-2023_cria_cargo_monitor_esporte.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/ple_68-2023_cria_cargo_monitor_esporte.pdf</t>
   </si>
   <si>
     <t>Cria cargo de Monitor de Esportes e Lazer no âmbito da Administração Municipal.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/ple_69-2023_credito_cef.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/ple_69-2023_credito_cef.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL e dá outras providências.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/plleg_01-2023_sem_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/plleg_01-2023_sem_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.01/2023 do Poder Legislativo - Objetiva que a Associação Educarte de Bariri, entidade civil sem fins lucrativos, seja declarada como sendo de utilidade pública.</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/plleg_02-2023_escolinha_skate_sem_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/plleg_02-2023_escolinha_skate_sem_anexos.pdf</t>
   </si>
   <si>
     <t>Declara a Associação Escolinha de Skate de Bariri como de utilidade pública.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/plleg_03-2023_sem_anexo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/plleg_03-2023_sem_anexo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação do serviço Disque 100 para denúncias de violência contra Crianças e Adolescentes e do telefone do Conselho Tutelar, no âmbito do município de Bariri.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/plleg_04-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/plleg_04-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO SETOR DE FISIOTERAPIA LOCALIZADO NA POLICLÍNICA DE FISIOTERAPIA E FONOAUDIOLOGIA DO MUNICÍPIO DE BARIRI.</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/plleg_05-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/plleg_05-2023.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO PSF-3 — VILA AMERICANA</t>
   </si>
   <si>
     <t>2831</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/plleg_06-2023_ambulatorio_dr._fauze_farah.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/plleg_06-2023_ambulatorio_dr._fauze_farah.pdf</t>
   </si>
   <si>
     <t>Denomina "AMBULATORIO DE SAÚDE MENTAL DR. FAUZE FARAH".</t>
   </si>
   <si>
     <t>2832</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/plleg_07-2023_denominacao_dentro_de_fonoaudiologia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/plleg_07-2023_denominacao_dentro_de_fonoaudiologia.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO "CENTRO DE FONOAUDIOLOGIA" LOCALIZADO NA POLICLÍNICA DE FISIOTERAPIA E FONOAUDIOLOGIA DO MUNICÍPIO DE BARIRI.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/plleg_08-2023_rede_5g.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/plleg_08-2023_rede_5g.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento para instalação da infraestrutura de suporte de Estação Transmissora de Radiocomunicação (ETR), visando a facilitar a implementação da "tecnologia 5G" no Município de Bariri (SP).</t>
   </si>
   <si>
     <t>2902</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/plleg_09-2023_priorid._laqueadura.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/plleg_09-2023_priorid._laqueadura.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a priorização do atendimento multidisciplinar na realiza geio de Cirurgia de Laqueadura para Mulheres em vulnerabilidade social e vitimas de violência no Município de Bariri.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/plleg_10-2023_julho_das_pretas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/plleg_10-2023_julho_das_pretas.pdf</t>
   </si>
   <si>
     <t>Inclui o mês "JULHO DAS PRETAS" no calendário oficial do Município de Bariri.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/plleg_11-2023_denominacao_cras_ii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/plleg_11-2023_denominacao_cras_ii.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DO "CENTRO DE REFERÊNCIA DE ASSISTÊNCIA SOCIAL - CRAS IIFLORINDA SITTA URBANO" DO MUNICÍPIO DE BARIRI.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plleg_12-2023_vagas_estagiarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plleg_12-2023_vagas_estagiarios.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reserva de no mínimo 10% (dez por cento) das vagas destinadas para estagiário aos portadores de deficiência nos órgãos da administração pública direta e indireta do Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>2956</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/plleg_13-2023_transparencia_he.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/plleg_13-2023_transparencia_he.pdf</t>
   </si>
   <si>
     <t>Torna obrigatória a publicação, no Portal Transparência do Município de Bariri, a quantidade e o valor das horas extraordinárias realizadas pelos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/plleg_14-2023_amigos_do_livra.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/plleg_14-2023_amigos_do_livra.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação "Amigos do Livra".</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/plleg_15-2023_programa_interagir.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/plleg_15-2023_programa_interagir.pdf</t>
   </si>
   <si>
     <t>Institui o programa interagir, que cria protocolos e fluxo no atendimento a pessoa com deficiência/transtornos escolares e dá outras providências.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/plleg_16-2023_abono_natal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/plleg_16-2023_abono_natal.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão de abono de natal aos servidores da Câmara.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/proj._res._no1-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/proj._res._no1-2023.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao § 5° do artigo 1° da Resolução n° 04/2019.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/proj._res._no2-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/proj._res._no2-2023.pdf</t>
   </si>
   <si>
     <t>Altera o tempo de discussão de requerimento.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/proj._res._no3-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/proj._res._no3-2023.pdf</t>
   </si>
   <si>
     <t>Renumera o parágrafo único do artigo 130 e acresce um parágrafo ao referido dispositivo do Regimento Interno.</t>
   </si>
   <si>
     <t>2889</t>
   </si>
   <si>
     <t>Fixa os subsídios dos Vereadores e do Presidente da Câmara para a Legislatura 2025/2028 e dá outras providências.</t>
   </si>
   <si>
     <t>2890</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/proj._res._no5-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/proj._res._no5-2023.pdf</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/proj._res._no6-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/proj._res._no6-2023.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre criação de Comissão de Assuntos Relevantes para acompanhar, ouvir pessoas envolvidas, analisar e fazer um relatório sobre o acidente que vitimou Adelson Aparecido Bertoldo"</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/proj._res._no7-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/proj._res._no7-2023.pdf</t>
   </si>
   <si>
     <t>Revoga a Resolução número 02, de 06 de maio de 2019.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/proj._res._no8-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/proj._res._no8-2023.pdf</t>
   </si>
   <si>
     <t>Acresce e modifica artigos da Resolução n° 06/2023 e dá outras providências.</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/proj._res._no_09-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/proj._res._no_09-2023.pdf</t>
   </si>
   <si>
     <t>Institui a "GALERIA DAS DAMAS — na Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/proj._res._no10-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/proj._res._no10-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio "MULHERES NEGRAS CONTAM SUA HISTÓRIA".</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/proj._res._no_11-2023-.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/proj._res._no_11-2023-.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as funções de agente de contratação, comissão de contratação, equipe de apoio e gestor de contratos e da outras providências.</t>
   </si>
   <si>
     <t>2888</t>
   </si>
   <si>
     <t>P.E.E</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/prop._emend._l._org._no1-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/prop._emend._l._org._no1-2023.pdf</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/req._01-2023_copia_lei_denominacao_ruas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/req._01-2023_copia_lei_denominacao_ruas.pdf</t>
   </si>
   <si>
     <t>Requerimento n.01/2023 - Requer, o Senhor Vereador Benedito Antônio Franchini, ao Poder Executivo Municipal para que envie, a esta Casa de Leis, cópia da Lei de denominação de ruas e avenidas do Jardim Balneário Vale do Tietê, aprovado pelo Decreto 914 de 31/01/1977.</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/req._02-2023_convoca_sessao_plleg_16_e_17_de2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/req._02-2023_convoca_sessao_plleg_16_e_17_de2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.02/2023 - Da Edilidade, para que seja convocada uma sessão extraordinária para o dia 26/01/2023 após a sessão já marcada para as 19h.  afim de que seja incluído na pauta da Ordem do Dia para discussão e votação em caráter de urgência, os Projetos de Leis n. 016 e 017/2022 da Mesa.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/req._03-2023_carater_de_urgencia_ao_ple01-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/req._03-2023_carater_de_urgencia_ao_ple01-2023.pdf</t>
   </si>
   <si>
     <t>Requerimento n.03/2023 - Da Edilidade, para que seja considerado como sendo de caráter de urgência especial para fins de tramitação legislativa, o Projeto de Lei n. 01/2023 do Poder Executivo Municipal, já incluído na ordem do dia de 26/01/2023.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/req._04-2023_informacoes_esf.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/req._04-2023_informacoes_esf.pdf</t>
   </si>
   <si>
     <t>Requerimento 04/2023 - Ao Prefeito Municipal, ouvido o Plenário, para que, através da Diretoria de Saúde, preste informações sobre a fiscalização dos trabalhos domiciliares das equipes de ESF no município de Bariri.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/req._05-2023_pa_rua_luiz_piotto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/req._05-2023_pa_rua_luiz_piotto.pdf</t>
   </si>
   <si>
     <t>Requerimento 05/2023 - Á Administração Municipal, ouvido o Plenário, para que preste informações sobre a existência de processo administrativo com relação à Rua Luiz Piotto, caso haja, solicita o envio de cópia à esta Cassa de Leis.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/req._06-2023_notificacao_terrenos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/req._06-2023_notificacao_terrenos.pdf</t>
   </si>
   <si>
     <t>Requerimento 06/2023 - Ao Senhor Prefeito Municipal, ouvido o Plenário, para que preste informações sobre a quantidade de autuações emitidas aos proprietários de terrenos, com mato alto, no período compreendido entre 01/11/2022 até o momento atual</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/req._07-2023_informacoes_cumprimento_de_leis.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/req._07-2023_informacoes_cumprimento_de_leis.pdf</t>
   </si>
   <si>
     <t>Requerimento 07/2023 - Ao Senhor Prefeito Municipal, ouvido o Plenário, para que preste informações sobre o cumprimento das seguintes Leis: 4828/2018, 5003/2020, 5006/2020, 5102/2021 e 5143/2022.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req._08-2023_acesso_antiga_delegacia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req._08-2023_acesso_antiga_delegacia.pdf</t>
   </si>
   <si>
     <t>Requerimento n.08/2023 - Ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao Setor de Obras, para que tome providências urgentes quanto o acesso ao prédio que abrigava a antiga Delegacia de Polícia, Localizada na Avenida Tenente Peliciotti, pois a localidade esta servindo de abrigo para moradores de rua e usuários de drogas. Protocolado em 13/02/2023.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/req._09-2023_conserto_ponte_cabral.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/req._09-2023_conserto_ponte_cabral.pdf</t>
   </si>
   <si>
     <t>Requerimento - 09/2023, Ao Senhor Prefeito Municipal, ouvido o Plenário, através da Diretoria Competente, informe a esta Casa de Leis qual é a previsão de conclusão para o conserto / reconstrução da Ponte do Cabral, situada no Bairro Palmital.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req._10-2023_informacoes_e_compreeensao_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req._10-2023_informacoes_e_compreeensao_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento de informações para melhor compreensão da rede pública de saúde de Bariri.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/req._11-2023_requer_informacoes_ao_prefeito.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/req._11-2023_requer_informacoes_ao_prefeito.pdf</t>
   </si>
   <si>
     <t>Requer informações sobre eventuais ameaças proferidas contra a integridade física do vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/req._12-2023_informacoes_licitacao_100400-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/req._12-2023_informacoes_licitacao_100400-22.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Poder Executivo, encaminhe as seguintes informações, para efeitos de fiscalização com relação a Licitação de Registro de Preços: 100400/22 do Serviço de Vigilância e Segurança Patrimonial.</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/req._13-2023_informacoes_seguro_veicular.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/req._13-2023_informacoes_seguro_veicular.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor prefeito que, informe a esta casa se a frota de veículos da prefeitura está coberta com seguro veicular, se não na sua totalidade, quais veículos estão segurados.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/req._14-2023_informacoes_rastreamento_veicular.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/req._14-2023_informacoes_rastreamento_veicular.pdf</t>
   </si>
   <si>
     <t>Requer do Excelentíssimo Senhor prefeito que informe a esta casa se, atualmente a frota de veículos da prefeitura conta com rastreadores e se existe algum tipo sistema de controle e gestão sobre a mesma.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/req._15-2023_informacoes_piso_enfermagem.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/req._15-2023_informacoes_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o Plenário, que o Exmo. Senhor Prefeito, através das diretorias de Saúde, Administração e Financeiro, informe a respeito a implantação do Piso Salarial da Enfermagem na rede municipal.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/req._16-2023_r._luiz_piotto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/req._16-2023_r._luiz_piotto.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o Plenário, que o Exmo. Senhor Prefeito, através da diretoria responsável pelo SETOR DE PROTOCOLO, faça um levantamento minucioso_x000D_
 sobre:  Qualquer Processo Administrativo P.A que conste solicitação de providências relativas â RUA LUIZ PIOTTO, em aberto ou arquivado, da administração vigente ou anteriores, enviando CÓPIAS dos mesmos à essa Casa de Leis.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/req._17-2023_informacoes_diretorias_com_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/req._17-2023_informacoes_diretorias_com_anexos.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, que o Exmo. Prefeito, informe, e responda o seguinte:_x000D_
 1- Os Diretores municipais nomeados pelo Exmo. Prefeito não tem de dar satisfação de seus horários e trabalhos a essa Casa?_x000D_
 2- Os Diretores Municipais estão autorizados ou instruídos a defender o Exmo. Prefeito em suas redes sociais, em detrimento aos vereadores dessa casa de leis?_x000D_
 3 - O Exmo. Prefeito concorda com as frases proferidas pela sua diretora, na publicação da sua página pessoal?_x000D_
 4 - Qual medida será adotada diante desse comprovado ato de desrespeito com essa vereadora, e consequentemente com o Poder Legislativo.?</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Poder Executivo, encaminhe as seguintes informações, para efeitos de fiscalização com relação a Licitação de Registro de Preços: 051311/21 de Consultas Especializadas/ Consulta Médica Gineco-Obstetra - Secretaria de Saúde conf. sol. n°00115/2023.</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/req._19-2023_medidas_seguranca_escola.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/req._19-2023_medidas_seguranca_escola.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário que seja realizado um levantamento através das diretorias responsáveis do custo para implantação de detectores de metais e demais medidas de segurança nas escolas, creches, hospital, unidades de saúde e demais repartições públicas. Diante da gravidade do assunto, informe ainda quais medidas serão tomadas para inibir possíveis ataques.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/req._20-2023_informacoes_esf.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/req._20-2023_informacoes_esf.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o excelentíssimo senhor Prefeito, informe se: Existe planejamento para implantação de uma nova unidade de ESF na região dos bairros Esperança 2, Santo André 1 e 2 Jardim Garotinho, Jardim Romero?(Responder sim ou não e justificar). Requeiro também, descrição dos trâmites necessários para implantação de uma nova unidade de Estratégia Saúde da Família no município de BARIRI. (Conforme preconiza o Ministério_x000D_
 da Saúde e a DRS — Diretoria Regional de Saúde), por último que cópia do presente, assim como seu oficio de resposta sejam encaminhados para o Ministério Público prontamente.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/req._21-2023_informacao_tapa_buraco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/req._21-2023_informacao_tapa_buraco.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o excelentíssimo senhor Prefeito informe qual o gasto com a atividade tapa buracos nos anos de 2021,2022 e de janeiro do corrente ano até a presente data. Requeiro que seja informado em planilha especificando o valor gasto mês a mês, o total anual e o total geral.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/req._22-2023_subst._ple21.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/req._22-2023_subst._ple21.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais, que seja(m) considerado(s) em caráter de ur2Encia especial para tramitação na Ordem do Dia desta sessão extraordinária, para discussão e votação única, a substituição do Projeto de Lei n° 21/2023, capeado pela mensagem n° 24/2023, atendendo solicitação do Prefeito no Oficio n" 127/2023, nesta data, objetivando correção e alteração do valor do convênio no projeto original, para R$ 9.186.000,00 (nove milhões, cento oitenta e seis mil reais) a ser celebrado com a Irmandade da Santa Casa de Misericórdia de Bariri.</t>
   </si>
   <si>
     <t>2759</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/req._23-2023_audiencia_seguranca_escolas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/req._23-2023_audiencia_seguranca_escolas.pdf</t>
   </si>
   <si>
     <t>Os vereadores que compõe a Mesa da Câmara, nos termos do artigo 1°, inciso I da Resolução n° 07/2020, requerem a realização de audiência pública no plenário desta Casa de Leis, a ocorrer no dia 19 de abril do ano corrente, as 19h, cuja pauta será "a segurança nas escolas de Bariri".</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/req._24-2023_informacao_mafia_das_guias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/req._24-2023_informacao_mafia_das_guias.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o Plenário, que o Exmo. Senhor Prefeito, através das diretorias de Saúde, informe: 1) Quais as provas referentes a intitulada "máfia das_x000D_
 guias"? 2) Quem são os profissionais envolvidos?, 3) Qual foi a orientação da diretoria de Saúde com relação às guias de meses anteriores, que estariam "vencidas"?, 4) Quantas guias são ofertadas mensalmente as unidades de saúde do município de Bariri?, 5) Quantos exames são cobertos pela tabela SUS e quantos são de recurso próprio através de convênio?, 6) Quantos exames de patologias foram realizados de primeiro de janeiro de 2021 até a presente data, incluindo tabela SUS e convênio?, 7) Qual o número de atendimentos de todas as especialidades médicas do mesmo período, em planilha detalhada mês a mês e soma total por ano. Existe convênio atual vigente para exames hormonais e demais exames que não são cobertos pela tabela SUS?</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>Requeiro ouvido o Plenário, que o Exmo. Senhor Prefeito, através da diretoria de Saúde, informe quantas pacientes aguardam para a especialidade de_x000D_
 Mastologia ou Cirurgia de mamoplastia Redutora na demanda municipal e também nos Ambulatórios e hospitais de referência via CROSS.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/req._26-2023_informacao_exames_sus.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/req._26-2023_informacao_exames_sus.pdf</t>
   </si>
   <si>
     <t>Foi relatada na mídia uma suposta irregularidade na emissão de guias de exames. É objetivo deste requerimento avaliar se a informação procede, e em_x000D_
 caso positivo mensurar a dimensão da irregularidade e qual o prejuízo causado à população.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req._27-2023_conv._irene.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req._27-2023_conv._irene.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, REQUER nos termos regimentais desta douta casa e de acordo com o artigo 9° e inciso X da Lei Orgânica do Município, que seja convocada a Diretora de Saúde, Irene Chagas do Nascimento Inácio Range!, para prestar esclarecimentos na Câmara Municipal, na próxima sessão ordinária, sobre fatos relacionados a guias de exames realizados pela administração pública municipal.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/req._28-2023_funcionarios_joseane_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/req._28-2023_funcionarios_joseane_bianco.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, REQUER nos termos regimentais desta douta casa, que o Poder Executivo, encaminhe informações sobre as medidas_x000D_
 que estão sendo tomadas com relação a falta de professores e demais funcionários na escola Joseane Bianco.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/req._29-2023_informacao_contrato_34-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/req._29-2023_informacao_contrato_34-2023.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar_x000D_
 os atos da administração pública, requer ao Senhor Prefeito Municipal informações acerca do contrato n° 34/2023 — Inexigibilidade n° 02/2023, para contratação de show musical, no valor de R$ 250.000,00.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/req._30-2023_atendimento_app_pronto_socorro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/req._30-2023_atendimento_app_pronto_socorro.pdf</t>
   </si>
   <si>
     <t>Requer o ouvido plenário que gestora do hospital, assim como a diretora de saúde informem a legalidade do atendimento via aplicativo para pacientes de trauma que são atendidos pelo pronto-socorro, na modalidade de médico plantonista e também qual o prazo para que esse atendimento seja realizado. Informar se o atendimento remoto conta como atendimento ou somente são computados atendimentos presenciais.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/req._31-2023_copias_nf_reciboscupons_e_empenho.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/req._31-2023_copias_nf_reciboscupons_e_empenho.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o Exmo. Senhor Prefeito através da sua diretoria de finanças, forneça cópias das notas, recibos, cupons fiscais e empenhos que constam no CNPJ da prefeitura municipal no período de 01 de janeiro 2009 à 31 de dezembro de 2012, e de 01 de janeiro de 2023 até a presente data, referentes à Diretoria de Ação Social. _x000D_
 Requeiro ainda relatório da diretoria do serviço social, informando se os recursos de sua pasta suprem as atuais necessidades da população, se a pasta possui algum convênio para gastos menores, e como é feito o controle de gastos via compra direta.</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez, Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/req._32-2023_informacoes_he_dentistas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/req._32-2023_informacoes_he_dentistas.pdf</t>
   </si>
   <si>
     <t>Requeremos ouvido o plenário, que o excelentíssimo senhor Prefeito através da diretoria de Saúde, informe essa casa de leis quais os critérios são adotados para a realização das horas extras de seus profissionais dentistas, se os Especialistas realizam essas horas extras dentro das suas especialidades, ou como clínicos. Requeremos ainda, copias da produção de cada profissional dentista que realizou horas extras no período dos últimos 12 meses, copias do registro ponto (ficha espelho) desses profissionais ou autorização direta da diretoria que comprove o cumprimento de tais horas.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/req._33-2023_informacoes_ident._medico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/req._33-2023_informacoes_ident._medico.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, REQUER nos termos regimentais desta douta casa, que o Poder Executivo, encaminhe as seguintes informações sobre os fatos relativos a possível falsa identidade médica, ocorrido no dia 20 de abril no Centro de Saúde/Diagnose.</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/req._34-2023_informacoes_contrato_merenda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/req._34-2023_informacoes_contrato_merenda.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, disponibilize a esta casa de leis, cópia do contrato firmado entre a Prefeitura e a empresa vencedora da licitação, para fornecimento de merenda escolar, renovações e aditamentos, se houverem.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/req._35-2023_informacoes_rotas_rurais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/req._35-2023_informacoes_rotas_rurais.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria Competente, informações de quantos produtores foram cadastrados pela Prefeitura no Programa Rotas Rurais, como pode ser feito o cadastro hoje e se existe compartilhamento dados com a Policia, Corpo de Bombeiros e Diretoria de Saúde</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o Exmo. Prefeito Municipal, informe se existe previsão para a finalização da reforma do setor de lançadoria INSS e IPTU, localizado no Pago Municipal, bem como a possibilidade de viabilizar melhores condições de trabalho para os servidores da lançadoria, regularizando as_x000D_
 situações pontuadas acima.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/req._37-2023_informacoes_lei_4901.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/req._37-2023_informacoes_lei_4901.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requer ao Senhor Prefeito Municipal informações acerca do cumprimento da Lei n° 4901, de 17 de junho de 2019, que dispõe sobre a obrigatoriedade de publicação em seus sítios oficiais na internet, com atualização mensal de listagens de pacientes que aguardam por consultas com especialistas, exames e cirurgias na rede pública.</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário que o excelentíssimo senhor Prefeito através da pasta correspondente informe essa casa de leis quantas lixeiras rurais existem atualmente no município de Bariri e informe também se existe a viabilidade de instalação de uma unidade de lixeira próximo a entrada do "Sitio Felicio ".</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/req._39-2023_contas_de_agua_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/req._39-2023_contas_de_agua_saemba.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Superintendente do Saemba envie para câmara municipal qual valor arrecadado com recebimento das contas de água de janeiro até abril deste ano corrente.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/req._40-2023_folha_pgto_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/req._40-2023_folha_pgto_saemba.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Superintendente do Saemba envie para câmara municipal os dados gerais da folha de pagamentos de cada funcionário do Saemba de janeiro até o último mês pago.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/req._41-2023_divida_cpfl_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/req._41-2023_divida_cpfl_saemba.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Superintendente do Saemba envie para câmara municipal qual o valor atualizado da divida da autarquia com a CPFL.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/req._42-2023_agentes_administrativos_prefeitura.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/req._42-2023_agentes_administrativos_prefeitura.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Poder executivo, através do Setor de Recursos Humanos, envie para Câmara Municipal a relação de todos os Agentes Administrativos e o local que estes estão exercendo suas funções, bem como os que estão afastados e os motivos.</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/req._43-2023_integra_das_declaracoes_irene_em_ata.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/req._43-2023_integra_das_declaracoes_irene_em_ata.pdf</t>
   </si>
   <si>
     <t>A vereadora subscritora, amparada no Regimento Interno desta Casa e ouvido o plenário, requer seja constada em ata a integra das declarações da Diretora de Saúde do Município de Bariri, senhora Irene Chagas, ocorridas na sessão camarária ordinária do dia 02 de maio de 2023.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação na Ordem do Dia desta sessão em discussão e votação únicas, os Projetos de Lei Complementar nº 04/2023 do Prefeito e o de Lei Ordinária nº 03/2023 do Legislativo.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/req._45-2023_organograma_prefeitura.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/req._45-2023_organograma_prefeitura.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, REQUER nos termos regimentais desta douta casa, que o Poder executivo, através dos setores competentes, envie para Câmara Municipal, o organograma da estrutura organizacional administrativa da prefeitura de Bariri.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>Requeiro ouvido o plenário, que o excelentíssimo senhor Prefeito forneça cópias dos repasses realizados aos estudantes, bem como dos comprovantes fornecidos pelas empresas de transporte intermunicipal no ano de 2023, e informe quais medidas serão adotadas pelo poder Executivo para um possível aumento no repasse do Auxilio Estudantil, bem como a possibilidade de alteração nos requisitos para concessão de bolsa integral nos casos de vulnerabilidade social.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/req._47-2023_atestados_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/req._47-2023_atestados_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que a atual gestão da Santa Casa de Bariri informe qual a dinâmica para fornecimento de atestados, se os mesmos são do horário ou dia do atendimento, devendo o paciente seguir tratamento ambulatorial na rede básica de saúde, ou em quais casos mais graves e urgentes é possível atestar os pacientes para mais dias. Informe ainda se existe alguma norma interna do hospital nesse sentido, ou se é da conduta médica de cada plantonista.</t>
   </si>
   <si>
     <t>2837</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/req._48-2023_informacao_destinacao_emendas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/req._48-2023_informacao_destinacao_emendas.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que as Diretorias correspondentes às entidades contempladas com as emendas impositivas de minha autoria, informem qual o planejamento e prazo para cumprir a destinação das emendas.</t>
   </si>
   <si>
     <t>2838</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/req._49-2023_prazo_termino_reforma.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/req._49-2023_prazo_termino_reforma.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria Competente, nos informe qual a_x000D_
 previsão de entrega das reformas no Centro de Diagnose, Centro de Saúde e Soma II.</t>
   </si>
   <si>
     <t>2839</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/req._50-2023_escorpiao_emei_3_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/req._50-2023_escorpiao_emei_3_.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria Competente, que nos informe o_x000D_
 está sendo feito para resolver o problema dos escorpiões nas unidades escolares, em especial a EMEI 3,Yolanda Mazza Fortunato.</t>
   </si>
   <si>
     <t>2844</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação na Ordem do Dia desta sessão em discussão e votação únicas, os Projetos de Leis nº 06 e 07/2023 do Legislativo tendo a vista a relevância da matéria.</t>
   </si>
   <si>
     <t>2845</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/req._52-2023_transporte_veiculo_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/req._52-2023_transporte_veiculo_municipal.pdf</t>
   </si>
   <si>
     <t>A administração municipal pretende utilizar os veículos recebidos com auxilio da Unido para atender aos universitários com transporte intermunicipal, a exemplo do que já ocorre em outras cidades? Sendo a resposta positiva, anexar plano de trabalho.</t>
   </si>
   <si>
     <t>2846</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/req._53-2023_pgto_profa_zumba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/req._53-2023_pgto_profa_zumba.pdf</t>
   </si>
   <si>
     <t>Chegou ao conhecimento deste vereador que em outubro de 2022, a senhora Regiane Aparecida Aquino Silva foi contratada pelo setor de esportes_x000D_
 do município para ministrar aulas de zumba, duas vezes por semana, com a promessa de receber um salário mínimo por mês. Acontece que a instrutora de zumba trabalhou até março de 2023, sem receber nada pelos serviços prestados. Se isso de fato ocorreu, por qual motivo?</t>
   </si>
   <si>
     <t>2847</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/req._54-2023_fila_cirugias_eletivas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/req._54-2023_fila_cirugias_eletivas.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer nos termos regimentais desta douta casa, que o poder executivo através da diretoria de saúde, informe qual o número de pessoas na fila de espera para fazer cirurgias eletivas. Informe quais os tipos de cirurgias, a quantidade de pessoas aguardando e o tempo estimado de espera.</t>
   </si>
   <si>
     <t>2848</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/req._55-2023_reforma_creche_marina_budin.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/req._55-2023_reforma_creche_marina_budin.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer nos termos regimentais desta douta casa, que o poder executivo através das diretorias competentes, informe qual foi o custo até o presente momento da reforma da Creche Marina Budin, quais as fontes de recurso para custear a obra, quais os motivos para que a obra fosse interrompida e qual o prazo previsto para finalização.</t>
   </si>
   <si>
     <t>2849</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/req._56-2023_cirurgias_eletivas_feitas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/req._56-2023_cirurgias_eletivas_feitas.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, requer nos termos regimentais desta douta casa, que a gestora da Santa Casa, informe quantas cirurgias eletivas foram feitas este ano, quantas cirurgias de emergência e urgência e qual a programação para os próximos meses até o mês de dezembro de 2023.</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/req._57-2023_informacao_complementar_req_25.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/req._57-2023_informacao_complementar_req_25.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário que o excelentíssimo senhor Prefeito através da diretoria da Saúde forneça informações complementares para dar andamento a função inerente da vereadora que subscreve de fiscalização do poder Executivo, do que segue:_x000D_
 1 - Listagem completa das pacientes que aguardam pela cirurgia de Mastologia Redutora inseridos na CROSS, contendo a data de entrada da solicitação, as iniciais das pacientes, e n2CNS (cartão nacional da Saúde / cartão SUS)._x000D_
 2 - Distinguir tal listagem entre pacientes que aguardam o agendamento na demanda municipal ( Setor de Agendamento Soma I) e as que aguardam na fila dos ambulatórios e hospitais de referência._x000D_
 3 - Informar o tempo total de espera de cada paciente a partir da data de entrada na demanda municipal até a presente data._x000D_
 4 — Fornecer cópias dos registros de demanda do Sistema Integrado de Saúde (SIS) municipal, bem como da demanda existente no sistema CROSS, das pacientes supracitadas.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/req._58-2023_informacoes_compra_direta.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/req._58-2023_informacoes_compra_direta.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o excelentíssimo senhor Prefeito informe através das diretorias responsáveis o que segue:_x000D_
 1 - Existem convênios firmados com estabelecimentos comerciais locais como mercados, lojas de produtos diversos, lojas de construção e afins para compra direta sendo estes pagos mensalmente?_x000D_
 2 - Se sim, informar com quais estabelecimentos o município possui convênio, a quanto tempo está firmado e qual modelo de nota/recibo é exigido para o pagamento._x000D_
 3 - Informar o número correspondente dos convênios de acordo com cada diretoria._x000D_
 4 - Justificar a necessidade de cada convênio.</t>
   </si>
   <si>
     <t>2870</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/req._59-2023_informacoes_servidores_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/req._59-2023_informacoes_servidores_saude.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário que o excelentíssimo senhor Prefeito através da diretoria da Saúde forneça informações do segue:_x000D_
 1 — Quantos servidores foram transferidos ou realocados dentro da pasta da saúde de outubro de 2022 até a presente data?_x000D_
 2 -Quais critérios foram adotados para tais atos administrativos?_x000D_
 3 — Por quem é realizado o pedido de tais transferências e qual o trâmite administrativo do mesmo?_x000D_
 4— Fornecer cópias das citadas transferências por escrito, assinadas e carimbadas pelo(a) responsável.</t>
   </si>
   <si>
     <t>2871</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/req._60-2023_informacoes_compressor_ceo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/req._60-2023_informacoes_compressor_ceo.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o excelentíssimo senhor Prefeito informe através da diretoria de saúde o que segue:_x000D_
 1 — Qual a data correta que compressor quebrou? E para onde os pacientes do CEO foram referenciados?_x000D_
 2 — 0 que aconteceu com os (as) pacientes agendados no citado período?_x000D_
 3 — Qual a orientação passada para a equipe de profissionais odontológicos até a aquisição de novo compressor? Cumprem a carga horária no CEO ou em outro local?_x000D_
 4 — Foi realocado algum profissional para auxiliar as unidades que estão em atendimento, visando suprir a demanda?_x000D_
 5 — Enviar copias das ficha espelho dos servidores que atuam no CEO a partir de 18/06/2023 até a resposta do presente.</t>
   </si>
   <si>
     <t>2872</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/req._61-2023_dados_piso_enfermagem.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/req._61-2023_dados_piso_enfermagem.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, e usando de suas prerrogativas de fiscalização, REQUER nos termos regimentais desta douta casa, que Diretora de Saúde do município, informe quais os dados que foram repassados ao Ministério da Saúde com relação a categoria da enfermagem do município.</t>
   </si>
   <si>
     <t>2873</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/req._62-2023_irene_medicamentos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/req._62-2023_irene_medicamentos.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, e usando de suas prerrogativas de fiscalização, REQUER nos termos regimentais desta douta casa, que Diretora de Saúde do município, Irene Chagas informe quais procedimentos foram tomados, levando em conta a acusação que a mesma fez de que funcionários estariam se negando a entregar medicamentos aos munícipes.</t>
   </si>
   <si>
     <t>2874</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/req._63-2023_cultura_-_decoracao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/req._63-2023_cultura_-_decoracao.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, e usando de suas prerrogativas de fiscalização, REQUER nos termos regimentais desta douta casa, que o responsável pelo setor de cultura do município, envie para esta casa de leis, através de demonstrativos e empenhos, o que a prefeitura gastou desde inicio do ano até a presente data com o fomento da cultura, especificamente com oficinas culturais e atividades similares envolvendo os nossos artistas, artesãos e produtores culturais.</t>
   </si>
   <si>
     <t>2875</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/req._64-2023_recape_asfaltico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/req._64-2023_recape_asfaltico.pdf</t>
   </si>
   <si>
     <t>Considerando que é dever da administração pública entregar serviços de qualidade, questiona-se?_x000D_
 1- Os serviços contratados de recape asfáltico estão sendo executados, rigorosamente, de acordo as Normas Técnicas? Se sim, juntar laudo técnico_x000D_
 de todas as vias contempladas por recapeamento._x000D_
 2- Quem é o gestor do contrato de licitação dos serviços de recape asfáltico realizados recentemente no município?_x000D_
 3- Quem é o engenheiro técnico responsável pelos serviços de recapeamento?_x000D_
 4- Como é feito o controle de qualidade do asfalto empregado na cidade e quem é responsável por atestar o serviço realizado? Com a resposta juntar_x000D_
 documentos comprovando o controle da qualidade e normas técnicas.</t>
   </si>
   <si>
     <t>2876</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/req._65-2023_prop._emend._2-2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/req._65-2023_prop._emend._2-2023.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação legislativa, Proposta de Emenda a Lei Orgânica n° 02/2023 da mesa do legislativo, tendo a vista a relevância da matéria.</t>
   </si>
   <si>
     <t>2891</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/req._66-2023_audiencia_publica_20-07.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/req._66-2023_audiencia_publica_20-07.pdf</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, seguindo a resolução n° 07/2020 requerem ã V. Exa. realização de AUDIÊNCIA PÚBLICA, para tratar assunto de interesse público, sendo: "Fluxo de Atendimento da Atenção Básica no Município de Bariri", a ser realizada na Sala das Sessões no dia 20 de julho de 2023 às 19h:00.</t>
   </si>
   <si>
     <t>2892</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/req._67-2023_inf._comple._req34.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/req._67-2023_inf._comple._req34.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado pelo Regimento Interno desta Casa e ouvido o plenário, em complemento ao requerimento de n° 34/2023, de minha autoria, requer o envio da justificativa e da fundamentação em relação à última prorrogação contratual (termo 36/2021) realizada com a empresa Sunny Alimentação e Serviços LTDA-EPP.</t>
   </si>
   <si>
     <t>2893</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/req._68-2023_estagiarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/req._68-2023_estagiarios.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando oArt.92- da Lei Orgânica do Município - "Xl requisitar informações aos órgãos do Município sobre assunto relacionado com sua pasta, importando em crime de responsabilidade a recusa ou o não atendimento no prazo de 10 (dez) dias úteis, bem como o fornecimento de informações falsas"; que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 — Quantos estagiários a municipalidade teve nos períodos de 2020, 2021, 2022 e de janeiro de 2023 até a resposta do presente requerimento._x000D_
 2 — Anexar cópias da relação dos estagiários dos mesmos períodos supracitados, contendo nome, data de inicio, local do estagio e data de desligamento.</t>
   </si>
   <si>
     <t>2894</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/req._69-2023_taxa_sepultamento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/req._69-2023_taxa_sepultamento.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando oArt.99- da Lei Orgânica do Município - "XI requisitar informações aos órgãos do Município sobre assunto relacionado com sua pasta, importando em crime de responsabilidade a recusa ou o não atendimento no prazo de 10 (dez) dias úteis, bem como o fornecimento de informações falsas"; que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações do segue:_x000D_
 1 — Quais as taxas cobradas pela municipalidade referente aos sepultamentos?_x000D_
 2 — Qual a anuência por parte da municipalidade com relação as possíveis cobranças realizadas pelos prestadores de serviço ou servidores da Necrópole Municipal?_x000D_
 3 — Qual ação será tomada por parte da diretoria responsável para que se regulamente os serviços prestados, se estipule um valor que seja razoável para os munícipes e forma de pagamento que esteja submetida a controle dos órgãos de fiscalização?</t>
   </si>
   <si>
     <t>2895</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/req._70-2023_analise_agua_saemba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/req._70-2023_analise_agua_saemba.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, REQUER nos termos regimentais desta douta casa, que o Poder executivo e Autarquia Saemba envie a esta câmara o relatório das análises da água de todos os poços que abastecem a população baririense, informando data, laboratório e técnicos responsáveis.</t>
   </si>
   <si>
     <t>2896</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/req._71-2023_concessao_beneficio_empresas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/req._71-2023_concessao_beneficio_empresas.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, REQUER do Excelentíssimo Senhor prefeito que, através da Diretoria de Desenvolvimento, informe_x000D_
 quais os critérios e embasamento legal para concessão de benefícios a empresas que queiram se estabelecer em nosso município.</t>
   </si>
   <si>
     <t>2897</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/req._72-2023_convoca_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/req._72-2023_convoca_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que abaixo subscrevem, observados os termos regimentais requerem que seja CONVOCADA uma sessão extraordinária, logo após o_x000D_
 término da presente, incluindo-se na pauta da Ordem do Dia desta sessão, para segunda discussão e votação, a Proposta de Emenda a Lei Orgânica do Município n° 02/2023, da Mesa, que versa sobre alteração da redação do artigo onze (11), visando estabelecer os subsídios dos vereadores, caso seja aprovada em primeira discussão nesta.</t>
   </si>
   <si>
     <t>2903</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
     <t>Os vereadores que subscrevem, requerem nos termos regimentais, que seja considerada em caráter de urgência especial para tramitação legislativa, Projeto de Resolução nº 05/2023 da mesa do Legislativo, tendo em vista a relevância da matéria.</t>
   </si>
   <si>
     <t>2904</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/req._74-2023_veic._transporte_escolar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/req._74-2023_veic._transporte_escolar.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, requerer ao Senhor_x000D_
 Prefeito Municipal o seguinte:_x000D_
 O município possui quantos veículos de transporte escolar do programa caminho da escola?_x000D_
 Por qual motivo referidos veículos não são aproveitados para o transporte de estudantes universitários no período noturno?</t>
   </si>
   <si>
     <t>2905</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/req._75-2023_copia_pregao_11.2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/req._75-2023_copia_pregao_11.2022.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar_x000D_
 os atos da administração pública, requerer ao Senhor Prefeito Municipal, cópia integral do pregão eletrônico 11/2022, bem como a nota de empenho 9333/22.</t>
   </si>
   <si>
     <t>2906</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/req._76-2023_informacoes_acidente_adelson.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/req._76-2023_informacoes_acidente_adelson.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requerer ao Senhor Prefeito Municipal, informações acerca do acidente que vitimou o servidor público do SAEMBA.</t>
   </si>
   <si>
     <t>2907</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/req._77-2023_urgencia_ple_515253_e_54.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/req._77-2023_urgencia_ple_515253_e_54.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de ur2Encia especial para tramitação legislativa, Projetos de Leis nos 51, 52 e 54/2023 do prefeito, tendo a vista a relevância da matéria.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/req._78-2023_informacoes_ceo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/req._78-2023_informacoes_ceo.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando oArt.92- da Lei Orgânica do Município - "XI - requisitar informações aos órgãos do Município sobre assunto relacionado com sua pasta, importando em crime de responsabilidade a recusa ou o não atendimento no prazo de 10 (dez) dias úteis, bem como o fornecimento de informações falsas"; que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informa cães do segue:_x000D_
 1 — Entre 18 de junho e 04 de julho, quais atividades e ou tratamentos foram realizados pelos profissionais do CEO? Dentistas, auxiliares e recepção?_x000D_
 2 — Existiram atendimentos odontológicos no período de 18 de junho â 04 de julho do corrente ano? Se sim, informar a quantidade por profissional._x000D_
 2 — Anexar cópias da das agendas dos profissionais, bem como ficha de atendimento por paciente no citado período (18/06 à 04/07/2023).</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req._79-2023_informacoes_recem_nascida.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req._79-2023_informacoes_recem_nascida.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art. 92- da Lei Orgânica do Município - "XI- requisitar informações aos órgãos do Município sobre assunto relacionado com sua pasta, importando em crime de responsabilidade a recusa ou o não atendimento no prazo de 10 (dez) dias úteis, bem como o fornecimento de informações falsas"; que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça as informações sobre possível negligência no atendimento de uma recém nascida que fatalmente veio A óbito no último dia 09 de agosto.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req._80-2023_informacoes_video_monitoramento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req._80-2023_informacoes_video_monitoramento.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, objetivando fiscalizar os atos da administração pública, requerer ao Prefeito Municipal informações acerca da instalação de câmeras de videomonitoramento em escolas públicas e unidades de saúde do Município de Bariri.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/req._81-2023_inform._lei_5006_e_lei_5143.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/req._81-2023_inform._lei_5006_e_lei_5143.pdf</t>
   </si>
   <si>
     <t>O vereador subscritor, amparado no Regimento Interno desta Casa de Leis, ouvido o Plenário, vem perante Vossa Excelência, requerer informações_x000D_
 acerca do cumprimento as seguintes leis 5006/2020 e 5143/2022.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/req._82-2023_urgencia_pl_42_e_43_e_pelom_03.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/req._82-2023_urgencia_pl_42_e_43_e_pelom_03.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação legislativa, Projetos de Leis n's 42 e 43/2023 e Proposta de Emenda à Lei Orgânica do Município n° 03/2023 tendo em vista a relevância da matéria.</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/req._83-2023_convoca_sessao_extraordinaria.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/req._83-2023_convoca_sessao_extraordinaria.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que abaixo subscrevem, observados os termos regimentais requerem que seja CONVOCADA uma sessão extraordinária, logo após o_x000D_
 término da presente, incluindo-se na pauta da Ordem do Dia desta sessão, para segunda discussão e votação, a Proposta de Emenda a Lei Orgânica do Município n° 03/2023.</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/req._84-2023_prova_conselho_tutelar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/req._84-2023_prova_conselho_tutelar.pdf</t>
   </si>
   <si>
     <t>O vereador que subscreve, ouvido o plenário, requer do Senhor Prefeito Municipal o envio de cópia da prova escrita aplicada aos candidatos à vaga de Conselheiro Tutelar do Município de Bariri (SP), bem como que sejam informados os critérios adotados durante a avaliação psicológica.</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/req._85-2023_demora_pgto_piso_enf.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/req._85-2023_demora_pgto_piso_enf.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Chefe do Poder executivo informe o porquê na demora do pagamento do piso da enfermagem, tendo em vista que os recursos já estão depositados na conta da prefeitura, no valor de R$ 185.520,00 (cento e oitenta e cinco mil e quinhentos e vinte reais).</t>
   </si>
   <si>
     <t>2952</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/req._86-2023_fila_criancas_leite.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/req._86-2023_fila_criancas_leite.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Poder executivo através da Diretoria de Serviço de Ação Social do Município, informe quantas crianças em condições de receber o leite ainda não foram incluídas no programa e aguardam na fila, também quantos idosos aguardam vagas.</t>
   </si>
   <si>
     <t>2953</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/req._87-2023_imagens_cameras_paco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/req._87-2023_imagens_cameras_paco.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Chefe do Poder executivo envie as imagens de câmeras do Paço Municipal, registradas no dia 9 de agosto de 2023, principalmente as que mostram entrada e saída de pessoas, iniciando as 9 horas da manha, até às 15 horas da tarde.</t>
   </si>
   <si>
     <t>2954</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/req._88-2023_empenho_oficina.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/req._88-2023_empenho_oficina.pdf</t>
   </si>
   <si>
     <t>REQUER nos termos regimentais desta douta casa, que o Poder executivo através dos setores envolvidos, envie para esta câmara os empenhos e notas pagas dos serviços de oficina mecânica, relativos a toda frota do município no ano de 2023, também os empenhos de serviços realizados e ainda não pagos.</t>
   </si>
   <si>
     <t>2968</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/req._89-2023_pgto_taxas_maquinas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/req._89-2023_pgto_taxas_maquinas.pdf</t>
   </si>
   <si>
     <t>Requeiro nos termos regimentais desta casa, ouvido o Douto Plenário, que o Exmo. Sr. Prefeito informe a este Legislativo, com cópias de documentos; solicitação e taxas pagas, ordem de serviços, horas trabalhadas dos serviços realizados pelas máquinas, caminhões e outros veículos vinculados a Diretoria de Infraestrutura e os funcionários que realizaram os serviços no período de janeiro até agosto deste ano, principalmente os serviços realizados nos finais de semana.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/req._90-2023_desconto_vale.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/req._90-2023_desconto_vale.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, evocando o Art.92 - da Lei Orgânica do Município, que o excelentíssimo senhor Prefeito, através da diretoria responsável forneça diversas informações sobre o desconto do Vale Alimentação no período de janeiro de 2018 a setembro de 2023 de todos servidores públicos da municipalidade e da autarquia Saemba.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/req._91-2023_novo_pl25.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/req._91-2023_novo_pl25.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado ao Chefe do Executivo para que aquele remeta à esta Casa de Leis um novo Projeto de Lei, nos mesmos termos do PL n° 25/2023, que trata da criação da Diretoria de Esportes e Lazer e dá outras providências.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/req._92-2023_urgencia_ple57.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/req._92-2023_urgencia_ple57.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação legislativa e incluído na pauta da Ordem do Dia da presente sessão, para única discussão o Projeto de Lei 057/2023.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/req._93-2023_urgencia_pdl_07_e_pr_08.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/req._93-2023_urgencia_pdl_07_e_pr_08.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação legislativa e incluído na pauta da Ordem do Dia da presente sessão, para única discussão e votação os Projetos de Decreto Legislativo n° 07/2023 e o de Resolução n° 08/2023 do Legislativo.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>Invoca caráter de urgência especial e inclusão na pauta da presente sessão as Moções números 44, 45, 46 e 47/2023.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/req._95-2023_informacoes_compl._req_90.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/req._95-2023_informacoes_compl._req_90.pdf</t>
   </si>
   <si>
     <t>Requeiro ouvido plenário, que o Exmo. Sr. Prefeito providencie com celeridade as informações faltantes do requerimento nº 90/2023.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/req._96-2023_urgencia_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/req._96-2023_urgencia_.pdf</t>
   </si>
   <si>
     <t>Os vereadores (a) que subscrevem, requerem nos termos regimentais, que seja(m) considerado(s) em caráter de urgência especial para tramitação legislativa e incluído na pauta da presente sessão, para ÚNICAS discussão e votação dos PROJETOS DE LEIS Complementares números 13 e 14/2023;_x000D_
 Ordinárias números 58, 60, 61, 62, 63, 65, 67 e 68/2023, do prefeito; PROJETOS DE LEIS Ordinária números 15 e 16/2023; de Resoluções números 07, 09, 10 e 11/2023, do Legislativo.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/parecer_01-2023_ref_plleg17-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/parecer_01-2023_ref_plleg17-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo n° 17/2022, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/parecer_02-2023_ref_plleg16-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/parecer_02-2023_ref_plleg16-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo n° 16/2022, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/parecer_03-2023_ref_ple02-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/parecer_03-2023_ref_ple02-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n` 02/2023, de autoria do Chefe do Poder Executivo Municipal</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_04-2023_ref_ple03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_04-2023_ref_ple03-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 03/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_05-2023_ref_ple04-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_05-2023_ref_ple04-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 04/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/parecer_06-2023_ref_ple01-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/parecer_06-2023_ref_ple01-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 01/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/parecer_07-2023_ref_plleg13-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/parecer_07-2023_ref_plleg13-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 13/2022, de autoria da Vereadora Myrella Soares da Silva (DEM).</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/parecer_08-2023_ref_plleg14-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/parecer_08-2023_ref_plleg14-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 14/2022, de autoria da Vereadora Myrella Soares da Silva (DEM).</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/parecer_09-2023_ref_ple05-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/parecer_09-2023_ref_ple05-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 05/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/parecer_10-2023_ref_ple07-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/parecer_10-2023_ref_ple07-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 07/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3218</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/parecer_11-2023_ref_ple08-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/parecer_11-2023_ref_ple08-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 08/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/parecer_12-2023_ref_ple10-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/parecer_12-2023_ref_ple10-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 10/2023, de autoria do Chefe do Poder Executivo Municipal, trata de procedimento de dação em pagamento de bens imóveis para extinção de débitos, de natureza tributária, inscritos em divida ativa e dá outras providências.</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/parecer_13-2023_ref_ple09-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/parecer_13-2023_ref_ple09-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 09/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 14/2023 referente ao Projeto de Lei nº 06/2023, de autoria do Chefe do Poder Executivo Municipal, altera o Programa Emergencial de Acesso ao Trabalho - PEAT. Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 15/2023 referente ao Projeto de Lei nº 11/2023, de autoria do Chefe do Poder Executivo Municipal, abre crédito adicional especial para a pavimentação asfáltica de diversas vias do município. Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 16/2023 referente ao Projeto de Lei nº 12/2023, de autoria do Chefe do Poder Executivo Municipal, abre crédito adicional especial no montante de R$ 350.000,00 (trezentos e cinquenta mil reais) para a substituição de luminárias de vapor de sódio por luminárias LED.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
@@ -3405,2187 +3405,2187 @@
   <si>
     <t>Parecer das Comissões nº 18/2023 referente ao Projeto de Lei Complementar nº 02/2023, de autoria do Chefe do Poder Executivo Municipal, dispõe sobre alteração de referência dos empregos públicos de Agente Comunitário de Saúde e Agente de Combate as Endemias, de acordo com a Emenda Constitucional nº 120, de 05 de maio de 2022 Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 19/2023 referente ao Projeto de Decreto Legislativo nº 02/2023, de autoria do Vereador Evandro Antônio Folieni (PP), concede a "Medalha 16 de Junho" ao Senhor Vanderlei Donizete de Gaspari. Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 20/2023 referente ao Projeto de Decreto Legislativo nº 01/2023, de autoria do Vereador Evandro Antônio Folieni (PP), concede a "Medalha 16 de Junho" ao Senhor Nelson Batistão Filho. Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 21/2023 referente ao Projeto de Lei do Legislativo nº 01/2023, de autoria do Vereador Ricardo Prearo (PDT), declara a Associação Educarte de Bariri como de utilidade pública. Ambas as comissões aprovam o parecer do relator.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/parecer_22-2023_ref_plcomp01-23_com_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/parecer_22-2023_ref_plcomp01-23_com_substitutivo.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 01/2023, de autoria do senhor Prefeito Municipal, eleva o número de empregos de Assistente Social, Psicólogo e Agente Administrativo no Quadro de Pessoal da Prefeitura Municipal de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/parecer_23-2023_ref_ple14-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/parecer_23-2023_ref_ple14-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 23/2023 - Projeto de lei n° 14/2023, de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>PARECER N° 24/2023 - Projeto de lei n° 20/2023, de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_25-2023_ref_ple21-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_25-2023_ref_ple21-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 25/2023 - Projeto de lei n° 21/2023, de autoria e posteriormente substituído Prefeito, nesta data, conforme seu Oficio número 127/2023, alterando o valor do projeto de lei original.</t>
   </si>
   <si>
     <t>2779</t>
   </si>
   <si>
     <t>Parecer nº 26/2023 - Projeto de Lei nº 18/2023, de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
     <t>Parecer nº 27/2023 - Projeto de Lei nº 19/2023, de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_28-2023_ref_ple15-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_28-2023_ref_ple15-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 28/2023 OBJETO: Projeto de lei n° 15/2023, de autoria do senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_29-2023_ref_plleg02-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_29-2023_ref_plleg02-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 29/2023 OBJETO: Projeto de lei n° 02/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_30-2023_ref_pdleg03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_30-2023_ref_pdleg03-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 30/20231 OBJETO: Projeto de Decreto Legislativo n° 03/2023, de autoria do Vereador Luis Renato Proti (MDB).</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/parecer_31-2023_ref_ple30-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/parecer_31-2023_ref_ple30-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de lei n° 30/2023, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/parecer_32-2023_ref_ple31-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/parecer_32-2023_ref_ple31-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de lei n° 31/2023, de autoria do Senhor Prefeito Municipal.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/parecer_33-2023_ref_plleg03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/parecer_33-2023_ref_plleg03-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de lei do Legislativo n° 03/2023, de autoria do Vereador Edcarlos Santos.</t>
   </si>
   <si>
     <t>2860</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_34-2023_ref_plcomp04-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_34-2023_ref_plcomp04-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de Lei Complementar n° 04/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>2863</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/parecer_35-2023_ref_emendaleiorg01-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/parecer_35-2023_ref_emendaleiorg01-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Proposta de Emenda à Lei Orgânica do Município n° 01/2023, de autoria de todos os Vereadores e Vereadoras.</t>
   </si>
   <si>
     <t>2864</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_36-2023_ref_plleg04-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_36-2023_ref_plleg04-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de lei n° 04/2023, de autoria do Vereador Airton Luis Pegoraro (MDB).</t>
   </si>
   <si>
     <t>2865</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/parecer_37-2023_ref_plleg05-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/parecer_37-2023_ref_plleg05-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de lei n° 05/2023, de autoria do Vereador Júlio Cesar Devides (MDB).</t>
   </si>
   <si>
     <t>2866</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_38-2023_ref_pres01-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_38-2023_ref_pres01-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de resolução n° 01/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2867</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/parecer_39-2023_ref_pres02-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/parecer_39-2023_ref_pres02-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de resolução n° 02/2023, de autoria do Vereador Airton Luis Pegoraro (MDB).</t>
   </si>
   <si>
     <t>2868</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_40-2023_ref_pres03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_40-2023_ref_pres03-23.pdf</t>
   </si>
   <si>
     <t>OBJETO: Projeto de resolução n° 03/2023, de autoria do Vereador Francisco Leandro Gonzalez (PODEMOS).</t>
   </si>
   <si>
     <t>2882</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/parecer_41-2023_ref_ple32-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/parecer_41-2023_ref_ple32-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 41/2023 - OBJETO: Projeto de lei n° 32/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2883</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/parecer_42-2023_ref_ple33-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/parecer_42-2023_ref_ple33-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 42/2023 - OBJETO: Projeto de lei n° 33/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2884</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/parecer_43-2023_ref_ple34-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/parecer_43-2023_ref_ple34-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 43/2023 - OBJETO: Projeto de lei n° 34/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2885</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/parecer_44-2023_ref_ple35-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/parecer_44-2023_ref_ple35-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 44/2023 - OBJETO: Projeto de lei n° 35/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2886</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/parecer_45-2023_ref_plleg06-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/parecer_45-2023_ref_plleg06-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 45/2023 - OBJETO: Projeto de lei do Legislativo n° 06/2023, de autoria do Vereador Benedito Antonio Franchini (PTB).</t>
   </si>
   <si>
     <t>2887</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/parecer_46-2023_ref_plle07-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/parecer_46-2023_ref_plle07-23.pdf</t>
   </si>
   <si>
     <t>PARECER N° 46/2023 - OBJETO: Projeto de lei do Legislativo n° 07/2023, de autoria do Vereador Luis Renato Protti (MDB).</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/parecer_47-2023_ref_ple37-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/parecer_47-2023_ref_ple37-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 47/2023, referente ao Projeto de Lei nº 37/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/parecer_48-2023_ref_ple38-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/parecer_48-2023_ref_ple38-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 48/2023, referente ao Projeto de Lei nº 38/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/parecer_49-2023_ref_ple39-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/parecer_49-2023_ref_ple39-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 49/2023, referente ao Projeto de Lei nº 39/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/parecer_50-2023_ref_ple36-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/parecer_50-2023_ref_ple36-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 50/2023, referente ao Projeto de Lei nº 36/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 51/2023, referente à Proposta de Emenda à Lei Orgânica do Município nº 02/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2960</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/parecer_52-2023_ref_ple41-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/parecer_52-2023_ref_ple41-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 52./2023, referente ao Projeto de Lei nº 41/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2961</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/parecer_53-2023_ref_ple40-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/parecer_53-2023_ref_ple40-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 53/2023, referente ao Projeto de Lei nº 40/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2962</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/parecer_54-2023_ref_plleg08-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/parecer_54-2023_ref_plleg08-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 54/2023, referente ao Projeto de Lei nº 08/2023, de autoria do vereador Airton Luis Pegoraro(MDB).</t>
   </si>
   <si>
     <t>2963</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/parecer_55-2023_ref_ple46-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/parecer_55-2023_ref_ple46-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 55/2023, referente ao Projeto de Lei nº 46/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2964</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/parecer_56-2023_ref_ple51-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/parecer_56-2023_ref_ple51-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 56/2023, referente ao Projeto de Lei nº 51/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2965</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/parecer_57-2023_ref_ple52-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/parecer_57-2023_ref_ple52-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 57/2023, referente ao Projeto de Lei nº 52/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2971</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/parecer_58-2023_ref_ple54-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/parecer_58-2023_ref_ple54-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 58/2023, referente ao Projeto de Lei nº 54/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2972</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/parecer_59-2023_ref_ple_42-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/parecer_59-2023_ref_ple_42-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 59/2023, referente ao Projeto de Lei nº 42/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2973</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/parecer_60-2023_ref_ple_43-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/parecer_60-2023_ref_ple_43-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 60/2023, referente ao Projeto de Lei nº 43/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2974</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/parecer_61-2023_ref_ple_48-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/parecer_61-2023_ref_ple_48-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 61/2023, referente ao Projeto de Lei nº 48/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2975</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/parecer_62-2023_ref_ple_50-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/parecer_62-2023_ref_ple_50-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 62/2023, referente ao Projeto de Lei nº 50/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2976</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/parecer_63-2023_ref_ple_53-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/parecer_63-2023_ref_ple_53-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 63/2023, referente ao Projeto de Lei nº 53/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2977</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/parecer_64-2023_ref_plleg_09-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/parecer_64-2023_ref_plleg_09-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 64/2023, referente ao Projeto de Lei nº 09/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>2978</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/parecer_65-2023_ref_plleg_10-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/parecer_65-2023_ref_plleg_10-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 65/2023, referente ao Projeto de Lei nº 10/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>2979</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 66/2023, referente ao Projeto de Lei nº 11/2023, de autoria do Vereador Ricardo Prearo.</t>
   </si>
   <si>
     <t>2980</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_67-2023_ref_pelom_03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_67-2023_ref_pelom_03-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 67/2023, referente à Proposta de Emenda à Lei Orgânica nº 03/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2981</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_68-2023_ref_pdleg_04-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_68-2023_ref_pdleg_04-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 68/2023, referente à Proposta de Decreto Legislativo nº 04/2023, de autoria do Vereador Airton Luis Pegoraro.</t>
   </si>
   <si>
     <t>2982</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_69-2023_ref_ple22-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_69-2023_ref_ple22-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 69/2023, referente ao Projeto de Lei nº 22/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2983</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_70-2023_ref_ple23-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_70-2023_ref_ple23-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 70/2023, referente ao Projeto de Lei nº 23/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2984</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/parecer_71-2023_ref_ple24-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/parecer_71-2023_ref_ple24-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 71/2023, referente ao Projeto de Lei nº 24/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2985</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/parecer_72-2023_ref_ple25-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/parecer_72-2023_ref_ple25-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 72/2023, referente ao Projeto de Lei nº 25/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2986</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/parecer_73-2023_ref_ple26-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/parecer_73-2023_ref_ple26-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 73/2023, referente ao Projeto de Lei nº 26/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2987</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/parecer_74-2023_ref_ple27-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/parecer_74-2023_ref_ple27-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 74/2023, referente ao Projeto de Lei nº 27/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2988</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/parecer_75-2023_ref_ple28-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/parecer_75-2023_ref_ple28-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 75/2023, referente ao Projeto de Lei nº 28/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2989</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/parecer_76-2023_ref_ple47-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/parecer_76-2023_ref_ple47-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 76/2023, referente ao Projeto de Lei nº 47/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2990</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/parecer_77-2023_ref_plc03-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/parecer_77-2023_ref_plc03-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 77/2023, referente ao Projeto de Lei Complementar nº 03/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/parecer_78-2023_ref_plleg18-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/parecer_78-2023_ref_plleg18-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 78/2023, com substitutivo, referente ao Projeto de Lei nº 18/2022, de autoria da Mesa da Câmara. Protocolado em 04/09/2023.</t>
   </si>
   <si>
     <t>2991</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/parecer_79-2023_ref_pres06-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/parecer_79-2023_ref_pres06-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 79/2023, referente ao Projeto de Resolução nº 06/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/parecer_80-2023_ref_pres05-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/parecer_80-2023_ref_pres05-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 80/2023, referente ao Projeto de Resolução nº 05/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_81-2023_ref_ple49-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_81-2023_ref_ple49-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 81/2023, referente ao Projeto de Lei nº 49/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/parecer_82-2023_ref_plleg13-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/parecer_82-2023_ref_plleg13-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 82/2023, referente ao Projeto de Lei nº 13/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/parecer_83-2023_ref_pdleg05-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/parecer_83-2023_ref_pdleg05-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 83/2023, referente ao Projeto de Decreto Legislativo nº 05/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/parecer_84-2023_ref_ple45-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/parecer_84-2023_ref_ple45-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 84/2023, referente ao Projeto de Lei nº 45/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/parecer_85-2023_ref_ple44-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/parecer_85-2023_ref_ple44-23.pdf</t>
   </si>
   <si>
     <t>Parecer das Comissões nº 85/2023, referente ao Projeto de Lei nº 44/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/parecer_86-2023_ref_ple56-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/parecer_86-2023_ref_ple56-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 56/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_87-2023_ref_ple57-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_87-2023_ref_ple57-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 57/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_88-2023_ref_ple57-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_88-2023_ref_ple57-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 07/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_89-2023_ref_pres08-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_89-2023_ref_pres08-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 08/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/parecer_90-2023_ref_pdleg08-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/parecer_90-2023_ref_pdleg08-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n° 06/2023, de autoria do Vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/parecer_91-2023__ref_ple59-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/parecer_91-2023__ref_ple59-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei n° 59/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/parecer_92-2023_ref_plcomp05-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/parecer_92-2023_ref_plcomp05-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 05/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/parecer_93-2023_ref_plcomp06-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/parecer_93-2023_ref_plcomp06-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 06/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/parecer_94-2023_ref_plcomp07-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/parecer_94-2023_ref_plcomp07-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 07/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/parecer_95-2023_ref_plcomp08-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/parecer_95-2023_ref_plcomp08-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 08/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/parecer_96-2023_ref_plcomp09-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/parecer_96-2023_ref_plcomp09-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 09/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/parecer_97-2023_ref_plcomp10-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/parecer_97-2023_ref_plcomp10-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 10/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/parecer_98-2023_ref_plcomp11-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/parecer_98-2023_ref_plcomp11-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 11/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/parecer_99-2023_ref_plcomp12-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/parecer_99-2023_ref_plcomp12-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei complementar n° 12/2023, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/parecer_100-2023_ref_plleg12-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/parecer_100-2023_ref_plleg12-23.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Legislativo n° 12/2023, de autoria do Vereador Francisco Leandro Gonzalez (PODEMOS).</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/parecer_101-2023_ref_pres07-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/parecer_101-2023_ref_pres07-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 07/2023, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>Projeto de lei n° 60/2022, de autoria do Chefe do Poder Executivo.</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/parecer_103-2023_ref_plcomp13-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/parecer_103-2023_ref_plcomp13-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 13/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/parecer_104-2023_ref_plcomp14-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/parecer_104-2023_ref_plcomp14-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n° 14/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3195/parecer_105-2023_ref_ple62-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3195/parecer_105-2023_ref_ple62-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 62/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/parecer_106-2023_ref_ple63-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/parecer_106-2023_ref_ple63-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 63/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/parecer_107-2023_ref_ple65-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/parecer_107-2023_ref_ple65-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 65/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/parecer_108-2023_ref_ple67-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/parecer_108-2023_ref_ple67-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 67/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/parecer_109-2023_ref_ple68-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/parecer_109-2023_ref_ple68-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 68/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/parecer_110-2023_ref_plleg15-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/parecer_110-2023_ref_plleg15-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 15/2023, de autoria do Vereador Edcarlos Pereira dos Santos.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/parecer_111-2023_ref_plleg16-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/parecer_111-2023_ref_plleg16-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 16/2023, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/parecer_112-2023_ref_pres11-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/parecer_112-2023_ref_pres11-23.pdf</t>
   </si>
   <si>
     <t>Projeto Projeto de Resolução n° 11/2023, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_113-2023_ref_ple61-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_113-2023_ref_ple61-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 61/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_114-2023_ref_ple58-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_114-2023_ref_ple58-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 58/2023, de autoria do Chefe do Poder Executivo Municipal.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/parecer_115-2023_ref_pres9-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/parecer_115-2023_ref_pres9-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 09/2023, de autoria da Mesa da Câmara Municipal.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/parecer_116-2023_ref_pres10-23.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/parecer_116-2023_ref_pres10-23.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n° 10/2023, de autoria da Vereadora Myrella Soares da Silva.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>Em Im</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda__1_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda__1_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 01 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda__imp._2_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda__imp._2_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 02 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Lar Amor e Vida”.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/emenda__imp._3_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/emenda__imp._3_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 03 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Repasse à entidade “Lar Vicentino de Bariri” .</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/emenda__imp._4_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/emenda__imp._4_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 04 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/emenda__imp._5_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/emenda__imp._5_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 05 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse para a creche Madre Leonia</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/emenda__imp._6_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/emenda__imp._6_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 06 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/emenda__imp._7_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/emenda__imp._7_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 07 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/emenda__imp._8_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/emenda__imp._8_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 08 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 30.800,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI” (focinho carente).</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/emenda__imp._9_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/emenda__imp._9_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 09 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/emenda__imp._10_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/emenda__imp._10_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 10 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Manutenção da Rede Básica de Saúde.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda__imp._11_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda__imp._11_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 11 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda__imp._12_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda__imp._12_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 12 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Aplicação na EMEF “Prof. Angela Maria Prearo Forturnato”.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/emenda__imp._13_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/emenda__imp._13_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 13 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Aplicação na EMEF “Profa. Rosa Benatti”.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda__imp._14_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda__imp._14_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 14 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Aplicação na EMEF “Prof. Eurico Açolini”.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda__imp._15_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda__imp._15_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 15 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação na Emef “Prefeito Modesto Masson”.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda__imp._16_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda__imp._16_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 16 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Elaboração de projeto de engenharia para estrado do canal.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda__imp._17_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda__imp._17_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 17 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 50.000,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI” (focinho carente).</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/emenda__imp._18_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/emenda__imp._18_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 18 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 30.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/emenda__imp._19_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/emenda__imp._19_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 19 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 12.000,00. Repasse à entidade “Lar Amor e Vida” .</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/emenda__imp._20_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/emenda__imp._20_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 20 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/emenda__imp._21_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/emenda__imp._21_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 21 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 8.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda__imp._22_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda__imp._22_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 22 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 8.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/emenda__imp._23_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/emenda__imp._23_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 23 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Associação Cultura Quilombo de Bariri”.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/emenda__imp._24_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/emenda__imp._24_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 24 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse para a creche Madre Leonia.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/emenda__imp._25_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/emenda__imp._25_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 25 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 45.000,00. Aplicação na Emef “Prefeito Modesto Masson”.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda__imp._26_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda__imp._26_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 26 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 8.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda__imp._27_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda__imp._27_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 27 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Aplicação no “Corpo coreográfico – banda marcial”.</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda__imp._28_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda__imp._28_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 28 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 6.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda__imp._29_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda__imp._29_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 29 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 18.000,00. Repasse à entidade “Escolinha de Skate”.</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda__imp._30_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda__imp._30_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 30 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 50.000,00. Reforma da Irm. Santa Casa de Mis. De Bariri.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda__imp._31_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda__imp._31_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 31 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 33.517,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda__imp._32_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda__imp._32_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 32 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 13.517,00. Manutenção e aquisição de equipamentos para a Lançadoria.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda__imp._33_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda__imp._33_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 33 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aquisição de equipamentos para o Poupatempo.</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda__imp._34_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda__imp._34_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 34 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda__imp._35_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda__imp._35_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 35 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI”.</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda__imp._36_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda__imp._36_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 36 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.000,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/emenda__imp._37_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/emenda__imp._37_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 37 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Lar Amor e Vida”.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda__imp._38_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda__imp._38_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 38 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda__imp._39_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda__imp._39_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 39 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda__imp._40_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda__imp._40_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 40 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse para a creche Madre Leonia.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda__imp._41_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda__imp._41_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 41 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda__imp._42_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda__imp._42_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 42 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Aplicação na EMEF “Prof. Euclydes Moreira da Silva”.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/emenda__imp._43_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/emenda__imp._43_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 43 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda__imp._44_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda__imp._44_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 44 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Repasse à entidade “Associação Cultura Quilombo de Bariri”.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/emenda__imp._45_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/emenda__imp._45_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 45 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 50.000,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/emenda__imp._46_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/emenda__imp._46_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 46 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 52.000,00. Cirurgias de cataratas.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/emenda__imp._47_-_vereador__airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/emenda__imp._47_-_vereador__airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 47 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Escolinha de Skate”.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda__imp._48_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda__imp._48_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 48 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 60.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda__imp._49_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda__imp._49_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 49 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda__imp._50_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda__imp._50_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 50 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda__imp._51_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda__imp._51_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 51 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI” (focinho carente).</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/emenda__imp._52_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/emenda__imp._52_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 52 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/emenda__imp._53_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/emenda__imp._53_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 53 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 60.000,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/emenda__imp._54_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/emenda__imp._54_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 54 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/emenda__imp._55_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/emenda__imp._55_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 55 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Aplicação na EMEI “ Profª Laura de Almeida Kronka”.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda__imp._56_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda__imp._56_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 56 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Aplicação na EMEI “Profª Yolanda Mazza Fortunato”.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/emenda__imp._57_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/emenda__imp._57_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 57 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 23.500,00. Aplicação na EMEF “Prof. Angela Maria Prearo Fortunato”.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/emenda__imp._58_-_vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/emenda__imp._58_-_vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 58 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 68.500,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda__imp._59_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda__imp._59_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 59 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda__imp._60_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda__imp._60_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 60 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda__imp._61_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda__imp._61_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 61 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda__imp._62_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda__imp._62_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 62 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/emenda__imp._63_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/emenda__imp._63_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 63 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Lar Amor e Vida”.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/emenda__imp._64_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/emenda__imp._64_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 64 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 93.500,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda__imp._65_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda__imp._65_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 65 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 30.000,00. Manutenção da Rede Básica de Saúde.</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda__imp._66_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda__imp._66_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 66 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação Cultura Quilombo de Bariri”.</t>
   </si>
   <si>
     <t>3128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda__imp._67_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda__imp._67_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 67 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 17.500,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda__imp._68_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda__imp._68_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 68 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 6.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda__imp._69_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda__imp._69_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 69 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda__imp._70_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda__imp._70_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 70 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Repasse para a creche Nelly Chidid.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/emenda__imp._71_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/emenda__imp._71_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 71 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação no “Corpo coreográfico – banda marcial”.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/emenda__imp._72_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/emenda__imp._72_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 72 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 100.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/emenda__imp._73_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/emenda__imp._73_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 73 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/emenda__imp._74_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/emenda__imp._74_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 74 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/emenda__imp._75_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/emenda__imp._75_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 75 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/emenda__imp._76_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/emenda__imp._76_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 76 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/emenda__imp._77_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/emenda__imp._77_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 77 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse para a creche Madre Leonia.</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/emenda__imp._78_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/emenda__imp._78_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 78 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Repasse à entidade “Associação Cultura Quilombo de Bariri”.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/emenda__imp._79_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/emenda__imp._79_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 79 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse para a creche Nelly Chidid.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 80 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Repasse para a creche Carmen Sola Modolin Aquilante.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 81 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aplicação na creche “Rachel de Queiroz”.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/emenda__imp._82_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/emenda__imp._82_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 82 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aplicação na EMEF “Prof.ª Julieta Rago Foloni”.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/emenda__imp._83_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/emenda__imp._83_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 83 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação na EMEF Prof. Eurico Açolini.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/emenda__imp._84_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/emenda__imp._84_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 84 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 23.500,00. Manutenção da Rede Básica de Saúde.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/emenda__imp._85_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/emenda__imp._85_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 85 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 13.500,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/emenda__imp._86_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/emenda__imp._86_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 86 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Compra de equipamentos para a policlínica.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/emenda__imp._87_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/emenda__imp._87_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 87 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 3.000,00. Aquisição de uniformes (PSF).</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda__imp._88_-_vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda__imp._88_-_vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 88 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Elaboração de projeto de engenharia para estrado do canal.</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/emenda__imp._89_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/emenda__imp._89_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 89 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 13.500,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI” (focinho carente).</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/emenda__imp._90_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/emenda__imp._90_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 90 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.000,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/emenda__imp._91_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/emenda__imp._91_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 91 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 17.500,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda__imp._92_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda__imp._92_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 92 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Lar Amor e Vida”.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda__imp._93_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda__imp._93_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 93 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse para a creche Nelly Chidid.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/emenda__imp._94_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/emenda__imp._94_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 94 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/emenda__imp._95_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/emenda__imp._95_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 95 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 30.000,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/emenda__imp._96_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/emenda__imp._96_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 96 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3158/emenda__imp._97_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3158/emenda__imp._97_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 97 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3159/emenda__imp._98_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3159/emenda__imp._98_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 98 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação na Emef “Prefeito Modesto Masson”.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/emenda__imp._99_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/emenda__imp._99_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 99 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 100.000,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/emenda__imp._100_-_vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/emenda__imp._100_-_vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 100 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aquisição de equipamentos para o PSF 1.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/emenda__imp._101_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/emenda__imp._101_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 101 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Centro de Promoção Social de Bariri”.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda__imp._102_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda__imp._102_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 102 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda__imp._103_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda__imp._103_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 103 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Associação Esporte Clube Arrudão”.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3165/emenda__imp._104_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3165/emenda__imp._104_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 104 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3166/emenda__imp._105_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3166/emenda__imp._105_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 105 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Lar, Amor e Vida”.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3167/emenda__imp._106_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3167/emenda__imp._106_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 106 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Repasse à entidade “Lar Vicentino de Bariri”.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/emenda__imp._107_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/emenda__imp._107_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 107 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse para a creche Madre Leonia.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/emenda__imp._108_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/emenda__imp._108_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 108 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Associação Cultura Quilombo de Bariri”.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/emenda__imp._109_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/emenda__imp._109_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 109 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Academia Baririense de Letras e Artes”.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/emenda__imp._110_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/emenda__imp._110_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 110 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Repasse à entidade “Associação de Pais e Amigos dos Excepcionais de Bariri”.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/emenda__imp._111_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/emenda__imp._111_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 111 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Repasse à entidade “AFAPABI - ASSOCIAÇÃO FRANCISCO DE ASSIS PROTETORA DOS ANIMAIS DE BARIRI” (focinho carente).</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/emenda__imp._112_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/emenda__imp._112_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 112 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 40.800,00. Reforma da Irm. Santa Casa de Mis. Bariri.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/emenda__imp._113_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/emenda__imp._113_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 113 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Associação dos Amigos do Museu Mário Fava de Bariri”.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3175/emenda__imp._114_-_vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3175/emenda__imp._114_-_vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 114 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 16.300,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3176/emenda__imp._115_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3176/emenda__imp._115_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 115 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/emenda__imp._116_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/emenda__imp._116_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 116 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Aplicação na EMEI “ Profª Laura de Almeida Kronka”.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3178/emenda__imp._117_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3178/emenda__imp._117_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 117 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Aplicação na EMEI “Profª Diolanda Chuffi Neif”.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/emenda__imp._118_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/emenda__imp._118_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 118 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Aplicação na EMEI “Profª Yolanda Mazza Fortunato”.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/emenda__imp._119_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/emenda__imp._119_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 119 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação na EMEI “Profª Yone Belluzzo Foloni”.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3181/emenda__imp._120_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3181/emenda__imp._120_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 120 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Aplicação na creche “Marina Budin”.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/emenda__imp._121_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/emenda__imp._121_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 121 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aplicação na creche “Rachel de Queiroz”.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/emenda__imp._122_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/emenda__imp._122_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 122 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Aplicação na EMEF “Profa. Rosa Benatti”.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/emenda__imp._123_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/emenda__imp._123_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 123 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aplicação na EMEF “Profa. Rosa Benatti”.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/emenda__imp._124_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/emenda__imp._124_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 124 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Elaboração de projeto de engenharia para estrada do canal.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/emenda__imp._125_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/emenda__imp._125_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 125 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 117.000,00. Manutenção da Rede Básica de Saúde.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/emenda__imp._126_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/emenda__imp._126_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 126 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 20.000,00. Repasse à entidade “Grupo Escoteiro Bariry”.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/emenda__imp._127_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/emenda__imp._127_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 127 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 25.000,00. Repasse à entidade “Educart”.</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/emenda__imp._128_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/emenda__imp._128_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 128 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 30.000,00. Aplicação na EMEF “Prof. Eurico Açolini”.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/emenda__imp._129_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/emenda__imp._129_-_vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 129 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 10.000,00. Aplicação na EMEF “Prof. Angela Maria Prearo Fortunato”.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/emenda__imp._130_-_vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/emenda__imp._130_-_vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 130 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 15.000,00. Repasse à entidade “Amigos do Livra”.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda__imp._131_-_vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda__imp._131_-_vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 131 ao Projeto de Lei do Poder Executivo nº 60/2023 (Quadros Anexos), R$ 5.000,00. Aplicação na creche Maria Eugênia Borsette Masson – D. Mariquinha Masson.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Den</t>
   </si>
   <si>
     <t>Denúncia</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/denuncia_-_prot_128-2023-mesclado.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/denuncia_-_prot_128-2023-mesclado.pdf</t>
   </si>
   <si>
     <t>Denúncia do cidadão José Iraldo Androciolli Junior, eleitor com título número 008477150191, protocolada na secretaria da Câmara sob número 128, no último dia dois de março do corrente ano, contra o Prefeito excelentíssimo senhor Abelardo Mauricio Martins Simões Filho, juntando em anexo diversos_x000D_
 documentos sobre procedimentos noticiando possíveis condutas de infração político-administrativa.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>GILSON DE SOUZA CARVALHO, brasileiro, casado, portador do RG n° 27.998.234-3 e do CPF n° 187.308.868-05, regular com seus direitos eleitorais, portador do titulo de eleitor n° 1942 4799 0167, conforme certidão anexa, residente e domiciliado na Avenida Maria Helena Piotto Romero, n° 238, Jardim Garotinho, Bariri-SP,Cep. 17255-758, vem oferecer DENÚNCIA, nos termos do Regimento da Câmara Municipal de Bariri, Lei Orgânica do_x000D_
 Município de Bariri-SP e do artigo 5° do Decreto Lei 201/67, contra o Prefeito Municipal de Bariri, ABELARDO MARTINS SIMÕES FILHO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -5900,67 +5900,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indic.01-2023_manutencao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/indic.02-2023_alteracoes_decreto_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/indic.03-2023_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/indic.04-2023_atendimento_criancas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/indic.05-2023_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/indic.06-2023_plano_carreiras_saemba.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/indic.07-2023_cobertura_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indic.08-2023_cobertura_entrada_creches.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/indic.09-2023_podas_arvores_-_armando_tessaroli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indic.10-2023_iluminacao_domingos_libonatti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indic.11-2023_cobertura_quadra_e._angela_mpf..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/indic.12-2023_manutencao_vicinais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/indic.13-2023_manutencao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/indic.14-2023_manutencao_clube_recreativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/indic.15-2023_manutencao_praca_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/indic.16-2023_dedetizacao_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indic.17-2023_manutencao_e_tapa_buracos_rua_clovis_rosa_e_j.bonifacio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indic.18-2023_plano_conservacao_estradas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/indic.19-2023_manutencoes_central_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indic.20-2023_estudo_abertura_ruaprot.117.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/indic.21-2023_quiosque_orlando_beluzzoprot.118.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/indic.22-2023_reforma_creche_raquelprot.92.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/indic.23-2023_curso_senai_programacaoprot.93.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/indic.24-2023_fechar_acesso_delegaciaprot.111.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/indic.25-2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/indic.26-2023_abertura_de_rua_maria_luiza_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/indic.27-2023_arena_esportes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/indic.28-2023_emenda_impos._para_cirurgia_catarata.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/indic.29-2023_alambrado_emei_ii.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/indic.30-2023_aumento_auxilio_transp_estud..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/indic.32-2023_reparo_muro_psf_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/indic.33-2023_estagio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/indic.35-2023_cessao_veiculo_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/indic.36-2023_reuniao_artesp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/indic.37-2023_doacao_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/indic.38-2023_reparo_ponte_r._claudionor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/indic.39-2023_lombada_r._paschoal_baricelo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indic.40-2023_reparo_av._jose_j._resegue.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/indic.41-2023_a_manut._praca_maguin_vilas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indic.42-2023_treinamento_emergencia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indic.43-2023_compra_equip._prot._respirat..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/indic.44-2023_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/indic.45-2023_cobertura_atras_coeba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indic.46-2023_poco_eta-adelson_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/indic.47-2023_copia_oficio_gp_email.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/indic.48-2023_escorpiao_emei_iii.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/indic.49-2023_projeto_apollo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/mocao_01-2023_jose_maria_saltareli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/mocao_02-2023_sebastiao_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/mocao_03-2023_robinson_milani.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_04-2023_pesar_concheta_t._muzardo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_05-2023_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_06-2023_aplausos_a_todas_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_07-2023_repudio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/mocao_08-2023_pesar_aristides_teixeira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/mocao_09-2023_pesar_claudio_donizete_pizani.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/mocao_10-2023_pesar_junior_funeraria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/mocao_11-2023_pesar_oge_frendenberg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/mocao_12-2023_agueda_h._m._delfito.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/mocao_13-2023_pesar_larissa_j._rangel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/mocao_14-2023_aplauso_policiais_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/mocao_15-2023_pesar_isabel_c._barbosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/mocao_16-2023_pesar_aparecida_osmarina_cavalheiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_17-2023_apoio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/mocao_18-2023_pesar_ademar_luiz_marchi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_19-2023_repudio_projeto_de_lei_n_752-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_20-2023_pesar_paulo_s._paleari.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_21-2023_pesar_dina.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/mocao_22-2023_pesar_sonia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/mocao_23-2023_pesar_sidnei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/mocao_24-2023_conseg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/mocao_25-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/mocao_26-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_27-2023_pesar_marcio_aparecido_ocon.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_28-2023_camara_pesar_adelson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/mocao_29-2023_pesar_adelson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/mocao_31-2023_pesar_marcio_aparecido_ocon.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/mocao_32-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/mocao_33-2023_pesar_leonice_cevallos_lima.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/mocao_34-2023_pesar_deise_maria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_35-2023_pesar_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_36-2023_pesar_perciliana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_37-2023_aplausos_apae.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/mocao_38-2023_pesar_adao_festa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao_39-2023_pesar_ademir_benati.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/mocao_40-2023_pesar_leonicia_cupolilo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_41-2023_pesar_benedita_albino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_42-2023_pesar_celso_forcin.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_43-2023_aplausos_hugo_frati.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/mocao_44-2023_pesar_julio_tessarolli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_45-2023_pesar_antonio_corradini.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_46-2023_pesar_antonio_corradini.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/mocao_47-2023_jose_r._bernardo_s._jr..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/proj._dec._leg_01-2023_-_nelson_batistao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/pdl_02.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/proj._dec._leg_03-2023_-_itamar_borges.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/proj._dec._leg_04-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proj._dec._leg_05-2023-_j.cardoso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/proj._dec._leg_06-2023-_pe._eriko.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/proj._dec._leg_07-2023-_luiz_f._v._cesario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/prop._emend._l._org._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/prop._emend._l._org._no2-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/prop._emend._l._org._no3-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/plce_01-2023_criacao_vagas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/plce_03-2023_criacao_vagas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/plce_04-2023_retifica_vaga_psicologo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/plce_05-2023_altera_lei_comp._no_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/plce_06-2023_nova_tabela_ao_comercio_eventual_ou_ambulante.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/plce_07-2023_altera_anexo_i_da_lei_comp._no_12.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/plce_08-2023_altera_art._2o_da_lei_comp._no_04.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/plce_09-2023_altera_o_anexo_iv_do_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/plce_10-2023_altera_a_lei_comp._no_32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/plce_11-2023_altera_o_anexo_iii_do_codigo_tributario_municipal.pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/plce_12-2023_nova_redacao_anexo_vi_do_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/plce_13-2023_atualiza_tabrla_ii_anexo_ii_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/plce_14-2023_plano_diretor_turismo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/ple_01-2023_autoriza_utilizacao_van_apae.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/ple_02-2023_credito_adicional_elevador.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/ple_03-2023_aditamento_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/ple_04-2023_convenio_bariri_boraceia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/ple_05-2023_credito_ae_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ple_06-2023_alteracoes_lei_peat.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ple_07-2023_abertura_cae.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ple_08-2023_auxilio_estudantil_pmae.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ple_09-2023_alteraca_referencias_diretor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/ple_10-2023_dacao_extincao_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/cco_000020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/ple_12-2023_abertura_credito_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/ple_13-2023_acordo_cooperacao_quilombo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/ple_14-2023_abertura_credito_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ple_15-2023_concessao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/ple_16-2023_altera_art.25_lei_4196.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/ple_17-2023_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ple_18-2023_gratificacao_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ple_19-2023_refis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/ple_20-2023_abertura_cred._santa_casa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/ple_21-2023_suplementacao_cred._santa_casa1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ple_22-2023_criacao_diretoria_planejamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ple_23-2023_criacao_diretoria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/ple_24-2023_criacao_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/ple_25-2023_criacao_diretoria_esportes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/ple_26-2023_criacao_emprego_jornalista.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/ple_27-2023_criacao_emprego_controlador.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/ple_28-2023_funcao_gratificada_saemba.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ple_29-2023_funcao_gratificada_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ple_30-2023_credito_adic._esp._dir._acao_social.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ple_31-2023_credito_adic._esp._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ple_32-2023_altera_lei_3945.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ple_33-2023_altera_lei_4713.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ple_34-2023_cred._adic._ponte_claudionor.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ple_35-2023_cred._adic._quadra_futebol.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ple_36-2023_cred._adic._iluminacao_e_wifi_cidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ple_37-2023_criacao_cargo_fiscal_obras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ple_38-2023_criacao_cargo_auxiliar_inspecao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ple_39-2023_criacao_cargo_veterinario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/ple_40-2023_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ple_41-2023_cred._adic._informat._saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/ple_42-2023_alt._ppa_22-25_e_ldo-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/ple_43-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ple_44-2023_doacao_espaco_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ple_45-2023_doacao_espaco_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ple_46-2023_credito_adicional_apae.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ple_47-2023_altera_lei_5069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ple_48-2023_adequacao_loa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ple_49-2023_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ple_50-2023_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ple_51-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ple_52-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/ple_53-2023_credito_adiciona.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/ple_54-2023_credito_adiciona.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ple_55-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/ple_56-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ple_57-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/ple_58-2023_diretoria_esportes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/ple_59-2023_nova_nomenclatura_diretoria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/ple_60-2023_l.o.a_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/ple_61-2023_alt._ppa_22-25_e_ldo-24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/ple_62-2023_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/ple_63-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ple_64-2023_eleva_no_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/ple_65-2023_eleva_no_diversos_empregos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/ple_66-2023_cria_diretoria_planejamento.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/ple_67-2023_prorroga_concessao_uso_ismael.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/ple_68-2023_cria_cargo_monitor_esporte.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/ple_69-2023_credito_cef.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/plleg_01-2023_sem_anexos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/plleg_02-2023_escolinha_skate_sem_anexos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/plleg_03-2023_sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/plleg_04-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/plleg_05-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/plleg_06-2023_ambulatorio_dr._fauze_farah.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/plleg_07-2023_denominacao_dentro_de_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/plleg_08-2023_rede_5g.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/plleg_09-2023_priorid._laqueadura.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/plleg_10-2023_julho_das_pretas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/plleg_11-2023_denominacao_cras_ii.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plleg_12-2023_vagas_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/plleg_13-2023_transparencia_he.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/plleg_14-2023_amigos_do_livra.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/plleg_15-2023_programa_interagir.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/plleg_16-2023_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/proj._res._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/proj._res._no2-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/proj._res._no3-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/proj._res._no5-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/proj._res._no6-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/proj._res._no7-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/proj._res._no8-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/proj._res._no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/proj._res._no10-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/proj._res._no_11-2023-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/prop._emend._l._org._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/req._01-2023_copia_lei_denominacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/req._02-2023_convoca_sessao_plleg_16_e_17_de2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/req._03-2023_carater_de_urgencia_ao_ple01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/req._04-2023_informacoes_esf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/req._05-2023_pa_rua_luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/req._06-2023_notificacao_terrenos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/req._07-2023_informacoes_cumprimento_de_leis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req._08-2023_acesso_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/req._09-2023_conserto_ponte_cabral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req._10-2023_informacoes_e_compreeensao_saude.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/req._11-2023_requer_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/req._12-2023_informacoes_licitacao_100400-22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/req._13-2023_informacoes_seguro_veicular.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/req._14-2023_informacoes_rastreamento_veicular.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/req._15-2023_informacoes_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/req._16-2023_r._luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/req._17-2023_informacoes_diretorias_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/req._19-2023_medidas_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/req._20-2023_informacoes_esf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/req._21-2023_informacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/req._22-2023_subst._ple21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/req._23-2023_audiencia_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/req._24-2023_informacao_mafia_das_guias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/req._26-2023_informacao_exames_sus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req._27-2023_conv._irene.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/req._28-2023_funcionarios_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/req._29-2023_informacao_contrato_34-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/req._30-2023_atendimento_app_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/req._31-2023_copias_nf_reciboscupons_e_empenho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/req._32-2023_informacoes_he_dentistas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/req._33-2023_informacoes_ident._medico.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/req._34-2023_informacoes_contrato_merenda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/req._35-2023_informacoes_rotas_rurais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/req._37-2023_informacoes_lei_4901.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/req._39-2023_contas_de_agua_saemba.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/req._40-2023_folha_pgto_saemba.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/req._41-2023_divida_cpfl_saemba.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/req._42-2023_agentes_administrativos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/req._43-2023_integra_das_declaracoes_irene_em_ata.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/req._45-2023_organograma_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/req._47-2023_atestados_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/req._48-2023_informacao_destinacao_emendas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/req._49-2023_prazo_termino_reforma.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/req._50-2023_escorpiao_emei_3_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/req._52-2023_transporte_veiculo_municipal.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/req._53-2023_pgto_profa_zumba.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/req._54-2023_fila_cirugias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/req._55-2023_reforma_creche_marina_budin.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/req._56-2023_cirurgias_eletivas_feitas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/req._57-2023_informacao_complementar_req_25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/req._58-2023_informacoes_compra_direta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/req._59-2023_informacoes_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/req._60-2023_informacoes_compressor_ceo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/req._61-2023_dados_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/req._62-2023_irene_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/req._63-2023_cultura_-_decoracao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/req._64-2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/req._65-2023_prop._emend._2-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/req._66-2023_audiencia_publica_20-07.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/req._67-2023_inf._comple._req34.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/req._68-2023_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/req._69-2023_taxa_sepultamento.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/req._70-2023_analise_agua_saemba.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/req._71-2023_concessao_beneficio_empresas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/req._72-2023_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/req._74-2023_veic._transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/req._75-2023_copia_pregao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/req._76-2023_informacoes_acidente_adelson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/req._77-2023_urgencia_ple_515253_e_54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/req._78-2023_informacoes_ceo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req._79-2023_informacoes_recem_nascida.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req._80-2023_informacoes_video_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/req._81-2023_inform._lei_5006_e_lei_5143.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/req._82-2023_urgencia_pl_42_e_43_e_pelom_03.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/req._83-2023_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/req._84-2023_prova_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/req._85-2023_demora_pgto_piso_enf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/req._86-2023_fila_criancas_leite.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/req._87-2023_imagens_cameras_paco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/req._88-2023_empenho_oficina.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/req._89-2023_pgto_taxas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/req._90-2023_desconto_vale.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/req._91-2023_novo_pl25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/req._92-2023_urgencia_ple57.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/req._93-2023_urgencia_pdl_07_e_pr_08.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/req._95-2023_informacoes_compl._req_90.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/req._96-2023_urgencia_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/parecer_01-2023_ref_plleg17-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/parecer_02-2023_ref_plleg16-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/parecer_03-2023_ref_ple02-23.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_04-2023_ref_ple03-23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_05-2023_ref_ple04-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/parecer_06-2023_ref_ple01-23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/parecer_07-2023_ref_plleg13-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/parecer_08-2023_ref_plleg14-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/parecer_09-2023_ref_ple05-23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/parecer_10-2023_ref_ple07-23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/parecer_11-2023_ref_ple08-23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/parecer_12-2023_ref_ple10-23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/parecer_13-2023_ref_ple09-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/parecer_22-2023_ref_plcomp01-23_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/parecer_23-2023_ref_ple14-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_25-2023_ref_ple21-23.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_28-2023_ref_ple15-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_29-2023_ref_plleg02-23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_30-2023_ref_pdleg03-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/parecer_31-2023_ref_ple30-23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/parecer_32-2023_ref_ple31-23.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/parecer_33-2023_ref_plleg03-23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_34-2023_ref_plcomp04-23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/parecer_35-2023_ref_emendaleiorg01-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_36-2023_ref_plleg04-23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/parecer_37-2023_ref_plleg05-23.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_38-2023_ref_pres01-23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/parecer_39-2023_ref_pres02-23.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_40-2023_ref_pres03-23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/parecer_41-2023_ref_ple32-23.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/parecer_42-2023_ref_ple33-23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/parecer_43-2023_ref_ple34-23.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/parecer_44-2023_ref_ple35-23.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/parecer_45-2023_ref_plleg06-23.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/parecer_46-2023_ref_plle07-23.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/parecer_47-2023_ref_ple37-23.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/parecer_48-2023_ref_ple38-23.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/parecer_49-2023_ref_ple39-23.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/parecer_50-2023_ref_ple36-23.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/parecer_52-2023_ref_ple41-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/parecer_53-2023_ref_ple40-23.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/parecer_54-2023_ref_plleg08-23.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/parecer_55-2023_ref_ple46-23.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/parecer_56-2023_ref_ple51-23.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/parecer_57-2023_ref_ple52-23.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/parecer_58-2023_ref_ple54-23.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/parecer_59-2023_ref_ple_42-23.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/parecer_60-2023_ref_ple_43-23.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/parecer_61-2023_ref_ple_48-23.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/parecer_62-2023_ref_ple_50-23.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/parecer_63-2023_ref_ple_53-23.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/parecer_64-2023_ref_plleg_09-23.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/parecer_65-2023_ref_plleg_10-23.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_67-2023_ref_pelom_03-23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_68-2023_ref_pdleg_04-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_69-2023_ref_ple22-23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_70-2023_ref_ple23-23.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/parecer_71-2023_ref_ple24-23.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/parecer_72-2023_ref_ple25-23.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/parecer_73-2023_ref_ple26-23.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/parecer_74-2023_ref_ple27-23.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/parecer_75-2023_ref_ple28-23.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/parecer_76-2023_ref_ple47-23.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/parecer_77-2023_ref_plc03-23.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/parecer_78-2023_ref_plleg18-23.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/parecer_79-2023_ref_pres06-23.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/parecer_80-2023_ref_pres05-23.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_81-2023_ref_ple49-23.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/parecer_82-2023_ref_plleg13-23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/parecer_83-2023_ref_pdleg05-23.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/parecer_84-2023_ref_ple45-23.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/parecer_85-2023_ref_ple44-23.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/parecer_86-2023_ref_ple56-23.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_87-2023_ref_ple57-23.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_88-2023_ref_ple57-23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_89-2023_ref_pres08-23.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/parecer_90-2023_ref_pdleg08-23.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/parecer_91-2023__ref_ple59-23.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/parecer_92-2023_ref_plcomp05-23.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/parecer_93-2023_ref_plcomp06-23.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/parecer_94-2023_ref_plcomp07-23.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/parecer_95-2023_ref_plcomp08-23.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/parecer_96-2023_ref_plcomp09-23.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/parecer_97-2023_ref_plcomp10-23.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/parecer_98-2023_ref_plcomp11-23.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/parecer_99-2023_ref_plcomp12-23.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/parecer_100-2023_ref_plleg12-23.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/parecer_101-2023_ref_pres07-23.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/parecer_103-2023_ref_plcomp13-23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/parecer_104-2023_ref_plcomp14-23.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3195/parecer_105-2023_ref_ple62-23.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/parecer_106-2023_ref_ple63-23.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/parecer_107-2023_ref_ple65-23.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/parecer_108-2023_ref_ple67-23.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/parecer_109-2023_ref_ple68-23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/parecer_110-2023_ref_plleg15-23.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/parecer_111-2023_ref_plleg16-23.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/parecer_112-2023_ref_pres11-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_113-2023_ref_ple61-23.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_114-2023_ref_ple58-23.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/parecer_115-2023_ref_pres9-23.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/parecer_116-2023_ref_pres10-23.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda__1_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda__imp._2_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/emenda__imp._3_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/emenda__imp._4_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/emenda__imp._5_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/emenda__imp._6_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/emenda__imp._7_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/emenda__imp._8_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/emenda__imp._9_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/emenda__imp._10_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda__imp._11_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda__imp._12_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/emenda__imp._13_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda__imp._14_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda__imp._15_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda__imp._16_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda__imp._17_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/emenda__imp._18_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/emenda__imp._19_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/emenda__imp._20_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/emenda__imp._21_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda__imp._22_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/emenda__imp._23_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/emenda__imp._24_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/emenda__imp._25_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda__imp._26_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda__imp._27_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda__imp._28_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda__imp._29_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda__imp._30_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda__imp._31_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda__imp._32_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda__imp._33_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda__imp._34_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda__imp._35_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda__imp._36_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/emenda__imp._37_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda__imp._38_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda__imp._39_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda__imp._40_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda__imp._41_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda__imp._42_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/emenda__imp._43_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda__imp._44_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/emenda__imp._45_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/emenda__imp._46_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/emenda__imp._47_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda__imp._48_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda__imp._49_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda__imp._50_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda__imp._51_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/emenda__imp._52_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/emenda__imp._53_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/emenda__imp._54_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/emenda__imp._55_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda__imp._56_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/emenda__imp._57_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/emenda__imp._58_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda__imp._59_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda__imp._60_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda__imp._61_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda__imp._62_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/emenda__imp._63_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/emenda__imp._64_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda__imp._65_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda__imp._66_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda__imp._67_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda__imp._68_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda__imp._69_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda__imp._70_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/emenda__imp._71_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/emenda__imp._72_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/emenda__imp._73_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/emenda__imp._74_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/emenda__imp._75_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/emenda__imp._76_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/emenda__imp._77_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/emenda__imp._78_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/emenda__imp._79_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/emenda__imp._82_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/emenda__imp._83_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/emenda__imp._84_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/emenda__imp._85_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/emenda__imp._86_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/emenda__imp._87_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda__imp._88_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/emenda__imp._89_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/emenda__imp._90_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/emenda__imp._91_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda__imp._92_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda__imp._93_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/emenda__imp._94_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/emenda__imp._95_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/emenda__imp._96_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3158/emenda__imp._97_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3159/emenda__imp._98_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/emenda__imp._99_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/emenda__imp._100_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/emenda__imp._101_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda__imp._102_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda__imp._103_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3165/emenda__imp._104_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3166/emenda__imp._105_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3167/emenda__imp._106_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/emenda__imp._107_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/emenda__imp._108_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/emenda__imp._109_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/emenda__imp._110_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/emenda__imp._111_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/emenda__imp._112_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/emenda__imp._113_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3175/emenda__imp._114_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3176/emenda__imp._115_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/emenda__imp._116_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3178/emenda__imp._117_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/emenda__imp._118_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/emenda__imp._119_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3181/emenda__imp._120_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/emenda__imp._121_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/emenda__imp._122_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/emenda__imp._123_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/emenda__imp._124_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/emenda__imp._125_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/emenda__imp._126_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/emenda__imp._127_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/emenda__imp._128_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/emenda__imp._129_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/emenda__imp._130_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda__imp._131_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/denuncia_-_prot_128-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2667/indic.01-2023_manutencao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2668/indic.02-2023_alteracoes_decreto_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2669/indic.03-2023_limpeza_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2670/indic.04-2023_atendimento_criancas.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2671/indic.05-2023_limpeza_terrenos.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2672/indic.06-2023_plano_carreiras_saemba.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2673/indic.07-2023_cobertura_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2674/indic.08-2023_cobertura_entrada_creches.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2675/indic.09-2023_podas_arvores_-_armando_tessaroli.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2676/indic.10-2023_iluminacao_domingos_libonatti.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2677/indic.11-2023_cobertura_quadra_e._angela_mpf..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2678/indic.12-2023_manutencao_vicinais.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2679/indic.13-2023_manutencao_area_verde.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2680/indic.14-2023_manutencao_clube_recreativo.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2681/indic.15-2023_manutencao_praca_sao_jose.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2698/indic.16-2023_dedetizacao_bairros_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2699/indic.17-2023_manutencao_e_tapa_buracos_rua_clovis_rosa_e_j.bonifacio.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2700/indic.18-2023_plano_conservacao_estradas.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2701/indic.19-2023_manutencoes_central_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2709/indic.20-2023_estudo_abertura_ruaprot.117.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2710/indic.21-2023_quiosque_orlando_beluzzoprot.118.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2711/indic.22-2023_reforma_creche_raquelprot.92.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2712/indic.23-2023_curso_senai_programacaoprot.93.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2713/indic.24-2023_fechar_acesso_delegaciaprot.111.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2737/indic.25-2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2747/indic.26-2023_abertura_de_rua_maria_luiza_ii_e_iii.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2748/indic.27-2023_arena_esportes.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2749/indic.28-2023_emenda_impos._para_cirurgia_catarata.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2750/indic.29-2023_alambrado_emei_ii.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2769/indic.30-2023_aumento_auxilio_transp_estud..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2771/indic.32-2023_reparo_muro_psf_2.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2772/indic.33-2023_estagio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2774/indic.35-2023_cessao_veiculo_melhor_idade.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2775/indic.36-2023_reuniao_artesp.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2776/indic.37-2023_doacao_bombeiro.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2801/indic.38-2023_reparo_ponte_r._claudionor.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2802/indic.39-2023_lombada_r._paschoal_baricelo.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2803/indic.40-2023_reparo_av._jose_j._resegue.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2819/indic.41-2023_a_manut._praca_maguin_vilas.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2861/indic.42-2023_treinamento_emergencia.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2862/indic.43-2023_compra_equip._prot._respirat..pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2879/indic.44-2023_ciclovia.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2880/indic.45-2023_cobertura_atras_coeba.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2923/indic.46-2023_poco_eta-adelson_.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2924/indic.47-2023_copia_oficio_gp_email.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2950/indic.48-2023_escorpiao_emei_iii.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3057/indic.49-2023_projeto_apollo.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2693/mocao_01-2023_jose_maria_saltareli.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2694/mocao_02-2023_sebastiao_de_carvalho.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2696/mocao_03-2023_robinson_milani.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2719/mocao_04-2023_pesar_concheta_t._muzardo.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2720/mocao_05-2023_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2721/mocao_06-2023_aplausos_a_todas_as_mulheres.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2722/mocao_07-2023_repudio.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2745/mocao_08-2023_pesar_aristides_teixeira.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2746/mocao_09-2023_pesar_claudio_donizete_pizani.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2777/mocao_10-2023_pesar_junior_funeraria.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2778/mocao_11-2023_pesar_oge_frendenberg.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2817/mocao_12-2023_agueda_h._m._delfito.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2818/mocao_13-2023_pesar_larissa_j._rangel.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2840/mocao_14-2023_aplauso_policiais_.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2841/mocao_15-2023_pesar_isabel_c._barbosa.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2852/mocao_16-2023_pesar_aparecida_osmarina_cavalheiro.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2853/mocao_17-2023_apoio_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2854/mocao_18-2023_pesar_ademar_luiz_marchi.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2855/mocao_19-2023_repudio_projeto_de_lei_n_752-2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2881/mocao_20-2023_pesar_paulo_s._paleari.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2898/mocao_21-2023_pesar_dina.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2899/mocao_22-2023_pesar_sonia_oliveira.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2900/mocao_23-2023_pesar_sidnei.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2901/mocao_24-2023_conseg.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2925/mocao_25-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2926/mocao_26-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2927/mocao_27-2023_pesar_marcio_aparecido_ocon.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2928/mocao_28-2023_camara_pesar_adelson.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2929/mocao_29-2023_pesar_adelson.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2931/mocao_31-2023_pesar_marcio_aparecido_ocon.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2932/mocao_32-2023_pesar_antonio_carlos_bianco.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2947/mocao_33-2023_pesar_leonice_cevallos_lima.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2948/mocao_34-2023_pesar_deise_maria.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2949/mocao_35-2023_pesar_jose_venancio.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2957/mocao_36-2023_pesar_perciliana.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2958/mocao_37-2023_aplausos_apae.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2959/mocao_38-2023_pesar_adao_festa.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2969/mocao_39-2023_pesar_ademir_benati.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2970/mocao_40-2023_pesar_leonicia_cupolilo.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3011/mocao_41-2023_pesar_benedita_albino.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3012/mocao_42-2023_pesar_celso_forcin.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3013/mocao_43-2023_aplausos_hugo_frati.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3029/mocao_44-2023_pesar_julio_tessarolli.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3030/mocao_45-2023_pesar_antonio_corradini.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3031/mocao_46-2023_pesar_antonio_corradini.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3032/mocao_47-2023_jose_r._bernardo_s._jr..pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2725/proj._dec._leg_01-2023_-_nelson_batistao.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2726/pdl_02.2023.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2751/proj._dec._leg_03-2023_-_itamar_borges.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2921/proj._dec._leg_04-2023.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2955/proj._dec._leg_05-2023-_j.cardoso.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3008/proj._dec._leg_06-2023-_pe._eriko.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3009/proj._dec._leg_07-2023-_luiz_f._v._cesario.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2856/prop._emend._l._org._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2869/prop._emend._l._org._no2-2023.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2946/prop._emend._l._org._no3-2023.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2686/plce_01-2023_criacao_vagas.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2781/plce_03-2023_criacao_vagas.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2782/plce_04-2023_retifica_vaga_psicologo.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3019/plce_05-2023_altera_lei_comp._no_11.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3020/plce_06-2023_nova_tabela_ao_comercio_eventual_ou_ambulante.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3021/plce_07-2023_altera_anexo_i_da_lei_comp._no_12.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3022/plce_08-2023_altera_art._2o_da_lei_comp._no_04.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3023/plce_09-2023_altera_o_anexo_iv_do_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3024/plce_10-2023_altera_a_lei_comp._no_32.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3025/plce_11-2023_altera_o_anexo_iii_do_codigo_tributario_municipal.pdf.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3026/plce_12-2023_nova_redacao_anexo_vi_do_codigo_tributario_municipal.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3058/plce_13-2023_atualiza_tabrla_ii_anexo_ii_do_ctm.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3059/plce_14-2023_plano_diretor_turismo.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2660/ple_01-2023_autoriza_utilizacao_van_apae.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2661/ple_02-2023_credito_adicional_elevador.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2662/ple_03-2023_aditamento_convenio_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2663/ple_04-2023_convenio_bariri_boraceia.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2687/ple_05-2023_credito_ae_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2688/ple_06-2023_alteracoes_lei_peat.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2689/ple_07-2023_abertura_cae.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2690/ple_08-2023_auxilio_estudantil_pmae.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2691/ple_09-2023_alteraca_referencias_diretor_de_escola.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2692/ple_10-2023_dacao_extincao_debitos_tributarios.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2703/cco_000020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2704/ple_12-2023_abertura_credito_iluminacao.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2705/ple_13-2023_acordo_cooperacao_quilombo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2723/ple_14-2023_abertura_credito_.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2724/ple_15-2023_concessao_veiculo.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2740/ple_16-2023_altera_art.25_lei_4196.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2741/ple_17-2023_abertura_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2742/ple_18-2023_gratificacao_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2743/ple_19-2023_refis.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2753/ple_20-2023_abertura_cred._santa_casa.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2754/ple_21-2023_suplementacao_cred._santa_casa1.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2783/ple_22-2023_criacao_diretoria_planejamento.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2784/ple_23-2023_criacao_diretoria_agricultura.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2785/ple_24-2023_criacao_direitos_humanos.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2786/ple_25-2023_criacao_diretoria_esportes.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2787/ple_26-2023_criacao_emprego_jornalista.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2788/ple_27-2023_criacao_emprego_controlador.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2789/ple_28-2023_funcao_gratificada_saemba.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2790/ple_29-2023_funcao_gratificada_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2791/ple_30-2023_credito_adic._esp._dir._acao_social.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2792/ple_31-2023_credito_adic._esp._iluminacao.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2823/ple_32-2023_altera_lei_3945.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2824/ple_33-2023_altera_lei_4713.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2825/ple_34-2023_cred._adic._ponte_claudionor.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2826/ple_35-2023_cred._adic._quadra_futebol.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2827/ple_36-2023_cred._adic._iluminacao_e_wifi_cidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2828/ple_37-2023_criacao_cargo_fiscal_obras.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2829/ple_38-2023_criacao_cargo_auxiliar_inspecao.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2830/ple_39-2023_criacao_cargo_veterinario.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2842/ple_40-2023_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2843/ple_41-2023_cred._adic._informat._saude.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2877/ple_42-2023_alt._ppa_22-25_e_ldo-24.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2878/ple_43-2023_loa_2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2908/ple_44-2023_doacao_espaco_rotary_club.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2909/ple_45-2023_doacao_espaco_loja_maconica.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2910/ple_46-2023_credito_adicional_apae.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2911/ple_47-2023_altera_lei_5069.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2912/ple_48-2023_adequacao_loa.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2913/ple_49-2023_funcao_gratificada.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2914/ple_50-2023_credito_adicional_.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2915/ple_51-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2916/ple_52-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2917/ple_53-2023_credito_adiciona.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2918/ple_54-2023_credito_adiciona.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2966/ple_55-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2967/ple_56-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2997/ple_57-2023_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3004/ple_58-2023_diretoria_esportes.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3005/ple_59-2023_nova_nomenclatura_diretoria.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3028/ple_60-2023_l.o.a_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3047/ple_61-2023_alt._ppa_22-25_e_ldo-24.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3048/ple_62-2023_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3049/ple_63-2023_credito_adicional.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3050/ple_64-2023_eleva_no_agente_administrativo.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3051/ple_65-2023_eleva_no_diversos_empregos.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3052/ple_66-2023_cria_diretoria_planejamento.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3053/ple_67-2023_prorroga_concessao_uso_ismael.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3054/ple_68-2023_cria_cargo_monitor_esporte.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3055/ple_69-2023_credito_cef.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2695/plleg_01-2023_sem_anexos.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2744/plleg_02-2023_escolinha_skate_sem_anexos.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2804/plleg_03-2023_sem_anexo.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2805/plleg_04-2023.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2806/plleg_05-2023.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2831/plleg_06-2023_ambulatorio_dr._fauze_farah.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2832/plleg_07-2023_denominacao_dentro_de_fonoaudiologia.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2833/plleg_08-2023_rede_5g.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2902/plleg_09-2023_priorid._laqueadura.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2919/plleg_10-2023_julho_das_pretas.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2920/plleg_11-2023_denominacao_cras_ii.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2945/plleg_12-2023_vagas_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2956/plleg_13-2023_transparencia_he.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3018/plleg_14-2023_amigos_do_livra.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3060/plleg_15-2023_programa_interagir.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3207/plleg_16-2023_abono_natal.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2807/proj._res._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2808/proj._res._no2-2023.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2809/proj._res._no3-2023.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2890/proj._res._no5-2023.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2922/proj._res._no6-2023.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3006/proj._res._no7-2023.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3007/proj._res._no8-2023.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3034/proj._res._no_09-2023.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3035/proj._res._no10-2023.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3192/proj._res._no_11-2023-.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2888/prop._emend._l._org._no1-2023.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2664/req._01-2023_copia_lei_denominacao_ruas.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2665/req._02-2023_convoca_sessao_plleg_16_e_17_de2022.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2666/req._03-2023_carater_de_urgencia_ao_ple01-2023.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2682/req._04-2023_informacoes_esf.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2683/req._05-2023_pa_rua_luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2684/req._06-2023_notificacao_terrenos.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2685/req._07-2023_informacoes_cumprimento_de_leis.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2697/req._08-2023_acesso_antiga_delegacia.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2702/req._09-2023_conserto_ponte_cabral.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2706/req._10-2023_informacoes_e_compreeensao_saude.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2707/req._11-2023_requer_informacoes_ao_prefeito.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2708/req._12-2023_informacoes_licitacao_100400-22.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2714/req._13-2023_informacoes_seguro_veicular.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2715/req._14-2023_informacoes_rastreamento_veicular.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2716/req._15-2023_informacoes_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2717/req._16-2023_r._luiz_piotto.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2718/req._17-2023_informacoes_diretorias_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2766/req._19-2023_medidas_seguranca_escola.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2767/req._20-2023_informacoes_esf.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2768/req._21-2023_informacao_tapa_buraco.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2756/req._22-2023_subst._ple21.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2759/req._23-2023_audiencia_seguranca_escolas.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2760/req._24-2023_informacao_mafia_das_guias.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2762/req._26-2023_informacao_exames_sus.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2763/req._27-2023_conv._irene.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2764/req._28-2023_funcionarios_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2765/req._29-2023_informacao_contrato_34-2023.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2793/req._30-2023_atendimento_app_pronto_socorro.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2794/req._31-2023_copias_nf_reciboscupons_e_empenho.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2795/req._32-2023_informacoes_he_dentistas.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2796/req._33-2023_informacoes_ident._medico.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2797/req._34-2023_informacoes_contrato_merenda.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2798/req._35-2023_informacoes_rotas_rurais.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2800/req._37-2023_informacoes_lei_4901.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2811/req._39-2023_contas_de_agua_saemba.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2812/req._40-2023_folha_pgto_saemba.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2813/req._41-2023_divida_cpfl_saemba.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2814/req._42-2023_agentes_administrativos_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2815/req._43-2023_integra_das_declaracoes_irene_em_ata.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2834/req._45-2023_organograma_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2836/req._47-2023_atestados_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2837/req._48-2023_informacao_destinacao_emendas.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2838/req._49-2023_prazo_termino_reforma.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2839/req._50-2023_escorpiao_emei_3_.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2845/req._52-2023_transporte_veiculo_municipal.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2846/req._53-2023_pgto_profa_zumba.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2847/req._54-2023_fila_cirugias_eletivas.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2848/req._55-2023_reforma_creche_marina_budin.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2849/req._56-2023_cirurgias_eletivas_feitas.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2850/req._57-2023_informacao_complementar_req_25.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2851/req._58-2023_informacoes_compra_direta.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2870/req._59-2023_informacoes_servidores_saude.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2871/req._60-2023_informacoes_compressor_ceo.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2872/req._61-2023_dados_piso_enfermagem.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2873/req._62-2023_irene_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2874/req._63-2023_cultura_-_decoracao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2875/req._64-2023_recape_asfaltico.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2876/req._65-2023_prop._emend._2-2023.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2891/req._66-2023_audiencia_publica_20-07.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2892/req._67-2023_inf._comple._req34.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2893/req._68-2023_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2894/req._69-2023_taxa_sepultamento.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2895/req._70-2023_analise_agua_saemba.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2896/req._71-2023_concessao_beneficio_empresas.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2897/req._72-2023_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2904/req._74-2023_veic._transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2905/req._75-2023_copia_pregao_11.2022.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2906/req._76-2023_informacoes_acidente_adelson.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2907/req._77-2023_urgencia_ple_515253_e_54.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2938/req._78-2023_informacoes_ceo.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2939/req._79-2023_informacoes_recem_nascida.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2940/req._80-2023_informacoes_video_monitoramento.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2941/req._81-2023_inform._lei_5006_e_lei_5143.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2942/req._82-2023_urgencia_pl_42_e_43_e_pelom_03.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2943/req._83-2023_convoca_sessao_extraordinaria.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2944/req._84-2023_prova_conselho_tutelar.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2951/req._85-2023_demora_pgto_piso_enf.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2952/req._86-2023_fila_criancas_leite.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2953/req._87-2023_imagens_cameras_paco.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2954/req._88-2023_empenho_oficina.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2968/req._89-2023_pgto_taxas_maquinas.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2995/req._90-2023_desconto_vale.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2996/req._91-2023_novo_pl25.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2998/req._92-2023_urgencia_ple57.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3010/req._93-2023_urgencia_pdl_07_e_pr_08.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3033/req._95-2023_informacoes_compl._req_90.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3056/req._96-2023_urgencia_.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3208/parecer_01-2023_ref_plleg17-22.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3209/parecer_02-2023_ref_plleg16-22.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3210/parecer_03-2023_ref_ple02-23.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3211/parecer_04-2023_ref_ple03-23.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3212/parecer_05-2023_ref_ple04-23.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3213/parecer_06-2023_ref_ple01-23.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3214/parecer_07-2023_ref_plleg13-22.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3215/parecer_08-2023_ref_plleg14-22.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3216/parecer_09-2023_ref_ple05-23.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3217/parecer_10-2023_ref_ple07-23.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3218/parecer_11-2023_ref_ple08-23.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2738/parecer_12-2023_ref_ple10-23.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3219/parecer_13-2023_ref_ple09-23.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2739/parecer_22-2023_ref_plcomp01-23_com_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2755/parecer_23-2023_ref_ple14-23.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2758/parecer_25-2023_ref_ple21-23.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2820/parecer_28-2023_ref_ple15-23.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2821/parecer_29-2023_ref_plleg02-23.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2822/parecer_30-2023_ref_pdleg03-23.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2857/parecer_31-2023_ref_ple30-23.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2858/parecer_32-2023_ref_ple31-23.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2859/parecer_33-2023_ref_plleg03-23.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2860/parecer_34-2023_ref_plcomp04-23.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2863/parecer_35-2023_ref_emendaleiorg01-23.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2864/parecer_36-2023_ref_plleg04-23.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2865/parecer_37-2023_ref_plleg05-23.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2866/parecer_38-2023_ref_pres01-23.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2867/parecer_39-2023_ref_pres02-23.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2868/parecer_40-2023_ref_pres03-23.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2882/parecer_41-2023_ref_ple32-23.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2883/parecer_42-2023_ref_ple33-23.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2884/parecer_43-2023_ref_ple34-23.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2885/parecer_44-2023_ref_ple35-23.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2886/parecer_45-2023_ref_plleg06-23.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2887/parecer_46-2023_ref_plle07-23.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2933/parecer_47-2023_ref_ple37-23.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2934/parecer_48-2023_ref_ple38-23.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2935/parecer_49-2023_ref_ple39-23.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2936/parecer_50-2023_ref_ple36-23.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2960/parecer_52-2023_ref_ple41-23.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2961/parecer_53-2023_ref_ple40-23.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2962/parecer_54-2023_ref_plleg08-23.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2963/parecer_55-2023_ref_ple46-23.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2964/parecer_56-2023_ref_ple51-23.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2965/parecer_57-2023_ref_ple52-23.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2971/parecer_58-2023_ref_ple54-23.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2972/parecer_59-2023_ref_ple_42-23.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2973/parecer_60-2023_ref_ple_43-23.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2974/parecer_61-2023_ref_ple_48-23.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2975/parecer_62-2023_ref_ple_50-23.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2976/parecer_63-2023_ref_ple_53-23.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2977/parecer_64-2023_ref_plleg_09-23.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2978/parecer_65-2023_ref_plleg_10-23.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2980/parecer_67-2023_ref_pelom_03-23.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2981/parecer_68-2023_ref_pdleg_04-23.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2982/parecer_69-2023_ref_ple22-23.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2983/parecer_70-2023_ref_ple23-23.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2984/parecer_71-2023_ref_ple24-23.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2985/parecer_72-2023_ref_ple25-23.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2986/parecer_73-2023_ref_ple26-23.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2987/parecer_74-2023_ref_ple27-23.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2988/parecer_75-2023_ref_ple28-23.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2989/parecer_76-2023_ref_ple47-23.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2990/parecer_77-2023_ref_plc03-23.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2993/parecer_78-2023_ref_plleg18-23.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2991/parecer_79-2023_ref_pres06-23.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2992/parecer_80-2023_ref_pres05-23.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2999/parecer_81-2023_ref_ple49-23.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3000/parecer_82-2023_ref_plleg13-23.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3001/parecer_83-2023_ref_pdleg05-23.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3002/parecer_84-2023_ref_ple45-23.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3003/parecer_85-2023_ref_ple44-23.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3014/parecer_86-2023_ref_ple56-23.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3015/parecer_87-2023_ref_ple57-23.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3016/parecer_88-2023_ref_ple57-23.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3017/parecer_89-2023_ref_pres08-23.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3036/parecer_90-2023_ref_pdleg08-23.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3037/parecer_91-2023__ref_ple59-23.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3038/parecer_92-2023_ref_plcomp05-23.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3039/parecer_93-2023_ref_plcomp06-23.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3040/parecer_94-2023_ref_plcomp07-23.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3041/parecer_95-2023_ref_plcomp08-23.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3042/parecer_96-2023_ref_plcomp09-23.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3043/parecer_97-2023_ref_plcomp10-23.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3044/parecer_98-2023_ref_plcomp11-23.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3045/parecer_99-2023_ref_plcomp12-23.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3046/parecer_100-2023_ref_plleg12-23.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3193/parecer_101-2023_ref_pres07-23.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3221/parecer_103-2023_ref_plcomp13-23.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3194/parecer_104-2023_ref_plcomp14-23.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3195/parecer_105-2023_ref_ple62-23.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3196/parecer_106-2023_ref_ple63-23.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3197/parecer_107-2023_ref_ple65-23.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3198/parecer_108-2023_ref_ple67-23.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3199/parecer_109-2023_ref_ple68-23.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3200/parecer_110-2023_ref_plleg15-23.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3201/parecer_111-2023_ref_plleg16-23.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3202/parecer_112-2023_ref_pres11-23.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3203/parecer_113-2023_ref_ple61-23.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3204/parecer_114-2023_ref_ple58-23.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3205/parecer_115-2023_ref_pres9-23.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3206/parecer_116-2023_ref_pres10-23.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3061/emenda__1_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3062/emenda__imp._2_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3063/emenda__imp._3_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3064/emenda__imp._4_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3065/emenda__imp._5_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3066/emenda__imp._6_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3067/emenda__imp._7_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3068/emenda__imp._8_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3069/emenda__imp._9_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3070/emenda__imp._10_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3071/emenda__imp._11_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3072/emenda__imp._12_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3073/emenda__imp._13_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3074/emenda__imp._14_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3075/emenda__imp._15_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3076/emenda__imp._16_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3077/emenda__imp._17_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3078/emenda__imp._18_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3079/emenda__imp._19_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3080/emenda__imp._20_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3081/emenda__imp._21_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3082/emenda__imp._22_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3083/emenda__imp._23_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3084/emenda__imp._24_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3085/emenda__imp._25_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3086/emenda__imp._26_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3087/emenda__imp._27_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3088/emenda__imp._28_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3089/emenda__imp._29_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3090/emenda__imp._30_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3091/emenda__imp._31_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3092/emenda__imp._32_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3093/emenda__imp._33_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3095/emenda__imp._34_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3096/emenda__imp._35_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3097/emenda__imp._36_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3098/emenda__imp._37_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3099/emenda__imp._38_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3100/emenda__imp._39_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3101/emenda__imp._40_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3102/emenda__imp._41_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3103/emenda__imp._42_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3104/emenda__imp._43_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3105/emenda__imp._44_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3106/emenda__imp._45_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3107/emenda__imp._46_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3108/emenda__imp._47_-_vereador__airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3109/emenda__imp._48_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3110/emenda__imp._49_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3111/emenda__imp._50_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3112/emenda__imp._51_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3113/emenda__imp._52_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3114/emenda__imp._53_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3115/emenda__imp._54_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3116/emenda__imp._55_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3117/emenda__imp._56_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3118/emenda__imp._57_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3119/emenda__imp._58_-_vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3120/emenda__imp._59_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3121/emenda__imp._60_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3122/emenda__imp._61_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3123/emenda__imp._62_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3124/emenda__imp._63_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3125/emenda__imp._64_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3126/emenda__imp._65_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3127/emenda__imp._66_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3128/emenda__imp._67_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3129/emenda__imp._68_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3130/emenda__imp._69_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3131/emenda__imp._70_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3132/emenda__imp._71_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3133/emenda__imp._72_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3134/emenda__imp._73_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3135/emenda__imp._74_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3136/emenda__imp._75_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3137/emenda__imp._76_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3138/emenda__imp._77_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3139/emenda__imp._78_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3140/emenda__imp._79_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3141/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3142/emenda__imp._80_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3143/emenda__imp._82_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3144/emenda__imp._83_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3145/emenda__imp._84_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3146/emenda__imp._85_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3147/emenda__imp._86_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3148/emenda__imp._87_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3149/emenda__imp._88_-_vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3150/emenda__imp._89_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3151/emenda__imp._90_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3152/emenda__imp._91_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3153/emenda__imp._92_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3154/emenda__imp._93_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3155/emenda__imp._94_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3156/emenda__imp._95_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3157/emenda__imp._96_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3158/emenda__imp._97_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3159/emenda__imp._98_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3160/emenda__imp._99_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3161/emenda__imp._100_-_vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3162/emenda__imp._101_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3163/emenda__imp._102_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3164/emenda__imp._103_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3165/emenda__imp._104_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3166/emenda__imp._105_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3167/emenda__imp._106_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3168/emenda__imp._107_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3169/emenda__imp._108_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3170/emenda__imp._109_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3171/emenda__imp._110_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3172/emenda__imp._111_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3173/emenda__imp._112_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3174/emenda__imp._113_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3175/emenda__imp._114_-_vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3176/emenda__imp._115_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3177/emenda__imp._116_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3178/emenda__imp._117_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3179/emenda__imp._118_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3180/emenda__imp._119_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3181/emenda__imp._120_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3182/emenda__imp._121_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3183/emenda__imp._122_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3184/emenda__imp._123_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3185/emenda__imp._124_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3186/emenda__imp._125_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3187/emenda__imp._126_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3188/emenda__imp._127_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3189/emenda__imp._128_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3190/emenda__imp._129_-_vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3191/emenda__imp._130_-_vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/3246/emenda__imp._131_-_vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2023/2728/denuncia_-_prot_128-2023-mesclado.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H563"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="46.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="138.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="137.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>