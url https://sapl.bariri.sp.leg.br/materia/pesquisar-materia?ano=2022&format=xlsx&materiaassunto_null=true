--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -54,4536 +54,4536 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2185</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito para que faça a pintura da ciclovia na Avenida Doutor José Jorge Resegue (Avenida do Lago)</t>
   </si>
   <si>
     <t>2186</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito para que construa uma caixa d'água no poço da Nova Bariri.</t>
   </si>
   <si>
     <t>2187</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito de Bariri, através da diretoria de Serviço Social, amplie o atendimento do Programa "leite da Pessoa Idosa e Leite da Pessoa com Deficiência".</t>
   </si>
   <si>
     <t>2188</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_04-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_04-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal limpeza e recape no cruzamento da Avenida Domingos Libonati com a Rua Vitório Benatti – Bairro Livramento.</t>
   </si>
   <si>
     <t>2189</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_05-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_05-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito Municipal, através das Diretorias Social, Saúde e Educação, a criação de programa de apoio às adolescentes gestantes e prevenção da gravidez precoce.</t>
   </si>
   <si>
     <t>2190</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_06-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_06-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que estude a viabilidade de aumentar os valores pagos a título de vale alimentação aos funcionários Públicos Municipal.</t>
   </si>
   <si>
     <t>2191</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_07-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_07-22_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que insira no programa de recape a Rua Maria Aparecida Vianna Kronka, (Próximo ao Terminal Rodoviário).</t>
   </si>
   <si>
     <t>2227</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_08-22_prot_96_-_fornecimento_de_mamoplastia_redutora___ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_08-22_prot_96_-_fornecimento_de_mamoplastia_redutora___ocred.pdf</t>
   </si>
   <si>
     <t>INDICACAO Nº 08/2022 - AO GOVERNADOR - ATRAVES DO SECRETARIO DE ESTADO DA SAUDE - FORNECIMENTO DE MAMOPLASTIA REDUTORA AS MULHERES DE BARIRI.</t>
   </si>
   <si>
     <t>2230</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_09-22_prot_99_-_vinda_do_programa_meu_pet_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_09-22_prot_99_-_vinda_do_programa_meu_pet_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO DA VINDA DO PROGRAMA"MEU PET" PARA O MUNICÍPIO DE BARIRI - AO GOVERNADOR DO ESTADO ATRAVÉS DO SECRETARIO ESTADUAL DA SAÚDE - VISANDO ATENDIMENTO GRATUITO E OUTRAS AÇÕES.</t>
   </si>
   <si>
     <t>2231</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_10-22_prot_100_vinda_programa_respeito_a_vida_-_transito__ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_10-22_prot_100_vinda_programa_respeito_a_vida_-_transito__ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 10/2022 - AO GOVERNO - ATRAVÉS DO PRESIDENTE DO DETRAN - A VINDA DO PROGRAMA PREVENTIVO "RESPEITO A VIDA" PARA O MUNICÍPIO DE BARIRI - ONDE ATRAVÉS DE CONVENIO COM O MUNICÍPIO É DESTINADO UM VALOR DE ATÉ R$ 750,000.00 PARA A MELHORIA DO TRANSITO URBANO.</t>
   </si>
   <si>
     <t>2232</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_11-22_prot_101_recape_asfaltico_joao_eid_e_r_antonio_jose_cordeiro_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_11-22_prot_101_recape_asfaltico_joao_eid_e_r_antonio_jose_cordeiro_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO AO PREFEITO - ATRAVÉS DA DIRETORIAS DE INFRAESTRUTURA - DO RECAPE ASFALTICO NA ESQUINA DA AV. PADRE JOÃO EID COM A RUA ANTONIO JOSÉ CORDEIRO - BAIRRO DOMINGOS AQUILANTE</t>
   </si>
   <si>
     <t>2234</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_12-22_prot_103_problema_invasao_de_aguas_pluviais_r._margarete_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_12-22_prot_103_problema_invasao_de_aguas_pluviais_r._margarete_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATRAVÉS DO SETOR COMPETENTE, QUANTO A RESOLUÇÃO DO PROBLEMA REFERENTE A INVASÃO DE CASAS PELAS ÁGUAS PLUVIAIS NA RUA MARGARETE (ESQUINA COM A RUA JOÃO MARIA DOS SANTOS). PROBLEMA ANTERIORMENTE ENCAMINHADO A DIRETORIA DE OBRAS E INFRAESTRUTURA, PORÉM, SEM RESOLUÇÃO ATÉ O MOMENTO</t>
   </si>
   <si>
     <t>2235</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_13-22_prot_105_-_pintura_e_colocacao_de_ralos_no_filengao_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_13-22_prot_105_-_pintura_e_colocacao_de_ralos_no_filengao_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE, ATRAVÉS DO SETOR COMPETENTE, PROCEDA COM A PINTURA E COLOCAÇÃO DE RALOS NA QUADRA DO "FILENGÃO" - LOCAL APRESENTA FALHAS DE CONSTRUÇÃO ACUMULANDO AGUAS NAS LATERAIS OQUE DIFICULTA A LIMPEZA.</t>
   </si>
   <si>
     <t>2236</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_14-22_prot_106_problema_com_invasao_de_aguas_pluv_e_retorno_de_esgoto_-_r._sta_catarina_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_14-22_prot_106_problema_com_invasao_de_aguas_pluv_e_retorno_de_esgoto_-_r._sta_catarina_ocred.pdf</t>
   </si>
   <si>
     <t>OUVIDO O PLENÁRIO, AO SENHOR PREFEITO QUE, ATRAVÉS DO SETOR COMPETENTE, RESOLVA O PROBLEMA DE INVASÃO POR ÁGUAS PLUVIAIS E RETORNO DO ESGOTO NAS RESIDÊNCIAS DA RUA SANTA CATARINA</t>
   </si>
   <si>
     <t>2238</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_15-22_prot_108_manutencao_praca_mae_celina_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_15-22_prot_108_manutencao_praca_mae_celina_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATRAVÉS DAS DIRETORIAS COMPETENTES, REALIZE SERVIÇO DE MANUTENÇÃO NA PRAÇA MÃE CELINA - LOCALIZADA NO JARDIN INDUSTRIAL 2.</t>
   </si>
   <si>
     <t>2239</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_16-22_prot_109_destinacao_correta_rua_mario_simonetti_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_16-22_prot_109_destinacao_correta_rua_mario_simonetti_ocred.pdf</t>
   </si>
   <si>
     <t>QUE O PREFEITO, POR MEIO DAS DIRETORIAS COMPETENTES, POSSA DAR DESTINO CORRETO A AREA LOCALIZADA NA RUA MARIO SIMONETTI, NO FINAL DA RUA BRAZ ARROTEIA.</t>
   </si>
   <si>
     <t>2240</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_17-22_prot_110_apresentacao_de_projeto_ao_fid_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_17-22_prot_110_apresentacao_de_projeto_ao_fid_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO QUE, ATRAVES DAS DIRETORIAS COMPETENTES, APRESENTE PROJETO AO FID, QUE ABRIU INVESTIMENTO DE R$1.000.000,00 EM RECUPERAÇÃO DE NASCENTES E LEITOS DE CORREGOS, PLANTIO DE ARVORES, ENTRE OUTROS.</t>
   </si>
   <si>
     <t>2243</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_18-22_prot_113_manutencao_tampas_de_bueiros_e_galerias_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_18-22_prot_113_manutencao_tampas_de_bueiros_e_galerias_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFEITO, ATRAVÉS DAS DIRETORIAS COMPETENTES, QUE REALIZE MANUTENÇÃO NAS TAMPAS DE BUEIROS E GALERIAS.</t>
   </si>
   <si>
     <t>2246</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_19-22_prot_116_isencao_da_taxa_de_de_protecao_adesastres_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_19-22_prot_116_isencao_da_taxa_de_de_protecao_adesastres_ocred.pdf</t>
   </si>
   <si>
     <t>AO PREFERITO, OUVIO O PLENÁRIIO , QUE ALTERE A LEI MUNICIPAL 123 DE 28/12/2017, QUE DISPÕE SOBRE TAXA DE PROTEÇÃO A DESASTRES, ISENTANDO APOSENTADOS E PENCIONISTAS.</t>
   </si>
   <si>
     <t>2262</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_20-22_prot_154_operacao_tapa_buracos_-_vicente_ticianeli_jd._maria_luisa_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_20-22_prot_154_operacao_tapa_buracos_-_vicente_ticianeli_jd._maria_luisa_ocred.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, através da Diretoria de Infra Estrutura, que proceda operação tapa buracos na Rua Vicente Ticianeli, Jardim Maria Luisa.</t>
   </si>
   <si>
     <t>2263</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_21-22_prot_155_-_mutirao_mensal_ou_bimestral_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_21-22_prot_155_-_mutirao_mensal_ou_bimestral_ocred.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito, através da Diretoria de Infra Estrutura, torne o mutirão de limpeza mensal ou bimestral.</t>
   </si>
   <si>
     <t>2265</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/indicacao_22-22_prot_157_-_implantacao_atividade_delegada_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/indicacao_22-22_prot_157_-_implantacao_atividade_delegada_ocred.pdf</t>
   </si>
   <si>
     <t>Ao Prefeito Municipal quanto à realização de estudos, junto aos setores competentes, visando a implantação da Atividade Delegada, envolvendo policiais civis no desenvolvimento de atividades específicas do executivo.</t>
   </si>
   <si>
     <t>2266</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_23-22_prot_158_-_instalacao_cacambas_ou_lixeiras_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_23-22_prot_158_-_instalacao_cacambas_ou_lixeiras_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação n. 23/2022 - Ao Prefeito Municipal que, através das Diretorias competentes, realize a instalação de containers, lixeiras ou caçambas nas entradas que ligam a área urbana à área rural e inclua, na próxima licitação da coleta de lixo, a coleta nestes pontos.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_24-22_prot_191_-_recape_asfaltico_r._belmiro_furcin_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_24-22_prot_191_-_recape_asfaltico_r._belmiro_furcin_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação n. 24/2022 - Ao Excelentíssimo Prefeito Municipal que, através da Diretoria de Infraestrutura, avalie a possibilidade de executar recape asfáltico na Rua Belmiro Furcin - Bairro Domingos Aquilante.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_25-22_prot_192_-_recape_asfaltico_r._sebe_bolsoni_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_25-22_prot_192_-_recape_asfaltico_r._sebe_bolsoni_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação n. 25/2022 - Ao Excelentíssimo Prefeito Municipal que, através da Diretoria de Infraestrutura, avalie a possibilidade de executar recape asfáltico na Rua Sebe Bolsoni - Bairro Cidade Jardim.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_26-22_prot_193_-_canaleta_esquina_sto_andre_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_26-22_prot_193_-_canaleta_esquina_sto_andre_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação n. 26/2022 - Ao Excelentíssimo Prefeito Municipal que, através da Diretoria de Infraestrutura, avalie a possibilidade de executar uma canaleta na esquina da Rua Luiz Furlanetto com a Avenida Santo Expedito (Jardim Santo André).</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_27-22_prot_195_-_calcamento_area_prefeitura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_27-22_prot_195_-_calcamento_area_prefeitura_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação n. 27/2022 - Ao Prefeito, que através das Diretorias competentes, possa realizar a limpeza e o calçamento da área pertencente a prefeitura na Rua Elcio Xavier dos Santos (entre a Avenida Orlando Belluzzo e Rua José Furcin)</t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/indicacao_28-22_prot_220_-_leitor_qr_code_central_medicamentos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/indicacao_28-22_prot_220_-_leitor_qr_code_central_medicamentos.pdf</t>
   </si>
   <si>
     <t>Indicação n. 28/2022 - Indica ao Senhor prefeito a aquisição de dispositivo eletrônico para a leitura de "QR Code", a ser instalado na central de medicamentos do Município,</t>
   </si>
   <si>
     <t>2293</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_29-22_prot_222_-_aneis_viarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_29-22_prot_222_-_aneis_viarios.pdf</t>
   </si>
   <si>
     <t>Indicação n. 29/2022 - Ao Prefeito Municipal, que através da respectiva Diretoria, realize a implantação de anéis viários afim de retirar o fluxo de veículos pesados da área urbana facilitando o escoamento da safra, aumentando a segurança da população e evitando danos à malha viária.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_30-22_prot_225_-_manutencao_bebedouros.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_30-22_prot_225_-_manutencao_bebedouros.pdf</t>
   </si>
   <si>
     <t>Indicação n. 30/2022 - Ao Prefeito, que, através das Diretorias competentes, realizem manutenção e limpeza dos bebedouros de água do município.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_31-22_prot_226_-_vaca_mecanica.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_31-22_prot_226_-_vaca_mecanica.pdf</t>
   </si>
   <si>
     <t>Indicação n. 31/2022 - Ao Prefeito, que avalie a possibilidade de instalar novamente a "Vaca Mecânica" no município, tendo em vista a necessidade e o agravamento com a questão alimentar.</t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_32-22_prot_248_-_vestiarios_e_sanitario_deo_arrudao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_32-22_prot_248_-_vestiarios_e_sanitario_deo_arrudao.pdf</t>
   </si>
   <si>
     <t>Indicação n. 32/2022 - Ao Prefeito Municipal que, através da Diretoria de Obras, proceda a reforma e adequação de vestiários e sanitários do Centro Esportivo Arrudão.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/indicacao_33-22_prot_258_-_instalacao_conselho_desenvolvimento_rural_sustentavel.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/indicacao_33-22_prot_258_-_instalacao_conselho_desenvolvimento_rural_sustentavel.pdf</t>
   </si>
   <si>
     <t>Indicação n. 33/2022 - Ao Prefeito que instale efetivamente o Conselho Municipal de Desenvolvimento Rural Sustentável, para auxiliar o executivo na formulação e implementação de políticas públicas na área rural e meio ambiente.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_34-22_prot_259_-_seguro_de_performance_airton.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_34-22_prot_259_-_seguro_de_performance_airton.pdf</t>
   </si>
   <si>
     <t>Indicação n. 34/2022 - Ao Prefeito que institua como regra a exigência do Seguro de Performance nas contratações acima de R$ 200.000,00 realizadas pela prefeitura.</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_35-22_prot_260_-_participacao_efetiva_prog_cidadania_no_campo_-_munic_agro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_35-22_prot_260_-_participacao_efetiva_prog_cidadania_no_campo_-_munic_agro.pdf</t>
   </si>
   <si>
     <t>Indicação n. 35/2022 - Ao prefeito, que, através da Diretoria competente, participe efetivamente do programa estadual Cidadania no Campo - Município Agro.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_36-22_prot_263-_asfaltamento_rua_jose_a_facin_-_sp304.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_36-22_prot_263-_asfaltamento_rua_jose_a_facin_-_sp304.pdf</t>
   </si>
   <si>
     <t>Indicação n. 36/2022 - Ao Prefeito Municipal que determine à Diretoria de Infraestrutura que proceda o asfaltamento do trecho de continuidade da rua José Aparecido Facin até a SP-304.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_37-22_prot_264-_estrada_bairro_lagoa_messias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_37-22_prot_264-_estrada_bairro_lagoa_messias.pdf</t>
   </si>
   <si>
     <t>Indicação n. 37/2022 - Ao Prefeito Municipal que determine à Diretoria de Infraestrutura proceda com a revigoração e colocação de piçarra na estrada do bairro Lagoa Messias, com entrada pela SP-261 pela antiga Olaria Pavão.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_38-22_prot_265_-_boca_de_lobo_-_av._benedito_p_aguiar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_38-22_prot_265_-_boca_de_lobo_-_av._benedito_p_aguiar.pdf</t>
   </si>
   <si>
     <t>Indicação n. 38/2022 - Ao Prefeito Municipal que determine à Diretoria de Infraestrutura que proceda com a instalação de uma saída de águas pluviais no trecho da av. Benedito Pereira Aguiar, nas proximidades do numeral 158, instalação do depósito de materiais da Casa São Paulo.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_39-22_prot_271_-_limpeza_terreno_r._modesto_jose_masson.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_39-22_prot_271_-_limpeza_terreno_r._modesto_jose_masson.pdf</t>
   </si>
   <si>
     <t>Indicação n. 39/2022 - Ao Chefe do Executivo Municipal, que seja realizada limpeza do terreno localizado na Rua Modesto José Masson - Jardim Primavera.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_40-22_prot_275_-_revitalizacao_feira_altos_da_da_cidade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_40-22_prot_275_-_revitalizacao_feira_altos_da_da_cidade.pdf</t>
   </si>
   <si>
     <t>Indicação n. 40/2022 - Ao Prefeito que, através da Diretoria de Desenvolvimento Econômico, inicie projeto de revitalização da feira dos "altos da cidade",_x000D_
 de frente ao Clube "Arrudão" e Escola Rosa Benatti.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_41-22_prot_329_-_criacao_cargo_engenheiro_civil.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_41-22_prot_329_-_criacao_cargo_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Indicação n. 41/2022 - Ao Senhor Prefeito que crie o cargo de Engenheiro civil efetivo no quadro de funcionários do município para atender a grande demanda na análise e elaboração de projetos e fiscalização de obras.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_42-22_prot_330_-_criacao_psf_no_jardim_garotinho.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_42-22_prot_330_-_criacao_psf_no_jardim_garotinho.pdf</t>
   </si>
   <si>
     <t>Indicação n. 42/2022 - Ao Senhor Prefeito que, através da diretoria de Saúde, instale um PSF (Programa Saúde da Família) na Região do Jardim Garotinho, para atender este e outros bairros do entorno. Atualmente este programa é chamado de ESF (Estratégia Saúde da Família).</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_43-22_prot_331_-_reforma_clube_recreativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_43-22_prot_331_-_reforma_clube_recreativo.pdf</t>
   </si>
   <si>
     <t>Indicação n. 43/2022 - Ao Senhor Prefeito que, através das diretorias competentes, realize reforme no Clube Recreativo, Localizado no Jardim Santa Helena haja vista a quadra se encontrar em péssimo estado e sem iluminação.</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_44-22_prot_335_-_construcao_banheiro_parque_lago.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_44-22_prot_335_-_construcao_banheiro_parque_lago.pdf</t>
   </si>
   <si>
     <t>Indicação 44/2022 - Ao Prefeito que, nos termos regimentais, seja construído um banheiro público no parquinho do lago municipal por se tratar de demanda recorrente dos munícipes que frequentam o local.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_45-22_prot_357_-_recape_asfaltico_virgilio_fanton.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_45-22_prot_357_-_recape_asfaltico_virgilio_fanton.pdf</t>
   </si>
   <si>
     <t>Indicação n. 45/2022 - Ao Senhor Prefeito que determine o recape do pavimento asfáltico na rua Virgílio Fanton, no Bairro Livramento.</t>
   </si>
   <si>
     <t>2342</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_46-22_prot_359_-_reparos_estrada_queixada.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_46-22_prot_359_-_reparos_estrada_queixada.pdf</t>
   </si>
   <si>
     <t>Indicação - 46/2022 Ao Prefeito que solicite à Diretoria de Infraestrutura que proceda reparos na estrada que liga os bairros Queixada e Queixadinha.</t>
   </si>
   <si>
     <t>2344</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_47-22_prot_361_-_semaforo_barbieri_e_rui_barbosa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_47-22_prot_361_-_semaforo_barbieri_e_rui_barbosa.pdf</t>
   </si>
   <si>
     <t>Indicação 47/2022 - Ao Prefeito que, através das diretorias competentes coloque um semáforo no Cruzamento da Avenida Claudionor Barbieri com a Rua Rui Barbosa.</t>
   </si>
   <si>
     <t>2345</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_48-22_prot_362_-_cobertura_creche_nelly_chidid.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_48-22_prot_362_-_cobertura_creche_nelly_chidid.pdf</t>
   </si>
   <si>
     <t>Indicação 48/2022 - Ao Prefeito que, através da Diretoria de Educação construa uma cobertura na área de lazer da Creche Escola Professora Nelly Chidid.</t>
   </si>
   <si>
     <t>2346</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_49-22_prot_363_-_calcamento_terrenos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_49-22_prot_363_-_calcamento_terrenos.pdf</t>
   </si>
   <si>
     <t>Indicação 49/2022 - Ao Prefeito que, através das diretorias e setores competentes faça cumprir a lei que determina o calçamento dos terrenos nas áreas urbanas, principalmente locais de grande circulação de pedestres e ciclistas.</t>
   </si>
   <si>
     <t>2347</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_50-22_prot_364_-_iluminacao_praca_livramento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_50-22_prot_364_-_iluminacao_praca_livramento.pdf</t>
   </si>
   <si>
     <t>Indicação 50/2022 - Ao Prefeito que, através das diretorias competentes coloque iluminação adequada na Pracinha do Livramento.</t>
   </si>
   <si>
     <t>2348</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_51-22_prot_367_-_edicao_proj_lei_exec_vias_puplicas_-_paulo_grigolin_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_51-22_prot_367_-_edicao_proj_lei_exec_vias_puplicas_-_paulo_grigolin_.pdf</t>
   </si>
   <si>
     <t>Indicação 51/2022 - Ao Executivo Municipal para que o Sr. Prefeito edite Projeto de Lei que permita que a Diretoria de Infraestrutura, em conjunto com o setor de Trânsito e entidades conveniadas, procedam fiscalizações e autuações. Anexa modelo do referido projeto que dispõe sobre proibição de utilização indevida das vias públicas do Município e dá outras providências.</t>
   </si>
   <si>
     <t>2349</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_52-22_prot_368_-_mudanca_ponto_bar_rosa_de_riz_-_paulo_grigolin_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_52-22_prot_368_-_mudanca_ponto_bar_rosa_de_riz_-_paulo_grigolin_.pdf</t>
   </si>
   <si>
     <t>Indicação 52/2022 - Ao Executivo Municipal para que o Sr. Prefeito determine que a Diretoria de Infraestrutura, em conjunto com o Setor de Trânsito, proceda com a mudança do ponto de ônibus localizado na Avenida 15 de Novembro no local conhecido popularmente como "Bar da Rosa de Riz" para um ponto próximo.</t>
   </si>
   <si>
     <t>2350</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_53-22_prot_369_-_manutencao_asfalto_goncalves_dias_-_paulo_grigolin_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_53-22_prot_369_-_manutencao_asfalto_goncalves_dias_-_paulo_grigolin_.pdf</t>
   </si>
   <si>
     <t>Indicação 53/2022 - Ao Executivo Municipal para que o Sr. Prefeito determine que a Diretoria de Infraestrutura proceda o recapeamento ou revitalização no asfalto da Rua Gonçalves Dias, entre a Avenida Claudionor Barbieri e a Av. General Osório.</t>
   </si>
   <si>
     <t>2351</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_54-22_prot_370_-_sistema_gerenciamento_processos_adm_-_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_54-22_prot_370_-_sistema_gerenciamento_processos_adm_-_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Indicação n. 54/2022 - Ao Sr. Prefeito Municipal para que estude a viabilidade de implantação de um sistema eletrônico de gerenciamento dos processos administrativos, visando a redução de tempo e gastos com papel.</t>
   </si>
   <si>
     <t>2355</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_55-22_prot_375_-_limpeza_area_verde_rua_salvador_de_alice.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_55-22_prot_375_-_limpeza_area_verde_rua_salvador_de_alice.pdf</t>
   </si>
   <si>
     <t>Indicação n. 55/2022 - Ao Prefeito Municipal, para que seja realizada limpeza da área verde situada na esquina da rua Salvador de Alice, localizada no Núcleo I.</t>
   </si>
   <si>
     <t>2356</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_56-22_prot_376_-_limpeza_area_verde_rua_mario_simonetti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_56-22_prot_376_-_limpeza_area_verde_rua_mario_simonetti.pdf</t>
   </si>
   <si>
     <t>Indicação n. 56/2022 - Ao Prefeito Municipal, para que seja realizada limpeza da área verde situada na rua Mário Simonetti, próxima ao "Buracão", Núcleo   3.</t>
   </si>
   <si>
     <t>2357</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_57-22_prot_377_-_utilizacao_de_recurso_para_a_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_57-22_prot_377_-_utilizacao_de_recurso_para_a_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n. 57/2022 - Ao Prefeito Municipal, a possibilidade de utilização de recurso de R$150.000,00 destinados à diretoria de Saúde pelo Deputado Federal Geninho Zuliani da seguinte forma: aquisição de medicamentos e insumos em falta, aquisição de mesa ortopédica e coletes de correção postural.</t>
   </si>
   <si>
     <t>2358</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_58-22_prot_378_-_problema_agua_parada_av._joao_canal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_58-22_prot_378_-_problema_agua_parada_av._joao_canal.pdf</t>
   </si>
   <si>
     <t>Indicação n. 58/2022 - Ao Prefeito Municipal que, através da diretoria competente, solucione o problema de água parada na Av. João Canal, Jardim Iguatemi.</t>
   </si>
   <si>
     <t>2376</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_59-22_prot_443_-_instalacao_canaletao_r._jornalista_victor_a_p.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_59-22_prot_443_-_instalacao_canaletao_r._jornalista_victor_a_p.pdf</t>
   </si>
   <si>
     <t>Indicação n.59/2022 - Ao Senhor Prefeito Municipal para que faça um "canaletão" na Avenida Jornalista Victor Azevedo Pinheiro, esquina com a Alameda Eugênio Felipe, no Bairro Nova Bariri.</t>
   </si>
   <si>
     <t>2377</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_60-22_prot_444_-_instalacao_canaletao_r._idelbrado_forqueto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_60-22_prot_444_-_instalacao_canaletao_r._idelbrado_forqueto.pdf</t>
   </si>
   <si>
     <t>Indicação n.60/2022 - Ao Senhor Prefeito Municipal para que faça um "canaletão" na rua Idelbrando Forqueto, esquina com a Avenida João Luiz Barban, no Bairro Jardim Europa.</t>
   </si>
   <si>
     <t>2382</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_61-22_prot_451_-_reparo_boca_de_lobo_av_prof_carlos_ferreira_moraes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_61-22_prot_451_-_reparo_boca_de_lobo_av_prof_carlos_ferreira_moraes.pdf</t>
   </si>
   <si>
     <t>Indicação 61/2022 - Ao Prefeito Municipal, que ordene o reparo na boca de lobo localizada no cruzamento da Avenida Professor Carlos Ferreira de Moraes com a Antônio Neif Junior.</t>
   </si>
   <si>
     <t>2386</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_62-22_prot_474_-_melhorias_avenida_jose_jorge_resegue.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_62-22_prot_474_-_melhorias_avenida_jose_jorge_resegue.pdf</t>
   </si>
   <si>
     <t>Indicação n.62/2022 - Ao Excelentíssimo Senhor Prefeito Municipal, com cópias ao setor de trânsito do Município, para que sejam realizadas melhorias, tais como, instalação de câmeras, pintura do pavimento da faixa exclusiva para pessoas que fazem caminhada e iluminação, na Avenida José Jorge Resegue.</t>
   </si>
   <si>
     <t>2389</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_63-22_prot_486_-_calcada_rua_sao_bernardo_cemiterio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_63-22_prot_486_-_calcada_rua_sao_bernardo_cemiterio.pdf</t>
   </si>
   <si>
     <t>Indicação n.63/2022 - Ao Prefeito Municipal que providencie o calçamento da rua São Bernardo, no trecho que circunda o Cemitério Municipal.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_64-22_prot_514_-_bonificacao_funcionarios_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_64-22_prot_514_-_bonificacao_funcionarios_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n.64/2022 - Ao Excelentíssimo Prefeito Municipal para a criação de um Projeto de Lei que contemple os servidores que atuam na pasta da Saúde através de uma bonificação, com caráter indenizatório, em valor equivalente ou superior aos 20% que foram abatidos dos seus vencimentos, com prazo vigente até o término oficial da pandemia.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_65-22_prot_515_-_reparo_buraco_rua_luiz_furlanetto.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_65-22_prot_515_-_reparo_buraco_rua_luiz_furlanetto.pdf</t>
   </si>
   <si>
     <t>Indicação n.65/2022 - Ao Excelentíssimo Prefeito Municipal para que seja realizado reparo de um buraco de grande proporção na Rua Luiz Furlanetto, próximo ao cruzamento com a Antônio Neves Júnior, Núcleo Quatro.</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_66-22_prot_516_-_estrategias_saude_familia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_66-22_prot_516_-_estrategias_saude_familia.pdf</t>
   </si>
   <si>
     <t>Indicação n.66/2022 - Ao Excelentíssimo Prefeito Municipal, através da Diretoria de Saúde, para que haja um(a) coordenador(a) responsável pelas Estratégias Saúde da Família, acompanhando a execução dos trabalhos das equipes e acolhendo as demandas dos pacientes.</t>
   </si>
   <si>
     <t>2406</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_67-22_prot_525_-_reformulacao_ple_31-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_67-22_prot_525_-_reformulacao_ple_31-2022.pdf</t>
   </si>
   <si>
     <t>Indicação n.67/2022 - Ao Senhor Prefeito que reavalie a possibilidade de reiterar e reformular o Projeto de Lei n.31/2022 haja vista a possibilidade de aprimoramento do referido, afim de melhor atender ao interesse público, em relação ao Serviço de Inspeção Municipal que foi criado pela Lei Municipal n.4.951/2020.</t>
   </si>
   <si>
     <t>2421</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_68-22_prot_572_-_manutencao_ponte_cabral.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_68-22_prot_572_-_manutencao_ponte_cabral.pdf</t>
   </si>
   <si>
     <t>Indicação n.68/2022 - Ao Prefeito que, através da Diretoria competente, realize manutenção na "Ponte do Cabral" localizada no Bairro Palmital, zona rural do município.</t>
   </si>
   <si>
     <t>2422</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_69-22_prot_573_-_manutencao_iluminacao_quadra_escola_eurico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_69-22_prot_573_-_manutencao_iluminacao_quadra_escola_eurico.pdf</t>
   </si>
   <si>
     <t>Indicação n.69/2022 - Ao Excelentíssimo Prefeito municipal que determine à Diretoria de Obras que proceda os reparos na iluminação da quadra esportiva da Escola Eurico Acçoline.</t>
   </si>
   <si>
     <t>2423</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_70-22_prot_574_-_reforma_emei_diolanda_chuffi_neif.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_70-22_prot_574_-_reforma_emei_diolanda_chuffi_neif.pdf</t>
   </si>
   <si>
     <t>Indicação n.70/2022 - Ao Excelentíssimo Senhor Prefeito municipal que proceda ampla reforma na Emei I, Professora Diolanda Chuffi Neif.</t>
   </si>
   <si>
     <t>2435</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_71-22_prot_590_-_sugestao_homenagem_vicente_sergio_barbieri_junior.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_71-22_prot_590_-_sugestao_homenagem_vicente_sergio_barbieri_junior.pdf</t>
   </si>
   <si>
     <t>Indicação 71/2022 - Ao Excelentíssimo Prefeito Municipal que avalie a possibilidade de criação de um Memorial para homenagear o Senhor Vicente Sérgio Barbieri Júnior, o mesmo ocuparia lugar de destaque nas dependências do prédio da unidade do Poupatempo de Bariri, contendo placa com o nome, fotografia e breve biografia do homenageado. Protocolado em 28/07/2022.</t>
   </si>
   <si>
     <t>2458</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_72-22_prot_640_-_reforma_arrudao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_72-22_prot_640_-_reforma_arrudao.pdf</t>
   </si>
   <si>
     <t>Indicação 72/2022 - Ao Senhor Prefeito que proceda reformas na cozinha, bebedouro e banheiros do Centro recreativo Arrudão.</t>
   </si>
   <si>
     <t>2459</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_73-22_prot_641_-_psf_jose_teixeira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_73-22_prot_641_-_psf_jose_teixeira.pdf</t>
   </si>
   <si>
     <t>Indicação 73/2022 - Ao Excelentíssimo Senhor Prefeito que nomine o PSF3, Vila Americana, com o nome PSF José Teixeira.</t>
   </si>
   <si>
     <t>2462</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_74-22_prot_644_-_manutencao_sanitarios_praca_matriz.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_74-22_prot_644_-_manutencao_sanitarios_praca_matriz.pdf</t>
   </si>
   <si>
     <t>Indicação n.74/2022 - Ao Excelentíssimo Senhor Prefeito Municipal, para que seja realizada manutenção interna nos sanitários públicos localizados na Praça da Matriz. Protocolada em 11/08/2022.</t>
   </si>
   <si>
     <t>2463</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_75-22_prot_645_-_contratacao_otorrino..pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_75-22_prot_645_-_contratacao_otorrino..pdf</t>
   </si>
   <si>
     <t>Indicação n.75/2022 - Ao Excelentíssimo Senhor Prefeito Municipal que, através da Diretoria de Saúde, realize a contratação emergencial de médico otorrinolaringologista. Protocolada em 11/08/2022.</t>
   </si>
   <si>
     <t>2464</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_76-22_prot_646_-_matutencao_lombada_rosa_benatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_76-22_prot_646_-_matutencao_lombada_rosa_benatti.pdf</t>
   </si>
   <si>
     <t>Indicação n.76/2022 - Ao Excelentíssimo Senhor Prefeito Municipal para que seja realizada pintura na lombada localizada próximo à Escola Rosa Benatti. Protocolada em 11/08/2022.</t>
   </si>
   <si>
     <t>2465</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_77-22_prot_647_-_sinalizacao_transito_joseane_bianco_e_rosa_benatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_77-22_prot_647_-_sinalizacao_transito_joseane_bianco_e_rosa_benatti.pdf</t>
   </si>
   <si>
     <t>Indicação n.77/2022 - Ao Excelentíssimo Senhor Prefeito Municipal para que seja realizada a instalação de placas de sinalização A33-a Área Escolar, placa de sinalização lombada A-18 e pintura de faixa de pedestres nas proximidades das Escolas Joseane Bianco e Rosa Benatti. Protocolada em 11/08/2022.</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_78-22_prot_694_-_nomeacao_consultorio_cleonice_i_cardoso.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_78-22_prot_694_-_nomeacao_consultorio_cleonice_i_cardoso.pdf</t>
   </si>
   <si>
     <t>Indicação n.78/2022 - Ao Excelentíssimo Senhor Prefeito para que denomine o consultório, recém construído no PSF 3, como "Consultório Odontológico Cleonice Isabel Cardoso".</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_79-22_prot_695_-_reforma_emei_3_-_risco_escorpioes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_79-22_prot_695_-_reforma_emei_3_-_risco_escorpioes.pdf</t>
   </si>
   <si>
     <t>Indicação n.79/2022 - Ao Excelentíssimo Senhor Prefeito para que determine à Diretoria de Obras a realização de reforma necessária na EMEI 3, para minimizar o risco de aparecimento de escorpiões.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/indicacao_80-22_prot_726_-_reparos_expressa_sul_-_domingos_a_fortunato.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/indicacao_80-22_prot_726_-_reparos_expressa_sul_-_domingos_a_fortunato.pdf</t>
   </si>
   <si>
     <t>Indicação n. 80/2022 - ao Poder Executivo Municipal para que o Excelentíssimo Prefeito determine que a Diretoria de Infraestrutura, ou de Obras, proceda com reparos na Av. Prefeito Domingos Antônio Fortunato, nas proximidades da creche Leonor Mauad Carreira.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/indicacao_81-22_prot_727_-_reparos_av._domingos_libonatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/indicacao_81-22_prot_727_-_reparos_av._domingos_libonatti.pdf</t>
   </si>
   <si>
     <t>Indicação n. 81/2022 - ao Poder Executivo Municipal para que o Excelentíssimo Prefeito determine que a Diretoria de Infraestrutura proceda ou faça proceder com a limpeza de entulhos e sujeira que afetam às saídas de água na avenida Domingos Libonatti em local especificado em mapa anexo.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_82-22_prot_728_-_limpeza_praca_dos_correios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_82-22_prot_728_-_limpeza_praca_dos_correios.pdf</t>
   </si>
   <si>
     <t>Indicação n. 82/2022 - ao Poder Executivo Municipal para que o Excelentíssimo Prefeito determine que a Diretoria de Infraestrutura proceda ou faça proceder com a limpeza da "Praça dos Correios".</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_83-22_prot_758_-_programa_de_habitacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_83-22_prot_758_-_programa_de_habitacao.pdf</t>
   </si>
   <si>
     <t>Indicação 83/2022 - Ao Poder Executivo, que crie um programa de habitação, ou um programa para facilitar a aquisição de terrenos para habitação, usando as áreas pertencentes à Prefeitura que não possuam função social ou não sejam destinadas a construção de nenhum prédio público.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_84-22_prot_759_-_bolsa_atleta.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_84-22_prot_759_-_bolsa_atleta.pdf</t>
   </si>
   <si>
     <t>Indicação 84/2022 - Ao Poder Executivo, que avalie a possibilidade de criar o "Bolsa atleta", para os esportistas que representam a cidade de Bariri em competições oficiais, em âmbito regional, estadual, nacional e internacional.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_85-22_prot_760_-_recape_rua_jose_durante_com_anexo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_85-22_prot_760_-_recape_rua_jose_durante_com_anexo.pdf</t>
   </si>
   <si>
     <t>Indicação 85/2022 - Ao Poder Executivo, que através das Diretorias competentes, em especial a de Obras, realize o recape asfáltico da Rua José Durante, no Núcleo Habitacional Domingos Aquilante.</t>
   </si>
   <si>
     <t>2520</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_86-22_prot_777_-_decreto_para_utilizacao_maquinarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_86-22_prot_777_-_decreto_para_utilizacao_maquinarios.pdf</t>
   </si>
   <si>
     <t>Indicação n. 86/2022 - Ao Excelentíssimo Senhor Prefeito que, através de decreto, crie um protocolo para utilização das máquinas do município, regulamentando o controle de forma efetiva e transparente.</t>
   </si>
   <si>
     <t>2521</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_87-22_prot_778_-_contratacao_operadores_maquinas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_87-22_prot_778_-_contratacao_operadores_maquinas.pdf</t>
   </si>
   <si>
     <t>Indicação n. 87/2022 - Ao Excelentíssimo Senhor Prefeito que priorize a contratação de operadores de máquinas, para que fiquem à disposição da Diretoria de Infra Estrutura evitando a subutilização desses equipamentos.</t>
   </si>
   <si>
     <t>2522</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_88-22_prot_779_-_instalacao_horimetros.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_88-22_prot_779_-_instalacao_horimetros.pdf</t>
   </si>
   <si>
     <t>Indicação n. 88/2022 - Ao Excelentíssimo Senhor Prefeito que determine à Diretoria de Infra Estrutura que proceda com a instalação de horimetros em todas as máquinas do município, possibilitando melhores controle, planejamento e eficiência na utilização.</t>
   </si>
   <si>
     <t>2529</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/indicacao_89-22_prot_786_-_farmacia_e_sala_de_vacina_-_psf1.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/indicacao_89-22_prot_786_-_farmacia_e_sala_de_vacina_-_psf1.pdf</t>
   </si>
   <si>
     <t>Indicação 89/2022 - Ouvido o Plenário, ao Poder Executivo que considere a proposta de levar para o PSF1, no Bairro Livramento, a farmácia para distribuição de medicamentos e uma sala de vacina.</t>
   </si>
   <si>
     <t>2539</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_90-22_prot_828_-_mudanca_guiche_lancadoria_e_fiscalizacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_90-22_prot_828_-_mudanca_guiche_lancadoria_e_fiscalizacao.pdf</t>
   </si>
   <si>
     <t>Indicação 90/2022 - Ao Excelentíssimo Senhor Prefeito, ouvido o Plenário, para que proceda com a mudança do guichê de atendimento do setor de lançadoria e fiscalização para que o atendimento seja feito de forma ergonômica.</t>
   </si>
   <si>
     <t>2541</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_91-22_prot_830_-_transmissao_musicas_coreto_da_matriz.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_91-22_prot_830_-_transmissao_musicas_coreto_da_matriz.pdf</t>
   </si>
   <si>
     <t>Indicação n. 91/2022 - Ao Excelentíssimo Prefeito, ouvido o Plenário, que a transmissão de músicas volte a ocorrer, em dias e horários oportunos, no Coreto localizado na Praça Joaquim Lourenço Ferreira (Matriz).</t>
   </si>
   <si>
     <t>2546</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_92-22_prot_835_-_reforma_velorio_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_92-22_prot_835_-_reforma_velorio_municipal.pdf</t>
   </si>
   <si>
     <t>Indicação 92/2022 - Ao Poder Executivo Municipal, ouvido o Plenário, que realize manutenção urgente no Velório Público de Bariri.</t>
   </si>
   <si>
     <t>2547</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_93-22_prot_836_-_limpeza_e_manutencao_praca_gabrielly_collombaro_ocon.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_93-22_prot_836_-_limpeza_e_manutencao_praca_gabrielly_collombaro_ocon.pdf</t>
   </si>
   <si>
     <t>Indicação 93/2022 - Ao Poder Executivo Municipal, ouvido o Plenário, que realize a limpeza e manutenção na Praça Gabrielly Collombaro Ocon, no Jardim Eperança II.</t>
   </si>
   <si>
     <t>2548</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_94-22_prot_837_-_instalacao_ponto_onibus_bairro_viva_mais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_94-22_prot_837_-_instalacao_ponto_onibus_bairro_viva_mais.pdf</t>
   </si>
   <si>
     <t>Indicação 94/2022 - Ao Poder Executivo Municipal, ouvido o Plenário, realize a instalação de um ponto de ônibus com cobertura no Bairro Viva Mais.</t>
   </si>
   <si>
     <t>2565</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_95-22_prot_903_-_alteracao_teto_insalubridade_da_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_95-22_prot_903_-_alteracao_teto_insalubridade_da_saude.pdf</t>
   </si>
   <si>
     <t>Indicação n.95/2022 - Ao excelentíssimo Prefeito municipal que proceda com o restabelecimento do teto máximo de insalubridade, tendo em vista o aumento dos casos confirmados da Covid 19, para os servidores da saúde municipal, alterando este índice de 20 para 40%.</t>
   </si>
   <si>
     <t>2566</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/indicacao_96-22_prot_904_-_manutencao_praca_joseane_bianco.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/indicacao_96-22_prot_904_-_manutencao_praca_joseane_bianco.pdf</t>
   </si>
   <si>
     <t>Indicação n.96/2022 - Ao excelentíssimo Prefeito municipal para que proceda com a manutenção da praça que circunda a escola Joseane Bianco através de podas de árvores e melhorias na iluminação.</t>
   </si>
   <si>
     <t>2567</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/indicacao_97-22_prot_905_-_manutencao_rua_jose_claudio_mazini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/indicacao_97-22_prot_905_-_manutencao_rua_jose_claudio_mazini.pdf</t>
   </si>
   <si>
     <t>Indicação n.97/2022 - Ao excelentíssimo Prefeito municipal para que proceda com a limpeza do final da rua José Cláudio Mazini, situada no Jardim Esperança 2. Anexa fotos da localidade.</t>
   </si>
   <si>
     <t>2569</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/indicacao_98-22_prot_907_-_podas_de_arvores_rua_armando_tessaroli.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/indicacao_98-22_prot_907_-_podas_de_arvores_rua_armando_tessaroli.pdf</t>
   </si>
   <si>
     <t>Indicação 98/2022 - Ao Senhor Prefeito, ouvido o Plenário, para que sejam providenciadas podas de árvores na rua Armando Tessaroli, atrás do Espaço Amigo (antigo Tiro de Guerra).</t>
   </si>
   <si>
     <t>2192</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/mocao_n._01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/mocao_n._01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio - que esta douta casa manifeste Apoio ao Projeto de Lei nº 2564/2020 que institui Piso Salarial Nacional e Carga Horária de 30 horas semanais aos enfermeiros, técnicos de enfermagem, auxiliares de enfermagem e também parteiras, sendo que o citado projeto foi aprovado recentemente pelo Senado Federal e agora tramita na Câmara dos Deputados.</t>
   </si>
   <si>
     <t>2193</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/mocao_n._02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/mocao_n._02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Sr. JOÃO DOMINGOS CARDOSO LEONEL, pelos relevantes serviços prestados nos quatro anos em que presidiu o Conselho do Idoso do município de Bariri.</t>
   </si>
   <si>
     <t>2259</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_n._03-22_prot_90_voto_pesar_adilson_fernandes_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_n._03-22_prot_90_voto_pesar_adilson_fernandes_ocred.pdf</t>
   </si>
   <si>
     <t>Voto de pesar pelo falecimento do Senhor Adilson Lemos Fernandes.</t>
   </si>
   <si>
     <t>2241</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/mocao_n._05-22_prot_111_aplauso_sitio_com_deus_-_mineiros_do_tete_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/mocao_n._05-22_prot_111_aplauso_sitio_com_deus_-_mineiros_do_tete_ocred.pdf</t>
   </si>
   <si>
     <t>DE APLAUSO - AO SR. OTÁVIO CARLOS DA ROCHA ALVES, PRESIDENTE DO PROJETO: SÍTIO COM DEUS, BEM COMO TODA A DIRETORIA E COLABORADORES. PROJETO ESTE LOCALIZADO EM MINEIROS DO TIETÊ E QUE ATENDE PRINCIPALMENTE A DEPENTES QUIMICOS.</t>
   </si>
   <si>
     <t>2242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/mocao_n._06-22_prot_112_aplauso_ao_lions_clube_de_bariri_-_cestas_basicas_enchente_jau_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/mocao_n._06-22_prot_112_aplauso_ao_lions_clube_de_bariri_-_cestas_basicas_enchente_jau_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO 06/2022 DE APLAUSO AO LIONS CLUBE DE BARIRI - SOB A PRESIDÊNCIA DA SR. LEILA CRISTINA DELLA COLETTA E GOVERNADORIA DO DISTRITO LC3 DO SR. SÉRGIO LUIZ MAGRI. PARCERIA QUE RESULTOU NO INVESTIMENTO DE 10.000 DOLARES REVERTIDOS EM CESTAS BÁSICAS ADQUIRIDAS NO COMÉRCIO DE BARIRI E DESTINADOS ÀS VITIMAS DAS ENCHENTES EM JAÚ.</t>
   </si>
   <si>
     <t>2260</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/mocao_n._07-22_prot_138_voto_pesar_maria_iselda_piton_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/mocao_n._07-22_prot_138_voto_pesar_maria_iselda_piton_ocred.pdf</t>
   </si>
   <si>
     <t>Moção 07/2022 De pesar à familia pelo falecimento da Sra. Maria Iselda Piton em 25/02/2022 aos 71 anos de idade.</t>
   </si>
   <si>
     <t>2261</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_n._08-22_prot_152_voto_pesar_angelo_furlaneto_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_n._08-22_prot_152_voto_pesar_angelo_furlaneto_ocred.pdf</t>
   </si>
   <si>
     <t>De pesar à família pelo falecimento do Sr. Angelo Furlaneto, ocorrido em 03/03/2022 aos 85 anos de idade. Requere o envio de cópia aos familiares</t>
   </si>
   <si>
     <t>2264</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_n._09-22_prot_156_voto_pesar_antonio_fernandes_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_n._09-22_prot_156_voto_pesar_antonio_fernandes_ocred.pdf</t>
   </si>
   <si>
     <t>De pesar pelo falecimento do Sr. Antônio Fernandes, ocorrido em 14/02/2022.</t>
   </si>
   <si>
     <t>2268</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/mocao_n._10-22_prot_161_voto_pesar_marlene_bazza_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/mocao_n._10-22_prot_161_voto_pesar_marlene_bazza_ocred.pdf</t>
   </si>
   <si>
     <t>De pesar pelo falecimento da Senhora Marlene Aparecida Forti Bazza aos 51 anos de idade - solicita envio de cópia aos familiares.</t>
   </si>
   <si>
     <t>2270</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_n._11-22_prot_164_voto_pesar_rosangela_benedita_daniel_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_n._11-22_prot_164_voto_pesar_rosangela_benedita_daniel_ocred.pdf</t>
   </si>
   <si>
     <t>Moção 11/2022 - De pesar pelo falecimento da Sra. Rosangela Benedita Daniel, ocorrido em 05/03/2022 com 58 anos de idade, tendo exercido a vereança em Bariri por dois mandatos, foi Diretora Escolar e muito participativa na sociedade. Requer envio de cópia aos familiares.</t>
   </si>
   <si>
     <t>2271</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/mocao_n._12-22_prot_165_voto_pesar_amauri_barbosa_cesar_amauri_do_correio_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/mocao_n._12-22_prot_165_voto_pesar_amauri_barbosa_cesar_amauri_do_correio_ocred.pdf</t>
   </si>
   <si>
     <t>Moção 12/2020 - de pesar pelo falecimento do Sr. Amaurí Barbosa César - Conhecido carinhosamente como Amauri do correio - ocorrido em 06/03/2022 com 68 anos de idade. Homem íntegro, trabalhador e com vida cheia de realizações. Solicita envio de cópia aos familiares.</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/mocao_n._13-22_prot_166_voto_pesar_milton_marcos_mantovani_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/mocao_n._13-22_prot_166_voto_pesar_milton_marcos_mantovani_ocred.pdf</t>
   </si>
   <si>
     <t>Moção 13/2022 - de pesar pelo falecimento do Sr. Milton Marcos Mantovani em 07/03/2022 aos 87 anos de idade</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_n._14-22_prot_196_aplauso_deputado_federal_carlos_sampaio_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_n._14-22_prot_196_aplauso_deputado_federal_carlos_sampaio_ocred.pdf</t>
   </si>
   <si>
     <t>Moção 14/2022 - De Aplauso ao Deputado Federal Carlos Sampaio pelos recursos destinados ao município e pelas condutas adotadas em seu mandato.</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_n._15-22_prot_210_pesar_sonia_mina.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_n._15-22_prot_210_pesar_sonia_mina.pdf</t>
   </si>
   <si>
     <t>Moção 15/2022 - De pesar pelo falecimento da senhora Sônia Aparecida Garcia Mina, 51 anos, deixa viúvo Fausto Mina Filho. Requer o envio de cópia aos familiares.</t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_n._16-22_prot_211_pesar_-_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_n._16-22_prot_211_pesar_-_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Moção 16/2022 - De pesar pelo falecimento do Senhor Antônio Franchini, 86 anos, deixa viúva Catarina Galega Franchini. Requer envio aos familiares.</t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_n._17-22_prot_212_pesar_-_valdir_aparecido_budin.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_n._17-22_prot_212_pesar_-_valdir_aparecido_budin.pdf</t>
   </si>
   <si>
     <t>Moção 17/2022 - De pesar pelo falecimento do Senhor Valdir Aparecido Budin, 61 anos, deixa viúva Maria José de Souza. Requer envio aos familiares.</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_n._18-22_prot_221_pesar_-_tadeu_luiz_penachi.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_n._18-22_prot_221_pesar_-_tadeu_luiz_penachi.pdf</t>
   </si>
   <si>
     <t>Moção n. 18/2022 - De pesar pelo falecimento do doutor Tadeu Luiz Penachi, no dia 15/03/2022, aos 67 anos. Proprietário do Laboratório de Análises Clínicas São Judas Tadeu, pessoa conhecida e querida por todos.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/mocao_n._19-22_prot_231pesar_-_tadeu_luiz_penachi-_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/mocao_n._19-22_prot_231pesar_-_tadeu_luiz_penachi-_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Moção 19/2022 - de pesar pelo falecimento do Sr Tadeu Luiz Penachi, no dia 25/03/2022 aos 76 anos de idade, deixa viúva a Senhora Mariangela Costa Penachi.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/mocao_n._20-22_prot_256_-_apoio_ao_pdl22-20_da_apampesp.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/mocao_n._20-22_prot_256_-_apoio_ao_pdl22-20_da_apampesp.pdf</t>
   </si>
   <si>
     <t>Moção 20/2022 - De apoio à APAMPESP (Associação de Professores Aposentados do Magistério Público do Estado de São Paulo) e ao PDL 22/20, tendo em vista os prejuízos causados pelo desconto previdenciário escalonado nos vencimentos. O PDL visa revogar o Projeto 65021/20.</t>
   </si>
   <si>
     <t>2307</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/mocao_n._21-22_prot_257-_pesar_argemiro_a_trento.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/mocao_n._21-22_prot_257-_pesar_argemiro_a_trento.pdf</t>
   </si>
   <si>
     <t>Moção 21/2022 - De pesar pelo falecimento do professor e escritor Argemiro Aparecido Trento, no dia 13/04/2022 aos 82 anos de idade. Deixa a esposa Neusa Maria Beltrame Trento e o filho Francisco.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/mocao_n._22-22_prot_262-_pesar_argemiro_a_trento_benedito_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/mocao_n._22-22_prot_262-_pesar_argemiro_a_trento_benedito_franchini.pdf</t>
   </si>
   <si>
     <t>Moção n. 22/2022 - De pesar pelo falecimento do Sr. Argemiro Aparecido Trento (Professor Trento), aos 82 anos de idade, era servidor público aposentado, trabalhou na Casa da Lavoura de Bariri, no Poder Judiciário de Bariri e Pederneiras, foi professor, jornalista, radialista e escritor.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/mocao_n._23-22_prot_269-_aplausos_alunos_coeba.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/mocao_n._23-22_prot_269-_aplausos_alunos_coeba.pdf</t>
   </si>
   <si>
     <t>Moção n. 23/2022 - De aplausos aos estudantes Giovana Benatti, Heloisa Hajj, Luis Felipe, Helena Coleta, Fernanda Orefice, Lívia Oréfice e demais envolvidos na Cooperativa Educacional de Bariri pela classificação no 8º concurso de vídeos curtos sobre a Lei Maria da Penha.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/mocao_n._24-22_prot_270_-_pesar_argemiro_a_trento_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/mocao_n._24-22_prot_270_-_pesar_argemiro_a_trento_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Moção n. 24/2022 - De Pesar pelo falecimento do Sr Argemiro Aparecido Trento, aos 82 anos de idade, com uma vida cheia de realizações. Deixa viúva a Senhora Neuza M. Beltrame Trento.</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/mocao_n._25-22_prot_274_-_aplauso_marcelo_fernandes_graziani.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/mocao_n._25-22_prot_274_-_aplauso_marcelo_fernandes_graziani.pdf</t>
   </si>
   <si>
     <t>Moção n. 25/2022 - De aplauso a Marcelo Fernandes Graziani, Diretor do Escritório da Secretaria Estadual de Desenvolvimento Regional de Bauru pelos esforços na busca por recursos, tendo papel fundamental na vinda dos R$ 500.000,00 para construção da arquibancada do Estadio "Filengão".</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/mocao_n._26-22_prot_332_-_pesar_aparecido_antonio_mazoti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/mocao_n._26-22_prot_332_-_pesar_aparecido_antonio_mazoti.pdf</t>
   </si>
   <si>
     <t>Moção n. 26/2022 - De pesar pelo falecimento do Senhor Aparecido Antônio Mazoti no dia 18/04/2022 aos 79 anos de idade, com uma vida cheia de realizações. Deixa três filhos: José Rinaldo Mazoti, Fatima Mazoti Piragini e Valentina Aparecida Mazoti Bueno.</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/mocao_n._27-22_prot_358_-_aplausos_claudio_breda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/mocao_n._27-22_prot_358_-_aplausos_claudio_breda.pdf</t>
   </si>
   <si>
     <t>Moção n. 27/2022 - De aplausos ao Sr. Cláudio Breda Jr. indicado pelo Sindicato dos Empregados em Estabelecimentos de Saúde de Jaú e Região para representação na homenagem a ser realizada em 13/05/2022 na Assembleia Legislativa do Estado de São Paulo.</t>
   </si>
   <si>
     <t>2352</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_n._28-22_prot_371_-_pesar_joao_d_galbier.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_n._28-22_prot_371_-_pesar_joao_d_galbier.pdf</t>
   </si>
   <si>
     <t>Moção n. 28/2022 - De pesar pelo falecimento do Senhor João Donizete Galbier, em 18/04/2022, aos 65 anos de idade deixa viúva a Senhora Elisângela Galbier.</t>
   </si>
   <si>
     <t>2354</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_n._29-22_prot_374_-_pesar_oscar_foloni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_n._29-22_prot_374_-_pesar_oscar_foloni.pdf</t>
   </si>
   <si>
     <t>Moção n. 29/2022 - De pesar pelo falecimento do Senhor Oscar Foloni, aos 79 anos de idade, deixando viúva a Senhora Arlete Albino Foloni.</t>
   </si>
   <si>
     <t>2361</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_n._30-22_prot_381_-_apoio_farmaceuticos_e_projetos_lei_piso_salarial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_n._30-22_prot_381_-_apoio_farmaceuticos_e_projetos_lei_piso_salarial.pdf</t>
   </si>
   <si>
     <t>Moção n. 30/2022 - De apoio aos profissionais farmacêuticos de todo território nacional e aos Projetos de Lei que tramitam na Câmara dos Deputados Federal e dispõem sobre a criação de um piso salarial nacional para esses profissionais.</t>
   </si>
   <si>
     <t>2367</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_n._31-22_prot_423_-_pesar_-_padre_ovidio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_n._31-22_prot_423_-_pesar_-_padre_ovidio.pdf</t>
   </si>
   <si>
     <t>Moção 31/2022 - De pesar pelo falecimento, em 24/05/2022 aos 86 anos de idade, do Senhor Ovidio Jaime Ticianelli, deixando Viúva a Senhora Ana Lúcia Ticianelli e dois filhos: Marcelo e Heloisa.</t>
   </si>
   <si>
     <t>2368</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_n._32-22_prot_424_-_pesar_-_valter_febraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_n._32-22_prot_424_-_pesar_-_valter_febraro.pdf</t>
   </si>
   <si>
     <t>Moção 32/2022 - De pesar pelo falecimento, em 28/05/2022 aos 63 anos de idade, do Senhor Valter Febraro. Pessoa muito querida na cidade, era irmão do ex-Prefeito Luís Gonzaga Febraro.</t>
   </si>
   <si>
     <t>2369</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/mocao_n._33-22_prot_424_-_pesar_-_joao_martins.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/mocao_n._33-22_prot_424_-_pesar_-_joao_martins.pdf</t>
   </si>
   <si>
     <t>Moção 33/2022 - de Pesar pelo falecimento do Senhor João Elias Martins Salomão, deixando viúva a Senhora Leonice Alves, filhos e netos.</t>
   </si>
   <si>
     <t>2387</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_n._34-22_prot_475_-_pesar_-_luzia_v_o_duarte.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_n._34-22_prot_475_-_pesar_-_luzia_v_o_duarte.pdf</t>
   </si>
   <si>
     <t>Moção n.34/2022 - De pesar pelo falecimento, aos 85 anos de idade, no dia 08/06/2022, da Senhora Luzia Vera de Oliveira Duarte, era viúva do Senhor Confúcio Ferreira Duarte e deixou filhos e netos.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/mocao_n._35-22_prot_518_-_pesar_-_laurindo_labela.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/mocao_n._35-22_prot_518_-_pesar_-_laurindo_labela.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar n.35/2022 - Pelo falecimento do Senhor Laurindo Labela, ocorrido em 25/06/2022, aos 78 anos de idade, deixando viúva a Senhora Maria Odila, filhos e netos.</t>
   </si>
   <si>
     <t>2408</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_n._36-22_prot_534_-_pesar_-_jose_carlos_longo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_n._36-22_prot_534_-_pesar_-_jose_carlos_longo.pdf</t>
   </si>
   <si>
     <t>Moção 36/2022 - De Pesar pelo falecimento do Senhor José Carlos Longo, no dia 30 de Junho, aos 71 anos de idade, deixando Viúva a Senhora Maria Aparecida e os filhos César e Junior. Empresário rural, teve participação ativa na política municipal, sendo membro histórico do MDB municipal.</t>
   </si>
   <si>
     <t>2409</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_n._37-22_prot_535_-_pesar_-_joao_martins_ii.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_n._37-22_prot_535_-_pesar_-_joao_martins_ii.pdf</t>
   </si>
   <si>
     <t>Moção 37/2022 - De Pesar pelo falecimento do Senhor João Elias Martins Salomão, no dia 31 de Maio, aos 67 anos de idade, deixando Viúva a Senhora Leonice, filhos e netos. Pessoa muito querida no município, era conhecido como João Martins, tendo prestado serviço por muitos anos no Umuarama Clube de Bariri.</t>
   </si>
   <si>
     <t>2416</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_n._38-22_prot_536_-_pesar_-_antonio_aparecido_granai.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_n._38-22_prot_536_-_pesar_-_antonio_aparecido_granai.pdf</t>
   </si>
   <si>
     <t>Moção 38/2022 - De Pesar pelo falecimento do Senhor Antônio Aparecido Granai, no dia 04 de Julho de 2022, aos 69 anos, deixando Viúva a Senhora Izaira Aparecida Moreira. Era funcionário público municipal, tendo prestado serviço em diversos setores, pessoa de jeito simples e coração bondoso.</t>
   </si>
   <si>
     <t>2424</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_n._39-22_prot_575_-_pesar_-_joao_gabriel_martins_ferreira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_n._39-22_prot_575_-_pesar_-_joao_gabriel_martins_ferreira.pdf</t>
   </si>
   <si>
     <t>Moção 39/2022 - De pesar pelo falecimento do Jovem João Gabriel Martins Ferreira, no dia 27/07/2022, aos 20 anos de idade.</t>
   </si>
   <si>
     <t>2425</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_n._40-22_prot_578_-_pesar_-_joao_gabriel_martins_ferreira_-_julio_c_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_n._40-22_prot_578_-_pesar_-_joao_gabriel_martins_ferreira_-_julio_c_devides.pdf</t>
   </si>
   <si>
     <t>Moção n.40/2022 - De Pesar, pelo falecimento do Jovem João Gabriel Martins Ferreira, aos 20 anos de idade, deixando os Pais José Francisco Ferreira e Edileuza Martins Gomes.</t>
   </si>
   <si>
     <t>2448</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_n._41-22_prot_624_-_pesar_-_benedito_senafonde_mazzotti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_n._41-22_prot_624_-_pesar_-_benedito_senafonde_mazzotti.pdf</t>
   </si>
   <si>
     <t>Moção n.41/2022 - De pesar pelo falecimento do Senhor Benedito Senafonde Mazzotti, no dia 04 de agosto de 2022, aos 65 anos de idade. Exerceu os cargos públicos de Vereador, Chefe de Gabinete, Diretor de Saúde e Prefeito no município de Bariri, deixou filhos e netos.</t>
   </si>
   <si>
     <t>2460</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_n._42-22_prot_642_-_aplausos_-_maria_ercy_montani_aguiar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_n._42-22_prot_642_-_aplausos_-_maria_ercy_montani_aguiar.pdf</t>
   </si>
   <si>
     <t>Moção n.42/2022 - De aplausos a Senhora Maria Ercy Montani Aguiar, em reconhecimento aos relevantes serviços prestados à comunidade baririense.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/mocao_n._43-22_prot_702_-_aplausos_-_fernando_coronetti_g_da_rocha.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/mocao_n._43-22_prot_702_-_aplausos_-_fernando_coronetti_g_da_rocha.pdf</t>
   </si>
   <si>
     <t>Moção 43/2022 - de Aplausos ao Senhor Dr. Fernando Coronetti Gomes da Rocha, pelos relevantes serviços que tem prestados e pela forma carinhosa com que trata a todos os baririenses atendidos por ele.</t>
   </si>
   <si>
     <t>2530</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_n._44-22_prot_787_-_primeira_turma_promotoras_legais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_n._44-22_prot_787_-_primeira_turma_promotoras_legais.pdf</t>
   </si>
   <si>
     <t>Moção 44/2022 - De aplausos à "Primeira turma das Promotoras Legais Populares de Bariri", projeto realizado por meio da parceria entre a Diretoria de Ação Social do município e o Conselho Municipal dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_decreto_leg_01-2022_cidadao_vinicius_c_r_pereira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_decreto_leg_01-2022_cidadao_vinicius_c_r_pereira.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 01/2022 - Concede o Título de Cidadão Honorário de Bariri ao Senhor Vinícius Coralino dos Reis Pereira pela sua integridade e dedicação a causas de interesse da comunidade Baririense.</t>
   </si>
   <si>
     <t>2343</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_decreto_leg_02-2022_medalha_16_de_junho_tereza_camargo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_decreto_leg_02-2022_medalha_16_de_junho_tereza_camargo.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n. 02/2022 - Concede a Medalha 16 de junho a senhora Tereza de Lourdes Camargo.</t>
   </si>
   <si>
     <t>2365</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/parecer_n_33-2022_contas_2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/parecer_n_33-2022_contas_2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2019 da Prefeitura Municipal de Bariri. Parecer 33 e protocolo 392/2022.</t>
   </si>
   <si>
     <t>2419</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_decreto_leg_04-2022_medalha_16_de_junho_jose_sergio_de_almeida.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_decreto_leg_04-2022_medalha_16_de_junho_jose_sergio_de_almeida.pdf</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo n.04/2022 - Visa conceder a "Medalha 16 de Junho" ao Ilustríssimo Senhor José Sérgio de Almeida, em aclamação a uma carreira repleta de notoriedade, com reconhecimento nacional e internacional e que em muito eleva o ânimo de seus concidadãos baririenses.</t>
   </si>
   <si>
     <t>2216</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Airton Luis Pegoraro, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/prop._emenda_a_lei_org._mun._n._01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/prop._emenda_a_lei_org._mun._n._01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Modifica o percentual relativo às emendas impositivas individuais e dá outras providências.</t>
   </si>
   <si>
     <t>2269</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/prop._emenda_a_lei_org._mun._n._02-22_-_exclusao_p.u.a47_l.o.m.prot162_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/prop._emenda_a_lei_org._mun._n._02-22_-_exclusao_p.u.a47_l.o.m.prot162_ocred.pdf</t>
   </si>
   <si>
     <t>PELOM 2/2022 - Propõe a exclusão do parágrafo único do artigo 47 da Lei Orgânica do Município.</t>
   </si>
   <si>
     <t>2353</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/prop._emenda_a_lei_org._mun._n._03-22_-_modificacao_art_58_prot_372.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/prop._emenda_a_lei_org._mun._n._03-22_-_modificacao_art_58_prot_372.pdf</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica do Município n. 03/2022 (Legislativo) - Modifica a redação do artigo 58 da Lei Orgânica Municipal, ficando suprimidos os incisos de I a VI do mesmo.</t>
   </si>
   <si>
     <t>2211</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Abelardo Mauricio Martins Simões Filho</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/proj_lei_compl_exec_no_01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/proj_lei_compl_exec_no_01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Eleva o número de empregos no Quadro de Pessoal da prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>2212</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/proj_lei_compl_exec_no_02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/proj_lei_compl_exec_no_02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n. 141, de 29 de dezembro de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>2390</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/proj_lei_compl_exec_no_03-22_prot_487-criacao_emprego_engenheiro_civil.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/proj_lei_compl_exec_no_03-22_prot_487-criacao_emprego_engenheiro_civil.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo n.03/2022 (Mensagem n.35/2022) que dispõe em criar um emprego efetivo de Engenheiro Civil no quadro de Pessoal da Prefeitura de Bariri.</t>
   </si>
   <si>
     <t>2414</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/proj_lei_compl_exec_no_04-22_prot_546_-_alteracao_referencia_-_agentes_comunitario_saude_e_combate_endemias.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/proj_lei_compl_exec_no_04-22_prot_546_-_alteracao_referencia_-_agentes_comunitario_saude_e_combate_endemias.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo n. 04/2022 (Mensagem n.44/2022), dispõe em alterar, retroativamente, a referência dos empregos públicos de Agente Comunitário de Saúde e Agente de Combate as Endemias, em atendimento à Emenda constitucional nº120 de 05/05/2022, passando assim, o salário base,  da referência 129 (R$1.821,07) para a 141 (R$2.449,14) e a insalubridade de R$728,43 para R$969,60.</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/proj_lei_compl_exec_no_05-22_prot_693-criacao_nova_vaga_psicologo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/proj_lei_compl_exec_no_05-22_prot_693-criacao_nova_vaga_psicologo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar n. 05/2022, do Executivo, dispõe em criar uma nova vaga para o emprego de Psicólogo, padrão 141 e provimento efetivo, destinado a atender a demanda reprimida existente na rede Pública de Saúde. Eleva o número de empregos no quadro de pessoal da Prefeitura e dá outras providências.</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/proj_lei_compl_exec_no_06-22_prot_730_-_alteraca_tabela_issqn.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/proj_lei_compl_exec_no_06-22_prot_730_-_alteraca_tabela_issqn.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 06/2022, do Poder Executivo (mensagem n.63/2022) - Dispõe em alterar a Lei Complementar n. 32 de 17/12/2003, relativa ao Imposto Sobre Serviços de Qualquer Natureza e dá outras providências. Alterações necessárias para reposição de perda inflacionária, baseando-se na previsão do reajuste do salário mínimo de 2023, equivalente a aproximadamente 7%.</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/proj_lei_compl_exec_no_07-22_prot_731_-_alteracao_tabela_de_expediente.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/proj_lei_compl_exec_no_07-22_prot_731_-_alteracao_tabela_de_expediente.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 07/2022, do Poder Executivo (mensagem n.64/2022) - Dispõe em alterar a tabela lll, do anexo lll (taxa de expediente), do Código Tributário Municipal (Lei 2.281/91), para atualização dos valores com seus efeitos a partir de 01/01/2023. A tabela vigente de valores está presente a Lei Complementar n. 134/2021.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/proj_lei_compl_exec_no_08-22_prot_731_-_alteracao_tabela_licenca_publicidade.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/proj_lei_compl_exec_no_08-22_prot_731_-_alteracao_tabela_licenca_publicidade.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 08/2022, do Poder Executivo (mensagem n.65/2022) - Dispõe em alterar o anexo l da Lei Complementar n. 12 de 16/12/1998 dando outras providências, substitui a tabela da Lei Complementar 135/2021 (cobrança da taxa de licença para publicidade).</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/proj_lei_compl_exec_no_09-22_prot_733_-_alteracao_taxa_renovacao_licenca_estabelecimentos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/proj_lei_compl_exec_no_09-22_prot_733_-_alteracao_taxa_renovacao_licenca_estabelecimentos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 09/2022, do Poder Executivo (mensagem n.66/2022) - Dispõe em alterar o artigo 2º da Lei Complementar n. 04/97 a fim de atualizar valor mínimo com base nos índices de reajustamento da taxa de renovação de licenças (estabelecimentos comerciais, industriais e prestadores de serviços e similares) passando a ser de R$95,00 a partir de 01/01/2023. Tabela vigente de valores presente na Lei Complementar n.136/2021.</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/proj_lei_compl_exec_no_10-22_prot_734_-_alteracao_taxa_alvara.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/proj_lei_compl_exec_no_10-22_prot_734_-_alteracao_taxa_alvara.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 10/2022, do Poder Executivo (mensagem n.67/2022) - Dispõe em alterar o anexo lV, da tabela lV (Alvará para localização de estabelecimentos por ano ou fração) da Lei n. 2.281/91 (Código Tributário), alterada pela Lei Complementar n. 04/1997 dando outras providências. Tabela vigente de valores presente na Lei Complementar n.137/2021.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/proj_lei_compl_exec_no_11-22_prot_735_-_demarcacao_alinhamento_nivel_de_imoveis.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/proj_lei_compl_exec_no_11-22_prot_735_-_demarcacao_alinhamento_nivel_de_imoveis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 11/2022, do Poder Executivo (mensagem n.68/2022) - Dispõe em alterar o anexo Vl, da tabela Vl (demarcação, alinhamento e nível de imóveis) da Lei 2.281/1991 (Código Tributário Municipal), alterada pela Lei Complementar n. 04 de 19/12/1997, dando outras providências. Tabela vigente de valores presente na Lei Complementar n.138/2021.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/proj_lei_compl_exec_no_12-22_prot_736_-_ocupacao_e_permanencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/proj_lei_compl_exec_no_12-22_prot_736_-_ocupacao_e_permanencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei complementar n. 12/2022, do Poder Executivo (mensagem n.69/2022) - Dispõe sobre a atualização monetária dos valores que instituíram a Taxa de Fiscalização e Ocupação e de Permanência  em áreas, em vias e em logradouros públicos de acordo com a Lei Complementar municipal n. 11 de 16/12/1998. Tabela vigente de valores presente na Lei Complementar n.132/2021.</t>
   </si>
   <si>
     <t>2570</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/proj_lei_compl_exec_no_13-22_prot_908_-_reajuste_iptu.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/proj_lei_compl_exec_no_13-22_prot_908_-_reajuste_iptu.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo n. 13/2022 - Dispõe sobre a atualização monetária da Tabela ll, anexo ll, do código tributário municipal (IPTU) de acordo com índice do INPC.</t>
   </si>
   <si>
     <t>2207</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/ple_n_01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/ple_n_01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aditar a subvenção com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>2208</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/ple_n_02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/ple_n_02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial, no valor de R$ 3.136.483,76.</t>
   </si>
   <si>
     <t>2209</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/ple_n_03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/ple_n_03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.545, de 19 de fevereiro de 2015.</t>
   </si>
   <si>
     <t>2245</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/ple_n_04-22_prot_115_-_mensagem_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/ple_n_04-22_prot_115_-_mensagem_07_ocred.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 07/2022 encaminha Projeto de Lei nº 04/2022 - DISPÕE O REFERIDO PROJETO DE LEI ALTERAR O ART. 103 DA LEI MUNICIPAL N° 1.035 DE 26/12/1972, QUE DISPÕE SOBRE O NOVO ESTATUTO DOS FUNCIONÁRIOS PÚBLICOS DA PREFEITURA MUNICIPAL DE BARIRI ATRAVÉS DO OFÍCIO 011/2022.</t>
   </si>
   <si>
     <t>2247</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/ple_n_05-22_prot_117_-_mensagem_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/ple_n_05-22_prot_117_-_mensagem_08_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°08/2022 - EMCAMINHA PROJETO DE LEI N° 05/2022 PARA DEVIDA APRECIAÇÃO E APROVAÇÃO, SE ESTE FOR O ENTENDIMENTO. DISPÕE EM AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DO GOVERNO DO ESTADO DE SÃO PAULO, ATRAVÉS DA DEMANDA SEM PAPEL 019543 - CONVENIO 41000200275-21. INVESTIMENTO FUTEBOL SOCIETY COM ILUMINAÇÃO E ARQUIBANCADA.</t>
   </si>
   <si>
     <t>2248</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/ple_n_06-22_prot_118_-_mensagem_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/ple_n_06-22_prot_118_-_mensagem_09_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM N°09/2022 - EMCAMINHA PROJETO DE LEI N° 06/2022 PARA DEVIDA APRECIAÇÃO E APROVAÇÃO, SE ESTE FOR O ENTENDIMENTO. DISPÕE SOBRE AUTORIZAÇÃO DE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE SUPERÁVIT FINANCEIRO DO EXERCÍCIO ANTERIOR PARA ATENDER A DEMANDAS DO MUNICIPIO. (PROTOCOLADA EM 17/02/2022)</t>
   </si>
   <si>
     <t>2249</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/ple_n_07-22_prot_119_-_mensagem_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/ple_n_07-22_prot_119_-_mensagem_10_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM 10/2022 - EMCAMINHA PROJETO DE LEI N° 07/2022 PARA DEVIDA APRECIAÇÃO E APROVAÇÃO, SE ESTE FOR O ENTENDIMENTO. DISPÕE EM AUTORIZAR A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, PROVENIENTE DO CONVENIO FIRMADO ENTRE O MUNICÍPIO E O GOVERNO ESTADUAL, ATRAVÉS DA SECRETARIA DE AGRICULTURA E ABASTECIMENTO - PROCESSO N° SAA-PRC-2021/14218, TENDO POR PROJETO A INSTALAÇÃO DE COZINHA PILOTO EXPERIMENTAL, MODELO 2, VISANDO AINCREMENTAR A CAPACIDADE DE AGENTES MULTIPLICADORES DAS AÇÕES DE SEGURANÇA ALIMENTAR NUTRICIONAL. VALOR PROVENIENTE DE EXCESSO DE ARRECADAÇÃO DO EXERCICIO. (PROTOCOLADA EM 17/02/2022)</t>
   </si>
   <si>
     <t>2255</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/ple_n_08-22_prot_129_-_mensagem_11_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/ple_n_08-22_prot_129_-_mensagem_11_ocred.pdf</t>
   </si>
   <si>
     <t>Mensagem nº 11/2022 encaminha Projeto de Lei nº 08/2022 - Dispõe sobre abertura de crédito Adicional Suplementar, no valor de R$ 622.736,54.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/ple_n_09-22_prot_185_-_mensagem_12_-_valor_minimo_parcelamento_de_debitos_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/ple_n_09-22_prot_185_-_mensagem_12_-_valor_minimo_parcelamento_de_debitos_ocred.pdf</t>
   </si>
   <si>
     <t>PLE n. 09/2022 - Mensagem n.12/2022, encaminha referido projeto que visa diminuir o valor mínimo da parcela referente ao parcelamento de débitos junto à Administração (conforme Lei Municipal n. 4711/2016), afim de facilitar a quitação das dividas por parte dos munícipes. 2,5 UFESP's para pessoas físicas ou jurídicas.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/ple_n_10-22_prot_194_-_mensagem_13_-_autorizacao_abertura_credito.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/ple_n_10-22_prot_194_-_mensagem_13_-_autorizacao_abertura_credito.pdf</t>
   </si>
   <si>
     <t>Mensagem n.13/2022 - Encaminha o Projeto de Lei n. 10/2022, que dispõe sobre autorização de abertura de Crédito Adiciona Especial (R$ 78.450,02) para atender o desenvolvimento de projetos e espetáculos culturais, ações literárias entre outros.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ple_n_11-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ple_n_11-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.11/2022 (mensagem 14/2022) - Dispõe em autorizar abertura de Crédito Adicional Especial, Estadual, através da demanda sem papel 011012 - contrato BB/FECOP 165/2021, emenda parlamentar 2021.044.24110. Valor de R$ 500.000,00 proveniente de excesso de arrecadação e superavit do exercício anterior no valor de R$ 154.500,00 (contrapartida). (protocolo 232/2022)</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ple_n_12-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ple_n_12-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.12/2022 (mensagem 15/2022) - Dispõe em autorizar abertura de Crédito Adicional Especial, Federal, através de emenda parlamentar n. 81000792, para atender demandas da Santa Casa de Bariri. R$ 100.000,00 (protocolo 233).</t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ple_n_13-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ple_n_13-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.13/2022 (mensagem 16/2022) - Dispõe em autorizar abertura de Crédito Adicional Especial, Federal, através de emenda parlamentar n. 202137170003 que destina suplementação de R$ 53.281,94 à Associação de Pais e Amigos dos Excepcionais de Bariri para aquisição de equipamentos. (protocolo 234/2022)</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ple_n_14-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ple_n_14-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.14/2022 (mensagem17/2022) - Dispõe em autorizar abertura de Crédito Adicional Especial, Federal, através de emenda parlamentar do Deputado Federal Marco Bertaiolli para reforma e ampliação do PSF II - Nassima Bussada Romero. Suplementação de R$ 304.168,50.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ple_n_15-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ple_n_15-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.15/2022 (mensagem18/2022) - Dispõe em autorizar abertura de Crédito Adicional Suplementar para atender diversas ações da unidade orçamentaria da Saúde do Município. Valor proveniente de excesso de arrecadação do exercício atual (convênio com o Estado n. 00124/2021). Suplementação de R$ 500.000,00.</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ple_n._16-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ple_n._16-22.pdf</t>
   </si>
   <si>
     <t>Projeto de lei do Executivo n.16/2022 (mensagem19/2022) - Dispõe em autorizar abertura de Crédito Adicional Especial, proveniente Tesouro, visando atender a diversas ações do Fundo Social de Solidariedade do Município. Suplementação de R$ 90.000,00. (protocolo 237/2022).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ple_n._17-22._prot_247_-_mensagem_20-22_terrenos_particulares.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ple_n._17-22._prot_247_-_mensagem_20-22_terrenos_particulares.pdf</t>
   </si>
   <si>
     <t>Mensagem n. 20/2022 - Encaminha Projeto de Lei do Executivo n. 17/2022, que versa sobre a limpeza de terrenos particulares baldios, espaços públicos - calçadas, casas e construções abandonadas ou desocupadas e o combate direto a escorpiões e outros animais peçonhentos.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ple_n._18-22._prot_267_-_mensagem_21-22_premio_incentivo_servidores_municipalizados.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ple_n._18-22._prot_267_-_mensagem_21-22_premio_incentivo_servidores_municipalizados.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 18/2022 (Mensagem 21/2022). Dispõe em alterar o valor do prêmio incentivo concedido aos Servidores Estaduais Municipalizados, lotados na área da saúde, o referido passaria a ser de R$ 300,00 mensais (atualmente os três servidores recebem R$ 150,00 mensalmente).</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ple_n._149-22._prot_266_-_mensagem_22-22_cred_ad_esp_centro_de_s_dr_constantino_galizia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ple_n._149-22._prot_266_-_mensagem_22-22_cred_ad_esp_centro_de_s_dr_constantino_galizia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 19/2022 (Mensagem 22/2022). Dispõe em autorizar a abertura de Crédito Adicional Especial para reforma e ampliação do Centro de Saúde II, Dr. Constantino Galizia. R$ 800.101,90 excesso de arrecadação através de Convênio firmado entre Estado e Município.</t>
   </si>
   <si>
     <t>2418</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ple_n._20-22._prot_567_-_mensagem_23-22_abertura_ced_ad_especial_-_transferencia_especial_uniao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ple_n._20-22._prot_567_-_mensagem_23-22_abertura_ced_ad_especial_-_transferencia_especial_uniao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.20/2022 (Mensagem 23/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, proveniente de transferência especial da União (R$300.000,00), para aquisição de material permanente visando ao atendimento de diversos setores da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ple_n._21-22._prot_281_-_mensagem_24-22_subvencao_a_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ple_n._21-22._prot_281_-_mensagem_24-22_subvencao_a_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 21/2022 (mensagem 24/2022). Dispõe sobre subvenção de recursos à Irmandade Santa Casa de Bariri, unidade Matriz, que está sob intervenção neste Município. Celebração de convênio e subvenção, para ações nos limites do Município de Bariri, no valor total de R$ 100.000,00, pelo período previsto no Decreto Municipal n. 5.521 de 01/01/2021.</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ple_n._22-22._prot_282_-_mensagem_25-22_aditamento_a_subvencao_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ple_n._22-22._prot_282_-_mensagem_25-22_aditamento_a_subvencao_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 22/2022 (mensagem 25/2022). Dispõe sobre a ampliação dos recursos financeiros destinados à Irmandade da Santa Casa de Misericórdia de Bariri, unidade Matriz, que está sob intervenção Municipal. Aditamento à subvenção, ampliando no valor de R$ 49.632,72 pelo prazo</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ple_n._23-22._prot_320_-_mensagem_26-22_cred_ad_esp_apae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ple_n._23-22._prot_320_-_mensagem_26-22_cred_ad_esp_apae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 23/2022 - Mensagem 26/2022 - Dispõe em autorizar a abertura de crédito adicional especial que deverá ser repassado à APAE para atender necessidades da entidade conforme plano de trabalho anexo (Mais tecnologias assistivas Mais segurança e acessibilidade aos atendidos) R$ 80.000,00.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ple_n._24-22._prot_322_-_mensagem_27-22_cred_ad_esp_centro_saude_2.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ple_n._24-22._prot_322_-_mensagem_27-22_cred_ad_esp_centro_saude_2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Executivo n. 24/2022 (mensagem 27/2022) - Dispõe em autorizar a abertura de crédito adicional especial, proveniente de excesso de arrecadação através de Convênio firmado entre Estado e Município, para reforma e ampliação do Centro de Saúde II, "Dr. Constantino Galizia" (R$ 500.000,00).</t>
   </si>
   <si>
     <t>2362</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ple_n._25-22._prot_383_-_mensagem_28-22_cred_ad_esp_suas-sigtv_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ple_n._25-22._prot_383_-_mensagem_28-22_cred_ad_esp_suas-sigtv_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do /executivo n. 25/2022 - Mensagem 28/2022. Dispõe em autorizar abertura de Crédito Adicional Especial (R$75.000,00), proveniente de excesso de arrecadação do presente exercício. Recurso enviado pelo fundo Nacional de Assistência Social, SUAS -SIGTV n. 350520320210004.</t>
   </si>
   <si>
     <t>2363</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ple_n._26-22._prot_384_-_mensagem_29-22_cred_ad_supl_uniao_sta_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ple_n._26-22._prot_384_-_mensagem_29-22_cred_ad_supl_uniao_sta_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do executivo n. 26/2022 - Mensagem 29/2022. Dispõe em autorizar abertura de Crédito Adicional Suplementar (R$600.000,00), proveniente de transferência da União, para atender a diversas ações da Irmandade Santa Casa de Misericórdia Bariri. Anexa Plano de Trabalho.</t>
   </si>
   <si>
     <t>2366</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ple_n._27-22._prot_409_-_mensagem_30-22_prorrogacao_intervencao_e_ampliacao_repasse_sta_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ple_n._27-22._prot_409_-_mensagem_30-22_prorrogacao_intervencao_e_ampliacao_repasse_sta_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 27/2022 (Mensagem 30/2022) visando a ampliação dos recursos financeiros, R$58.000,00 mensalmente, destinados à Irmandade da santa Casa de Bariri e prorrogação na intervenção do hospital por 12 meses. Anexa Ofício Santa Casa 78/2022 .</t>
   </si>
   <si>
     <t>2379</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ple_n._28-22._prot_446_-_mensagem_31-22_reformulacao_programa_alimentar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ple_n._28-22._prot_446_-_mensagem_31-22_reformulacao_programa_alimentar.pdf</t>
   </si>
   <si>
     <t>Mensagem 31/2022 - Encaminha o Projeto de Lei do Executivo n.28/2022 que visa trazer a reformulação do Programa Alimentar do Município de Bariri com a introdução de questões que visam atender as mudanças na legislação assim como aperfeiçoar a sua gestão.</t>
   </si>
   <si>
     <t>2383</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ple_n._29-22._prot_453_-_mensagem_32-22_abertura_ced_ad_especial_sta_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ple_n._29-22._prot_453_-_mensagem_32-22_abertura_ced_ad_especial_sta_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.29/2021 (Mensagem n.32/2022) dispõe em autorizar a abertura de Crédito Adicional Especial no valor de R$100.000,00 referente à Emenda n.2022.094.34354, cujo objeto é "Aquisição de Equipamentos para a santa Casa de Bariri" - modalidade fundo a fundo.</t>
   </si>
   <si>
     <t>2384</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ple_n._30-22._prot_454_-_mensagem_33-22_abertura_ced_ad_especial_enfrentamento_covid_acao_social.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ple_n._30-22._prot_454_-_mensagem_33-22_abertura_ced_ad_especial_enfrentamento_covid_acao_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.30/2021 (Mensagem n.33/2022) dispõe em autorizar a abertura de Crédito Adicional Especial no valor de R$44.350,83, para atender a ações referentes ao combate à pandemia, Covid 19, na Diretoria de Ação Social. O valor é advindo de Superávit Financeiro do exercício anterior.</t>
   </si>
   <si>
     <t>2388</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ple_n._31-22._prot_481_-_mensagem_34-22_autorizacao_para_concessao_de_auxilio_financeiro_agropecuarios_pequeno_porte_-_analise_e_registro_sim.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ple_n._31-22._prot_481_-_mensagem_34-22_autorizacao_para_concessao_de_auxilio_financeiro_agropecuarios_pequeno_porte_-_analise_e_registro_sim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.31/2022 (Mensagem n.34/2022) - Dispõe em autorizar o Poder Executivo a conceder auxílio financeiro aos empreendimentos agropecuários de pequeno porte, destinado ao pagamento de análises de registros necessários para o ingresso ao Serviço de Inspeção Municipal (SIM).</t>
   </si>
   <si>
     <t>2393</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ple_n._32-22._prot_491_-_mensagem_36-22_autorizacao_para_destinacao_de_recursos_expedicao_cirurgica_usp_-_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ple_n._32-22._prot_491_-_mensagem_36-22_autorizacao_para_destinacao_de_recursos_expedicao_cirurgica_usp_-_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.32/2022, Mensagem 36/2022, dispõe sobre a destinação de recursos financeiros à Irmandade da Santa Casa de Bariri voltados para à disponibilização de estrutura hospitalar para a realização da "Expedição Cirúrgica" objetivando formação social, acadêmica e profissional de  alunos em graduação na Faculdade de Medicina da Universidade de São Paulo - USP. Subvenção de R$ 150.000,00.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ple_n._33-22._prot_508_-_mensagem_37-22_autorizacao_abertura_credito_-_identificacao_e_controle_de_animais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ple_n._33-22._prot_508_-_mensagem_37-22_autorizacao_abertura_credito_-_identificacao_e_controle_de_animais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 33/2022 (Mensagem 37/2022), dispõe em autorizar a abertura de Crédito Adicional Especial, proveniente do Governo Estadual que celebra o convênio 000649/2022, anexo, para implementação do Programa Estadual de Identificação e Controle da População de Cães e Gatos. Valor proveniente de excesso de arrecadação do exercício (R$100.000,00).</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ple_n._34-22._prot_509_-_mensagem_38-22_autorizacao_abertura_credito_-_acompanhamento_medidas_socioeducativas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ple_n._34-22._prot_509_-_mensagem_38-22_autorizacao_abertura_credito_-_acompanhamento_medidas_socioeducativas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 34/2022 (Mensagem 38/2022), dispõe em autorizar a abertura de Crédito Adicional Especial, para a execução de atividades de prestação de serviços de Proteção social de Média Complexidade - acompanhamento social ao adolescente durante o cumprimento de medidas socioeducativas, para até 20 usuários, conforme o Termo de Colaboração n.18/2022, anexo. Valor proveniente de superávit financeiro do exercício anterior (R$31.802,07).</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ple_n._35-22._prot_510_-_mensagem_39-22_autorizacao_abertura_credito_-_incremento_atencao_basica_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ple_n._35-22._prot_510_-_mensagem_39-22_autorizacao_abertura_credito_-_incremento_atencao_basica_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 35/2022 (Mensagem 39/2022), dispõe em autorizar a abertura de Crédito Adicional Suplementar, a fim de atender a diversas ações de Incremento de Atenção Básica de Saúde, pelo excesso de arrecadação através das Seguintes Emendas Parlamentares: 40630001, 30640001, 39380004, 40350002, 25170001 e 33460001, totalizando R$525.000,00.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ple_n._36-22._prot_511_-_mensagem_40-22_autorizacao_abertura_credito_-_transporte_escolar.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ple_n._36-22._prot_511_-_mensagem_40-22_autorizacao_abertura_credito_-_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 36/2022 (Mensagem 40/2022), dispõe em autorizar a abertura de Crédito Adicional Suplementar, proveniente do Estado com o objetivo de atender alunos em transporte escolar. Valor proveniente de Excesso de arrecadação do exercício (R$645.984,00).</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ple_n._37-22._prot_523_-_mensagem_41-22_autorizacao_ldo_exercicio_2023_-_com_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ple_n._37-22._prot_523_-_mensagem_41-22_autorizacao_ldo_exercicio_2023_-_com_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.37/2022 (mensagem n. 41/2022) - Visa obtenção de autorização Legislativa para aprovação das disposições atinentes às diretrizes orçamentárias para o exercício de 2023.</t>
   </si>
   <si>
     <t>2405</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ple_n._38-22._prot_524_-_mensagem_42-22_gratificacao_sindicancia_-_pad.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ple_n._38-22._prot_524_-_mensagem_42-22_gratificacao_sindicancia_-_pad.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.38/2022 (mensagem n. 42/2022) - Dispõe em alterar a Lei Municipal n.5.048/2021 afim de instituir a gratificação pelo encargo de membro de Comissão de Sindicância e Processo Administrativo Disciplinar.</t>
   </si>
   <si>
     <t>2407</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ple_n._39-22._prot_526_-_mensagem_43-22_adequacao_ppa_ao_ldo_com_anexos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ple_n._39-22._prot_526_-_mensagem_43-22_adequacao_ppa_ao_ldo_com_anexos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.39/2022 (mensagem 43/2022) - Visa adequar o Plano Plurianual 2022/2025 com a Lei de Diretrizes Orçamentárias de 2023. Substitui os anexos da Lei Municipal n.5.064/2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2420</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ple_n._40-22._prot_569_-_mensagem_45-22_auxilio_empreendimento_agropecuario_pequeno_porte_sim.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ple_n._40-22._prot_569_-_mensagem_45-22_auxilio_empreendimento_agropecuario_pequeno_porte_sim.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.40/2022 (mensagem 45/2022) - Dispõe em autorizar o Poder Executivo a conceder auxílio financeiro, aos empreendimentos agropecuários de pequeno porte, destinado ao pagamento de análises e registros necessários para o ingresso ao  Serviço de Inspeção Municipal (SIM). Solicita, ainda, a retirada de tramitação do Projeto de Lei do Executivo n.31/2022.</t>
   </si>
   <si>
     <t>2426</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ple_n._41-22._prot_580_-_mensagem_46-22_alteracao_lei_suas_4713_de_08-12-2016.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ple_n._41-22._prot_580_-_mensagem_46-22_alteracao_lei_suas_4713_de_08-12-2016.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.41/2022 (mensagem 46/2022) - Dispõe em alterar a Lei Municipal nº4.713 de 08/12/2016 que versa sobre o SUAS (Sistema Único de Assistência Social) do Município e dá outras providências. Anexa: P.A. Interno 218 da Diretoria Municipal de Ação Social (despachos 1 e 5), parecer de procurador geral do município e listas de presença de estudo e revisão do respectivo projeto.</t>
   </si>
   <si>
     <t>2436</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2436/ple_n._42-22._prot_596_-_mensagem_47-22_abertura_cred_ad_esp_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2436/ple_n._42-22._prot_596_-_mensagem_47-22_abertura_cred_ad_esp_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.42/2022 (mensagem 47/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, para atender a diversas ações da Irmandade de Misericórdia de Santa Casa de Bariri. Valor proveniente de excesso de arrecadação, R$293.575,00.</t>
   </si>
   <si>
     <t>2437</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2437/ple_n._43-22._prot_597_-_mensagem_48-22_abertura_cred_ad_esp_superavit_-_convenios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2437/ple_n._43-22._prot_597_-_mensagem_48-22_abertura_cred_ad_esp_superavit_-_convenios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.43/2022 (mensagem 48/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, com a finalidade de prestação de contas de Convênios firmados com o Estado e a União. Valor proveniente de Superávit Financeiro do exercício anterior, R$530.000,00.</t>
   </si>
   <si>
     <t>2438</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2438/ple_n._44-22._prot_598_-_mensagem_49-22_abertura_cred_ad_esp_excesso_apae.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2438/ple_n._44-22._prot_598_-_mensagem_49-22_abertura_cred_ad_esp_excesso_apae.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.44/2022 (mensagem 49/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, com a finalidade de atender diversas ações da Associação de Pais e Amigos dos Excepcionais de Bariri. Valor proveniente de excesso de arrecadação, R$56.425,00.</t>
   </si>
   <si>
     <t>2439</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/ple_n._45-22._prot_599_-_mensagem_50-22_abertura_cred_ad_esp_excesso_fundo_municipal_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/ple_n._45-22._prot_599_-_mensagem_50-22_abertura_cred_ad_esp_excesso_fundo_municipal_saude.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.45/2022 (mensagem 50/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, com a finalidade de atender diversas ações do Fundo Municipal de Saúde do Município. Valor proveniente de excesso de arrecadação, R$100.000,00.</t>
   </si>
   <si>
     <t>2440</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/ple_n._46-22._prot_600_-_mensagem_51-22_alteracao_formacao_auxiliara_odontologico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/ple_n._46-22._prot_600_-_mensagem_51-22_alteracao_formacao_auxiliara_odontologico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.46/2022 (mensagem 51/2022) - Dispõe em alterar o grau de instrução do emprego de Auxiliar Odontológico, uma vez que atualmente somente é exigido Ensino Médio Completo.</t>
   </si>
   <si>
     <t>2441</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/ple_n._47-22._prot_601_-_mensagem_51-22_kit_lanche_municipes_tratamento_outras_cidades.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/ple_n._47-22._prot_601_-_mensagem_51-22_kit_lanche_municipes_tratamento_outras_cidades.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.47/2022 (mensagem 52/2022) - Dispõe em instituir o Kit Lanche no Âmbito do Município de Bariri, cuja finalidade é fornecer alimentação aos pacientes que utilizam o transporte do município para tratamento de saúde fora de Bariri.</t>
   </si>
   <si>
     <t>2443</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/ple_n._48-22._prot_616_-_mensagem_53-22_abertura_cred_ad_esp.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/ple_n._48-22._prot_616_-_mensagem_53-22_abertura_cred_ad_esp.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 48/2022 do Poder Executivo, mensagem 53/2022, dispõe em autorizar a abertura de crédito adicional especial para atender a diversas ações do Município. Valores provenientes de excesso de arrecadação e superávit financeiro do exercício anterior - R$3.110.046,25.</t>
   </si>
   <si>
     <t>2444</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/ple_n._49-22._prot_620_-_mensagem_54-22_escala_bombeiros_24x72.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/ple_n._49-22._prot_620_-_mensagem_54-22_escala_bombeiros_24x72.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 49/2022, mensagem 54/2022, dispõe em alterar a jornada de trabalho para a escala 24 por 72 horas, aos servidores ocupantes do emprego de Bombeiro.</t>
   </si>
   <si>
     <t>2445</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/ple_n._50-22._prot_621_-_mensagem_55-22_convenio_boraceia_servico_medico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/ple_n._50-22._prot_621_-_mensagem_55-22_convenio_boraceia_servico_medico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 50/2022, mensagem 55/2022, dispõe em autorizar o município de Bariri a celebrar convênio de cooperação com o município de Boracéia, visando o recebimento de recursos financeiros para a manutenção dos Serviços de Assistência de Média Complexidade (MC).</t>
   </si>
   <si>
     <t>2446</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/ple_n._51-22._prot_622_-_mensagem_56-22_dotacao_especifica_museu_mario_fava.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/ple_n._51-22._prot_622_-_mensagem_56-22_dotacao_especifica_museu_mario_fava.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 51/2022, mensagem 56/2022, dispõe em abrir dotação específica para a transferência de recursos à entidade "Amigos do Museu Mario Fava". Repasse / Abertura de Crédito adicional especial (ABLA) R$17.800,00.</t>
   </si>
   <si>
     <t>2447</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/ple_n._52-22._prot_623_-_mensagem_57-22_cred_ad_esp_apae_-_suas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/ple_n._52-22._prot_623_-_mensagem_57-22_cred_ad_esp_apae_-_suas.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 52/2022, mensagem 57/2022, dispõe em abrir dotação específica para a transferência de recursos à entidade "Associação de Pais e Amigos dos Excepcionais de Bariri (APAE)" para consecução do objeto de Serviço de Proteção Social Especial para Pessoas com Deficiência, Idosas e suas Famílias. Abertura de crédito adicional Especial de R$100.000,00.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/ple_n._53-22._prot_749_-_mensagem_58-22_cred_ad_esp_agentes_e_magisterio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/ple_n._53-22._prot_749_-_mensagem_58-22_cred_ad_esp_agentes_e_magisterio.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 53/2022 do Poder Executivo (Mensagem 58/2022) - Visa a abertura de crédito adicional especial, na importância de R$ 877.055,11, sendo dotação específica para possibilitar o pagamento de vencimentos aos Agentes Comunitários da Saúde e Agentes de Combate a Endemias. Da mesma forma se faz necessária a criação de dotação especifica que será destinada ao pagamento de obrigações patronais do magistério do ensino fundamental.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/ple_n._54-22._prot_676_-_mensagem_59-22_convenio_boraceia_servico_medico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/ple_n._54-22._prot_676_-_mensagem_59-22_convenio_boraceia_servico_medico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 54/2022 (mensagem 59/2022) dispõe em autorizar o município a celebrar convênio de cooperação com o município de Boracéia por meio de sua prefeitura, visando o recebimento de recursos financeiros para manutenção dos Serviços de Assistência de Média Complexidade. Crédito adicional especial na importância de R$110.000,00.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/ple_n._55-22._prot_677_-_mensagem_60-22_convenio_itaju_servico_medico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/ple_n._55-22._prot_677_-_mensagem_60-22_convenio_itaju_servico_medico.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 55/2022 (mensagem 60/2022) dispõe em autorizar o município de Bariri a celebrar convênio com o Município de Itaju, por meio de sua Prefeitura, visando o recebimento de recursos financeiros para manutenção dos serviços de assistência de Média Complexidade (MC). Abertura de crédito adicional especial na importância de R$ 180.000,00.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/ple_n._56-22._prot_688_-_mensagem_61-22_credito_saemba_nova_rede.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/ple_n._56-22._prot_688_-_mensagem_61-22_credito_saemba_nova_rede.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.56/2022, mensagem 61/2022, dispõe em autorizar a abertura de crédito adicional especial, para atender solicitação da Autarquia Saemba, tendo em vista a constatação de existência de rede de esgoto, onde suas tubulações estão passando por baixo de residências, sendo necessária a realização de isolamento e construção de uma nova canalização. Crédito na importância de R$82.655,57.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/ple_n._57-22._prot_751_-_mensagem_70-22_credito_adicional_suplementar_assistencia_social.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/ple_n._57-22._prot_751_-_mensagem_70-22_credito_adicional_suplementar_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de 57/2022 do Poder Executivo (mensagem 70/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para atender ações na Assistência Social do Município. Valor proveniente de excesso de arrecadação do exercício atual e superávit financeiro de 2021 (R$26.637,40).</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/ple_n._58-22._prot_752_-_mensagem_71-22_credito_adicional_suplementar_convivencia_e_fortalecimento_vinculos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/ple_n._58-22._prot_752_-_mensagem_71-22_credito_adicional_suplementar_convivencia_e_fortalecimento_vinculos.pdf</t>
   </si>
   <si>
     <t>Projeto de 58/2022 do Poder Executivo (mensagem 71/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para prestar serviços de convivência e fortalecimento de vínculos para crianças e adolescentes de 06 a 15 anos. Valor proveniente de excesso de arrecadação do exercício atual enviado através de emenda (R$120.000,00).</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/ple_n._59-22._prot_753_-_mensagem_72-22_credito_adicional_suplementar_unidade_orcamentaria_assistencia_social.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/ple_n._59-22._prot_753_-_mensagem_72-22_credito_adicional_suplementar_unidade_orcamentaria_assistencia_social.pdf</t>
   </si>
   <si>
     <t>Projeto de 59/2022 do Poder Executivo (mensagem 72/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para atender diversas ações da unidade orçamentária de Assistência Social. Valor proveniente de excesso de arrecadação do exercício atual enviado através do Fundo Nacional de Assistência Social (R$100.000,00).</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/ple_n._60-22._prot_754_-_mensagem_73-22_credito_adicional_suplementar_lar_amor_e_vida.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/ple_n._60-22._prot_754_-_mensagem_73-22_credito_adicional_suplementar_lar_amor_e_vida.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 60/2022 do Poder Executivo (mensagem 73/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para atender necessidades da LAV - Lar, Amor e Vida. Valor proveniente de excesso de arrecadação do exercício atual e recursos próprios (R$17.200,00).</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/ple_n._61-22._prot_755_-_mensagem_74-22_credito_adicional_suplementar_adaptacao_poupatempo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/ple_n._61-22._prot_755_-_mensagem_74-22_credito_adicional_suplementar_adaptacao_poupatempo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 61/2022 do Poder Executivo (mensagem 74/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para a adaptação do prédio que sediará o Poupatempo no município de Bariri. Valor proveniente de excesso de arrecadação do exercício atual (R$300.000,00).</t>
   </si>
   <si>
     <t>2515</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/ple_n._62-22._prot_762_-_mensagem_75-22_termo_fomento_reforma_madre_leonia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/ple_n._62-22._prot_762_-_mensagem_75-22_termo_fomento_reforma_madre_leonia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 62/2022 do Poder Executivo (Mensagem 75/2022) - Dispõe em autorização para celebração de termo de fomento entre o município de Bariri e a Creche Madre Leônia, visa repasse de recursos financeiros (R$200.000,00) para a realização de obras de reforma nas instalações da entidade. As despesas correrão por conta de dotações próprias (Fundo Municipal de Educação) constantes no orçamento vigente, ficando o Poder Executivo autorizado a suplementá-las, se necessário.</t>
   </si>
   <si>
     <t>2516</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/ple_n._63-22._prot_763_-_mensagem_76-22_celebracao_convenio_santa_casa_-_plantoes_retaguarda.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/ple_n._63-22._prot_763_-_mensagem_76-22_celebracao_convenio_santa_casa_-_plantoes_retaguarda.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 63/2022 do Poder Executivo (Mensagem 76/2022) - Dispõe em autorização para celebração de convênio com a irmandade Santa Casa de Misericórdia de Bariri objetivando o repasse de recursos financeiros (R$200.000,00), do Fundo Municipal de Saúde, voltados para o custeio de plantões médicos presencias e de retaguarda ambulatorial e hospitalar.</t>
   </si>
   <si>
     <t>2517</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/ple_n._64-22._prot_765_-_mensagem_76-22_credito_adicional_especial_reforma_soma3.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/ple_n._64-22._prot_765_-_mensagem_76-22_credito_adicional_especial_reforma_soma3.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 64/2022 do Poder Executivo (Mensagem 77/2022) - Dispõe em autorizar a abertura de crédito adicional especial proveniente de emenda parlamentar (R$99.944,00), para reforma da unidade do SOMA 3 - Posto de Saúde da Família.</t>
   </si>
   <si>
     <t>2519</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/ple_n._65-22._prot_773_-_mensagem_78-22_denominacao_conselho_municipal_pessoa_idosa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/ple_n._65-22._prot_773_-_mensagem_78-22_denominacao_conselho_municipal_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 65/2022, do Poder executivo (mensagem 78/2022) - Dispõe em alterar a Lei Municipal nº 3.945 de novembro de 2010 em adequação à Lei Federal nº 14.423, de julho de 2022, onde o Conselho Municipal do Idoso (CMI) passa a ser denominado "Conselho Municipal da Pessoa Idosa" (CMPI).</t>
   </si>
   <si>
     <t>2523</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/ple_n._66-22._prot_780_-_mensagem_79-22_credito_adicional_especial_adaptacao_poupatempo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/ple_n._66-22._prot_780_-_mensagem_79-22_credito_adicional_especial_adaptacao_poupatempo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 66/2022, do Poder Executivo (mensagem n. 79/2022) - Dispõe em autorizar a abertura de crédito adicional especial (R$327.805,59), proveniente de excesso de arrecadação do exercício anterior, para adaptação do prédio que sediará o Poupatempo no município de Bariri.</t>
   </si>
   <si>
     <t>2527</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/ple_n._67-22._prot_784_-_mensagem_80-22_revogacao_lei_municipal_n.827_de_1968.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/ple_n._67-22._prot_784_-_mensagem_80-22_revogacao_lei_municipal_n.827_de_1968.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 67/2022 do poder Executivo (mensagem80/2022) - Dispõe em revogar a Lei Municipal n. 827, de 07 de fevereiro de 1968, que concede abono aos funcionários da Prefeitura.</t>
   </si>
   <si>
     <t>2531</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/ple_n._68-22._prot_791_-_mensagem_81-22_abertura_cred_adicional_suplementar_emenda_impositiva_16_de_2021.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/ple_n._68-22._prot_791_-_mensagem_81-22_abertura_cred_adicional_suplementar_emenda_impositiva_16_de_2021.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 68/2022 (mensagem 81/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar, conforme ofício 153/2022 enviado a esta Casa de Leis, alterando a entidade a ser beneficiada pela emenda impositiva n.16/2021 (valor proveniente de superávit financeiro do exercício anterior, R$71.400 ). Ocorreu impedimento técnico, de acordo com ofício GP 354/2022, daquela que seria originalmente beneficiada.</t>
   </si>
   <si>
     <t>2532</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/ple_n._69-22._prot_792_-_mensagem_82-22_abertura_cred_adicional_especial_reforma_emei2.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/ple_n._69-22._prot_792_-_mensagem_82-22_abertura_cred_adicional_especial_reforma_emei2.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 69/2022 (mensagem 82/2022) - Dispõe em autorizar a abertura de crédito adicional especial para reforma da unidade escolar EMEI 2, Professora Diolanda Chuiffi Neif, situada na Rua Francisco Munhoz Cegarra n. 185 - Centro. Valor proveniente de excesso de arrecadação, através de emenda parlamentar (R$200.000,00).</t>
   </si>
   <si>
     <t>2534</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/ple_n._70-22._prot_805_-_mensagem_83-22_delimitacao_perimetro_urbano.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/ple_n._70-22._prot_805_-_mensagem_83-22_delimitacao_perimetro_urbano.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.70/2022 do Poder Executivo (Mensagem n.83/2022) - Dispõe em delimitar o novo traçado oficial e área de expansão no Perímetro Urbano I do Município de Bariri. Anexa Mapa e Memorial descritivo.</t>
   </si>
   <si>
     <t>2536</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/ple_n._71-22._prot_823_-_mensagem_84-22_peca_orcamentaria_loa_de_2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/ple_n._71-22._prot_823_-_mensagem_84-22_peca_orcamentaria_loa_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.71/2022 do Poder Executivo - Dispõe sobre a peça orçamentária para o exercício financeiro de 2023, estimando a receita e fixando a despesa do Município de Bariri em R$158.150.000,00.</t>
   </si>
   <si>
     <t>2537</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/ple_n._72-22._prot_826_-_mensagem_85-22_credito_adicional_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/ple_n._72-22._prot_826_-_mensagem_85-22_credito_adicional_especial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 72/2022, do Poder Executivo, (Mensagem 85/2022) - Dispõe em autorizar a abertura de Crédito Adicional Especial, no valor de R$10.882.862,44, proveniente de excesso de arrecadação, para atender a diversas ações no Município. Valores da operação envolvem anulação e resultaram numa suplementação de R$12.089.080,24.</t>
   </si>
   <si>
     <t>2551</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/ple_n._73-22._prot_840_-_mensagem_86-22_adequacao_do_ppa_2022_a_2025_e_ldo_2023_a_loa_de_2023.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/ple_n._73-22._prot_840_-_mensagem_86-22_adequacao_do_ppa_2022_a_2025_e_ldo_2023_a_loa_de_2023.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 73/2022, do Poder Executivo (mensagem 86/2022): Altera as Leis Municipais nº 5.064 de 10 de setembro de 2021 e 5.146 de 17 de agosto de 2022, tratando da adequação do Plano Plurianual (2022 a 2025) e da Lei de Diretrizes Orçamentárias de 2023 com a Lei Orçamentária Anual para o exercício de 2023.</t>
   </si>
   <si>
     <t>2553</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/ple_n._74-22._prot_855_-_mensagem_87-22_credito_adicional_suplementar_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/ple_n._74-22._prot_855_-_mensagem_87-22_credito_adicional_suplementar_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.74/2022 (mensagem 87/2022) - Dispõe em autorizar a abertura de crédito adicional suplementar para atender diversas demandas da Irmandade de Misericórdia da Santa Casa de Bariri. Suplementação de R$600.000,00.</t>
   </si>
   <si>
     <t>2554</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/ple_75-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/ple_75-2022.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n.75/2022 (mensagem 88/2022) - Dispõe em aditar o Termo de Convênio n° 01/2021 e autorizar a abertura de crédito adicional suplementar para atender demandas da Irmandade de Misericórdia Santa Casa de Bariri. Suplementação de R$600.000,00.</t>
   </si>
   <si>
     <t>2556</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/ple_n._76-22._prot_872_-_iptu_solidario.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/ple_n._76-22._prot_872_-_iptu_solidario.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 76/2022 do Poder Executivo (mensagem 89/2022) - Elaborado a partir de uma indicação do cidadão Nelson Batistão Filho, servidor do Tribunal de Justiça e Juiz de paz, dispõe sobre o "IPTU Solidário", no âmbito do Município de Bariri, que tem por objetivo o fomento, por contribuição voluntária, para as entidades assistenciais, sociais e culturais, sem fins lucrativos, situadas nesta Municipalidade.</t>
   </si>
   <si>
     <t>2557</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/ple_n._77-22._prot_873_-_abono_natal_servidores_municipais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/ple_n._77-22._prot_873_-_abono_natal_servidores_municipais.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 77/2022 do Poder Executivo (mensagem 90/2022) - Tem por objetivo autorizar o Executivo Municipal e Autarquia a concederem um abono natalino aos servidores municipais em atividade. O valor será de R$200,00, a ser disponibilizado no mês de dezembro, permitindo a aquisição de gêneros alimentícios.</t>
   </si>
   <si>
     <t>2571</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/ple_n._78-22._prot_909_-_mensagem_93-22_controle_interno.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/ple_n._78-22._prot_909_-_mensagem_93-22_controle_interno.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 78/2022 - Dispõe sobre a instituição do Sistema de Controle Interno visando o monitoramento e fiscalização das contas públicas.</t>
   </si>
   <si>
     <t>2572</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/ple_n._79-22._prot_910_-_mensagem_93-22_ampliacao_subvencao_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/ple_n._79-22._prot_910_-_mensagem_93-22_ampliacao_subvencao_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 79/2022 - Dispõe sobre a ampliação do valor da subvenção à Irmandade da Santa Casa de Bariri em R$150.000,00, mensais, assim fixando um montante de R$648.000,00, pelo período de seis meses, a partir de 1º de janeiro de 2023.</t>
   </si>
   <si>
     <t>2573</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/ple_n._80-22._prot_911_-_mensagem_96-22_convenio_itaju_bariri_mc.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/ple_n._80-22._prot_911_-_mensagem_96-22_convenio_itaju_bariri_mc.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 80/2022 - Dispõe em autorizar o município de Bariri a celebrar convênio de cooperação com o de Itaju visando o recebimento de recursos financeiros no valor de R$180.000,00 para manutenção dos serviços de assistência de média complexidade (MC).</t>
   </si>
   <si>
     <t>2574</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/ple_n._81-22._prot_912_-_mensagem_97-22_reajuste_vale_alimentacao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/ple_n._81-22._prot_912_-_mensagem_97-22_reajuste_vale_alimentacao.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 81/2022 - Dispõe em alterar a Lei Municipal n.3.801/2009 a fim de conceder reajuste no valor mensal do Vale Alimentação dos servidores municipais em exercício. Reajuste aproximado de 50%, sendo o novo valor de R$850,50.</t>
   </si>
   <si>
     <t>2563</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/ple_n._82-22._prot_882_-_mensagem_91-22_plano_municipal_de_promocao_da_igualdade_racial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/ple_n._82-22._prot_882_-_mensagem_91-22_plano_municipal_de_promocao_da_igualdade_racial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 82/2022 do Poder Executivo (mensagem 91/2022) - Dispõe sobre a instituição do Plano Municipal de Promoção da Igualdade Racial - PMPIR, tendo por objetivo geral a redução das desigualdades raciais no Município.</t>
   </si>
   <si>
     <t>2564</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/ple_n._83-22._prot_883_-_mensagem_92-22_dacao_pagamento_bens_imoveis.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/ple_n._83-22._prot_883_-_mensagem_92-22_dacao_pagamento_bens_imoveis.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei 83/2022 do Poder Executivo (mensagem 92/2022) - Dispõe sobre o procedimento de dação em pagamento de bens imóveis para a extinção de débitos de natureza tributária, inscritos em dívida ativa, no âmbito do Município.</t>
   </si>
   <si>
     <t>2575</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/ple_n._84-22._prot_883_-_mensagem_98-22_reajuste_salarial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/ple_n._84-22._prot_883_-_mensagem_98-22_reajuste_salarial.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 84/2022 - Dispõe em obter autorização legislativa para corrigir a tabela de vencimentos dos servidores municipais, a título de revisão geral anual deste exercício, com efeitos a partir de 1º de Janeiro de 2023, correção de 6%.</t>
   </si>
   <si>
     <t>2576</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/ple_n._85-22._prot_914_-_mensagem_99-22_reajuste_valores_estagiarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/ple_n._85-22._prot_914_-_mensagem_99-22_reajuste_valores_estagiarios.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 85/2022 - Dispõe em reajustar os valores recebidos mensalmente pelos estagiários do Município de Bariri, cujo valor total corresponde a somatória da bolsa-auxílio com o auxílio-transporte. Ensino técnico passa a ser de R$652,65 e o Superior para R$742,00.</t>
   </si>
   <si>
     <t>2577</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/ple_n._86-22._prot_914_-_mensagem_100-22_doacao_terreno_a_camara_municipal_de_bariri.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/ple_n._86-22._prot_914_-_mensagem_100-22_doacao_terreno_a_camara_municipal_de_bariri.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 86/2022 - Dispõe em autorizar a desafetação do terreno de propriedade da Prefeitura, Localizado na Emei ll, objeto de desdobro da área total originária, para doar à Câmara Municipal de Bariri a fim de construir uma nova sede.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/ple_n._87-22._prot_947_-_mensagem_101-22_aditamento_termo_convenio_encargos_trabalhistas_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/ple_n._87-22._prot_947_-_mensagem_101-22_aditamento_termo_convenio_encargos_trabalhistas_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 87/2022 - mensagem 101/2022 - Trata sobre aditamento ao Termo de Convênio n. 01/2021, entre o município de Bariri e a Santa Casa de Misericórdia deste Município, no valor de R$ 328.902,00 para o pagamento de encargos trabalhistas.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/ple_n._88-22._prot_948_-_mensagem_102-22_convenio_credito_especial_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/ple_n._88-22._prot_948_-_mensagem_102-22_convenio_credito_especial_santa_casa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo n. 88/2022 - mensagem 102/2022 - Trata sobre a autorização para formalização de convênio com a Irmandade Santa Casa de Bariri e a abertura de crédito especial (R$200.000,00) para a execução de despesas mediante repasse financeiro realizado pelo Governo Estadual por meio de sua Secretaria de Saúde.</t>
   </si>
   <si>
     <t>2213</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pll_n._01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pll_n._01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão e atualização do "VALE ALIMENTAÇÃO" aos servidores do Legislativo.</t>
   </si>
   <si>
     <t>2214</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Retirado</t>
   </si>
   <si>
     <t>2215</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pll_n._03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pll_n._03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores do Legislativo.</t>
   </si>
   <si>
     <t>2250</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/pll_n._04-22._prot_121_reenquadramento_empregos_camara_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/pll_n._04-22._prot_121_reenquadramento_empregos_camara_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 04/2022 - Dispõe sobre o reenquadramento dos empregos públicos desta câmara municipal nos novos padrões salariais, tendo por base a lei Municipal nº 3.309/2002 e alterações posteriores</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/pll_n._05-22._prot_183_associacao_amigos_museu_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/pll_n._05-22._prot_183_associacao_amigos_museu_ocred.pdf</t>
   </si>
   <si>
     <t>Declara como de utilidade pública a Associação dos Amigos do Museu Mário Fava de Bariri, entidade semfins lucrativos, sediada na rua Tiradentes, n. 410, Centro de Bariri.</t>
   </si>
   <si>
     <t>2373</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/pll_n._06-22._prot_440_dia_do_triciclista_-_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/pll_n._06-22._prot_440_dia_do_triciclista_-_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.06/2022 - Visa incluir no calendário oficial de eventos turísticos do município o "Dia do Triciclista", a ser comemorado anualmente em 12 de Outubro.</t>
   </si>
   <si>
     <t>2392</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/pll_n._07-22._prot_489_brinquedos_adaptados_locais_publicos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/pll_n._07-22._prot_489_brinquedos_adaptados_locais_publicos.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.07/2022 - Dispõe sobre a instalação de brinquedos adaptados para crianças com deficiência em locais públicos de lazer, praças e parques no Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/pll_n._08-22._prot_690_conselho_municipal_da_pessoa_idosa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/pll_n._08-22._prot_690_conselho_municipal_da_pessoa_idosa.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.08/2022 - Visa Alterar a Lei Municipal n.3.945 de 09/11/2010 para adequação à Lei Federal n.14.423 de 22/07/2022 alterando a denominação do Conselho Municipal do Idoso (CMI) para Conselho Municipal da Pessoa Idosa (CMPI) e dando outras providências. protocolado em 24/08/2022.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/pll_n._09-22._prot_703_semana_direito_constitucional_e_cidadania.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/pll_n._09-22._prot_703_semana_direito_constitucional_e_cidadania.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.09/2022 - Institui a semana do Direito Constitucional e Cidadania, devendo esta ser realizada ao final do mês de março e ser incluída no calendário oficial do município.</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/pll_n._10-22._prot_729_encontro_bandas_fanfarras_calendario_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/pll_n._10-22._prot_729_encontro_bandas_fanfarras_calendario_municipal.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.10/2022 do Poder Legislativo - Dispõe sobre a inserção do evento "Encontro de Bandas e Fanfarras" no calendário municipal de atividades culturais, sempre no primeiro domingo após o dia 12 de outubro.</t>
   </si>
   <si>
     <t>2538</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/pll_n._11-22._prot_827_utilidade_publica_associacao_arrudao____-____sem_anexos____.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/pll_n._11-22._prot_827_utilidade_publica_associacao_arrudao____-____sem_anexos____.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 11/2022, do Poder Legislativo - Propõe que seja declarada como sendo de utilidade pública a "Associação Esporte Clube Arrudão".</t>
   </si>
   <si>
     <t>2555</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/pll_n._12-22._prot_861_alteracao_lei_4832_de_2018_horas_sessoes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/pll_n._12-22._prot_861_alteracao_lei_4832_de_2018_horas_sessoes.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.12/2022 - Acresce o paragrafo 6° do artigo 2° da Lei Municipal n.4.832 de maio de 2018 e exclui o inciso III do artigo 4° da referida norma. Versa a respeito da gratificação pela participação em sessões camarárias e opção pelo emprego do "banco de horas".</t>
   </si>
   <si>
     <t>2558</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/pll_n._13-22._prot_865_garantia_atendimento_mulheres_vitimas_de_violencia.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/pll_n._13-22._prot_865_garantia_atendimento_mulheres_vitimas_de_violencia.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.13/2022 - Visa garantir vaga de acompanhamento psicológico para mulheres vítimas de violência no município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>2559</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/pll_n._14-22._prot_866_obrigatoriedade_adocao_do_nome_social.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/pll_n._14-22._prot_866_obrigatoriedade_adocao_do_nome_social.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n.14/2022 - Visa à obrigatoriedade de adoção do nome social da pessoa travesti e transexual e dá outras providências.</t>
   </si>
   <si>
     <t>2560</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/pll_n._15-22._prot_880_concessao_abono_funcionarios_legislativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/pll_n._15-22._prot_880_concessao_abono_funcionarios_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n.15/2022 do Poder Legislativo - Versa sobre a concessão de abono de natal, para os funcionários do Poder Legislativo Municipal, no valor de R$200,00.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/pll_n._16-22._prot_918_reajuste_vencimento_funcionarios_do_legislativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/pll_n._16-22._prot_918_reajuste_vencimento_funcionarios_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n. 16/2022 - Dispõe em corrigir a tabela de vencimentos dos servidores municipais desta Câmara, a título de revisão geral anual deste exercício, com efeitos a partir de 1º de Janeiro de 2023, correção de 6% a exemplo dos demais servidores municipais.</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/pll_n._17-22._prot_919_reajuste_auxilio_alimentacao_funcionarios_do_legislativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/pll_n._17-22._prot_919_reajuste_auxilio_alimentacao_funcionarios_do_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo n. 17/2022 - Dispõe em conceder reajuste no valor mensal do Vale Alimentação dos servidores municipais, em exercício, nesta Casa de Leis, sendo o novo valor de R$850,50, a exemplo dos demais servidores municipais.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/pll_n._18-22._prot_923_tabela_vencimentos_legislativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/pll_n._18-22._prot_923_tabela_vencimentos_legislativo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n. 18/2022 do Poder Legislativo - Visa Instituir a tabela de vencimentos do Poder Legislativo, criar adicionais e dar outras providências.</t>
   </si>
   <si>
     <t>2217</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/projeto_de_resolucao_n._01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/projeto_de_resolucao_n._01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o prazo regimental para apresentação de emendas aos projetos de leis orçamentárias.</t>
   </si>
   <si>
     <t>2218</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_resolucao_n._02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_resolucao_n._02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a redação do artigo 157 do Regimento Interno da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_resolucao_n._03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_resolucao_n._03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 03/2022 - Submissão do Relatório final da C.E.I. n. 01/2022 ao Plenário da Câmara Municipal de Bariri. Aprova o referido Relatório e o submete à leitura e votação pelo plenário desta casa de Leis.</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_resolucao_n._04-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_resolucao_n._04-22_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n. 4/2022 - Visa modificar a redação do artigo 91, parágrafos 1° e 2° do regimento interno afim de evitar possíveis conflitos ou interpretações equivocadas.</t>
   </si>
   <si>
     <t>2431</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_resolucao_n._05-22_acrescimo_de_sessao.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_resolucao_n._05-22_acrescimo_de_sessao.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.05/2022 - Propões acrescentar a realização de uma sessão ordinária quando o mês tiver uma quinta segunda feira, alterando, assim, a redação do artigo 104 do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/projeto_de_resolucao_n._06-22_organizacao_camara_e_plano_de_carreira.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/projeto_de_resolucao_n._06-22_organizacao_camara_e_plano_de_carreira.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução n.06/2022 - Dispõe sobre a organização da Câmara Municipal, o quadro de pessoal, o plano de carreira, o organograma e dá outras providências.</t>
   </si>
   <si>
     <t>2196</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n._01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n._01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, junto aos Setores competentes e dentro do prazo regimental, envie para esta casa as Tabelas de vencimentos do magistério, a saber: _x000D_
 MG-1, MG-2, MG-3, MG-4, MG-5, MG-6, MG-7.</t>
   </si>
   <si>
     <t>2197</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n._02-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n._02-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requerem nos termos dos Artigos 80 e seguintes do Regimento Interno desta Casa de leis a abertura de Comissão Especial de Inquérito (CEI), para que possamos apurar as contratações de serviços, produtos e pessoas com dispensa de licitação, realizados pela diretoria do SAEMBA no ano de 2021.</t>
   </si>
   <si>
     <t>2198</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n._03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n._03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Prefeito, informações sobre qual conduta foi adotada com as servidoras públicas municipais que se encontravam gestantes na retomada dos serviços públicos e o que está sendo ofertado para as que laboram atualmente, para que sejam garantidos a essas mulheres o direito à saúde e bem estar.</t>
   </si>
   <si>
     <t>2199</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n._04-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n._04-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Excelentíssimo Senhor Prefeito forneça informações através da empresa CONSESP explicitando pontualmente quais os critérios adotados para a avaliação dos textos e questões dissertativas e o porquê dos candidatos não poderem ter acesso tais informações e em qual lei se baseia para considerar a menor parte da prova, ou seja, as discursivas como fator eliminatório, desprezando todo o desempenho da maior parte da prova atingida pelos candidatos.</t>
   </si>
   <si>
     <t>2200</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/requerimento_n._05-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/requerimento_n._05-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requerem que o excelentíssimo senhor Prefeito Municipal apresente pontualmente explicações sobre o referido erro, citando o nome e função de quem o cometeu, e quais as medidas adotadas por ele enquanto gestor municipal para que amadorismos inconsequentes que lesam diretamente os cidadãos, não voltem a se repetir.</t>
   </si>
   <si>
     <t>2201</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/requerimento_n._06-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/requerimento_n._06-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o excelentíssimo senhor Prefeito Municipal forneça informações a respeito do citado e um plano de trabalho do que será realizado no local e indique o prazo para que o mesmo aconteça, em respeito aos moradores, no exercício da minha vereança.</t>
   </si>
   <si>
     <t>2202</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n._07-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n._07-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o excelentíssimo senhor Prefeito Municipal informe quantos cargos existem na administração municipal listando por categoria, função, rendimento, quantos desses estão na ativa, quantos vagos e quantos serão convocados para cada pasta da administração municipal tendo um parecer de cada diretor de serviços, detalhado por unidade administrativa ou repartição, bem como do Chefe de Gabinete da administração municipal.</t>
   </si>
   <si>
     <t>2203</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n._08-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n._08-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o excelentíssimo senhor Prefeito Municipal informe através de seu Diretor Administrativo Ilmo. Sr. Marcelo Lenharo, qual o prazo máximo para respostas dos referidos P.As - processos administrativos. Relatando detalhadamente se existe alguma diferenciação dos prazos para a respostas de processos oriundos da Câmara Municipal, Servidores Públicos e comunidade civil, caso exista justificar o porquê. Requeiro ainda, relatório com o número de todos os processos protocolados de janeiro de 2021 até a presente data, constando número, data do protocolo e a data da resposta de cada um em ordem numérica e cronológica, bem como os que estão sem resposta, caso houver.</t>
   </si>
   <si>
     <t>2204</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n._09-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n._09-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, informações nos termos abaixo: _x000D_
 1- Quais unidades escolares estão em reforma? _x000D_
 2- Qual será o custo para reformar as unidades escolares? _x000D_
 3- Qual o prazo para a conclusão das obras?</t>
   </si>
   <si>
     <t>2205</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n._10-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n._10-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo esclareça o porquê de ter incluído os empregos de provimento em comissão na Lei Complementar 10/2021, que realizou o reenquadramento dos empregos públicos da prefeitura municipal de Bariri, também solicito que a procuradoria da câmara emita parecer sobre a questão.</t>
   </si>
   <si>
     <t>2206</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n._11-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n._11-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que solicite ao setor de fiscalização, para notificar o proprietário do terreno baldio localizado na esquina da Rua Antônio Aparecido de Almeida com a Av. Nossa Senhora de Fátima, no bairro Jd Beltrame.</t>
   </si>
   <si>
     <t>2219</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/requerimento_n._12-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/requerimento_n._12-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que seja oficiado o Senhor Prefeito Municipal para informar se houve o pagamento da recomposição salarial de 3,5% no mês de janeiro, a título de RGA, conforme aprovado nesta Casa de Leis no final do ano passado, pois segundo informações escritas do Presidente do Sindicato dos Servidores Públicos Municipais de Bariri, o referido pagamento não teria ocorrido, em desacordo com a norma aprovada.</t>
   </si>
   <si>
     <t>2220</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Luis Renato Proti, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n._13-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n._13-22_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o projeto de lei nº 01/2022, de autoria do Poder Executivo, relativo ao aditamento da subvenção do Poder Executivo à Irmandade Santa Casa de Misericórdia de Bariri.</t>
   </si>
   <si>
     <t>2221</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_n._14-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_n._14-22_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o Requerimento nº 12/2022, de autoria do Vereador Benedito Antonio Franchini.</t>
   </si>
   <si>
     <t>2222</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_n._15-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_n._15-22_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o projeto de lei nº 01/2022, de autoria do Poder Legislativo, relativo à atualização do valor do vale alimentação dos servidores desta Casa de Leis.</t>
   </si>
   <si>
     <t>2223</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_n._16-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_n._16-22_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o projeto de lei nº 03/2022, de autoria do Poder Legislativo, acerca da concessão de revisão geral anual aos servidores desta Casa de Leis.</t>
   </si>
   <si>
     <t>2228</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._17-22_prot_97_validade_concursos_publico_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._17-22_prot_97_validade_concursos_publico_ocred.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO DE FORNECIMENTO DE INFORMAÇÕES POR PARTE DO PREFEITO QUANTO A PRORROGAÇÃO DOS PRAZOS DE CONCURSOS HOMOLOGADOS ATÉ 20/03/2020.</t>
   </si>
   <si>
     <t>2233</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/requerimento_n._18-22_prot_102_imagens_camera_vigilancia_paco_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/requerimento_n._18-22_prot_102_imagens_camera_vigilancia_paco_ocred.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO AO PREFEITO - PARA FINS DE FISCALIZAÇÃO - DAS IMAGENS CAPTADAS PELAS CAMERAS DA PARTE EXTERNA DO PAÇO MUNICIPAL NA DATA DE 31/11/2021 - NO HORARIO COMPREENDIDO DAS 15:30 AS 16:00 - TENDO EM VISTA DENUNCIA DA ENTRADA DE VEÍCULO PARTICULAR QUE TERIA REALIZADA CARGA E DESCARGA DE CAIXAS DE ARQUIVOS.</t>
   </si>
   <si>
     <t>2229</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n._19-22_prot_98_custo_entrega_supermercados_procon_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n._19-22_prot_98_custo_entrega_supermercados_procon_ocred.pdf</t>
   </si>
   <si>
     <t>REQUERIMENTO - 19/2022 - DE INFORMAÇÃO POR PARTE DO PREFEITO - ATRAVÉS DO PROCON - SOBRE ORIENTAÇÃO QUANTO AO CUSTO DE ENTREGA DE MERCADORIAS DOS SUPERMERCADOS LOCAIS PARA MUNICIPES DE MENOR PODER AQUISITIVO.</t>
   </si>
   <si>
     <t>2256</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n._20-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n._20-22_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a retirada do projeto de lei 02/2022 - 32/2021 - 33/2021 todos de autoria da mesa da camara.</t>
   </si>
   <si>
     <t>2237</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._21-22_prot_107_midias_e_documentos_pad_5388-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._21-22_prot_107_midias_e_documentos_pad_5388-2021_ocred.pdf</t>
   </si>
   <si>
     <t>AO PODER EXECUTIVO QUE ENCAMINHE OS DOCUMENTOS RELATIVOS AO CONTRATO 9/2021 PROC. ADMINISTRATIVO 5388/2021, DISPENSA 23/2021 QUE OBJETIVA A PRODUÇÃO DE IMAGENS E VÍDEOS. ENCAMINHANDO O EMPENHO, PARECERES, ORÇAMENTO, CONTRATO E MIDIAS PRODUZIDAS PARA TOMADA DE CONHECIMENTO A RESPEITO DO PRODUTO ENTREGUE</t>
   </si>
   <si>
     <t>2244</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/requerimento_n._22-22_prot_114_evasao_escolas_e_conselho_tutelar_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/requerimento_n._22-22_prot_114_evasao_escolas_e_conselho_tutelar_ocred.pdf</t>
   </si>
   <si>
     <t>ÀS ESCOLAS PÚBLICAS MUNICIPAIS E ESTADUAIS DE BARIRI; DE ENSINO FUNDAMENTAL 1, FUNDAMENTAL 2 E MÉDIO ENVIEM A RELAÇÃO DE EVASÃO ESCOLAR DO ANO DE 2021, CONSTANDO NOMES E SÉRIES, E MEDIDAS QUE FORAM TOMADAS - AO CONSELHO TUTELAR QUE INFORME A RELAÇÃO QUE FOI ENVIADA PELAS ESCOLAS SOBRE EVASÃO ESCOLAR E AS MEDIDAS TOMADAS.</t>
   </si>
   <si>
     <t>2251</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n._23-22_prot_125_inclusao_ordem_do_dia_pll_04-2022_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n._23-22_prot_125_inclusao_ordem_do_dia_pll_04-2022_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores requerem que, para efeito de tramitação legislativa, seja considerado como de caráter de urgência especial e incluído na ordem do dia desta sessão, para única discussão e votação o projeto de lei ordinária nº 04/2022 de autoria da mesa da Câmara.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n._24-22_prot_126_inclusao_ordem_do_dia_ple_05-2022_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n._24-22_prot_126_inclusao_ordem_do_dia_ple_05-2022_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 24/2022 - Os vereadores requerem que, para efeito de tramitação legislativa, seja considerado como de caráter de urgência especial e incluído na ordem do dia desta sessão, para única discussão e votação o projeto de lei ordinária nº 05/2022 de autoria do poder executivo.</t>
   </si>
   <si>
     <t>2253</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n._25-22_prot_127_inclusao_ordem_do_dia_ple_06-2022_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n._25-22_prot_127_inclusao_ordem_do_dia_ple_06-2022_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 25/2022 - Os vereadores requerem que, para efeito de tramitação legislativa, seja considerado como de caráter de urgência especial e incluído na ordem do dia desta sessão, para única discussão e votação o projeto de lei ordinária nº 06/2022 de autoria do poder executivo.</t>
   </si>
   <si>
     <t>2254</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/requerimento_n._26-22_prot_128_inclusao_ordem_do_dia_ple_07-2022_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/requerimento_n._26-22_prot_128_inclusao_ordem_do_dia_ple_07-2022_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 26/2022 - Os vereadores requerem que, para efeito de tramitação legislativa, seja considerado como de caráter de urgência especial e incluído na ordem do dia desta sessão, para única discussão e votação o projeto de lei ordinária nº 07/2022 de autoria do poder executivo.</t>
   </si>
   <si>
     <t>2267</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/requerimento_n._27-22_prot_160_sirurgias_ginecologicas_protocolado_em_03-mar._ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/requerimento_n._27-22_prot_160_sirurgias_ginecologicas_protocolado_em_03-mar._ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal, através da Diretoria de Saúde, qual a demanda de todas as pacientes que aguardam por cirurgias ginecológicas, a previsão de realização e qual a responsabilidade da Santa Casa sobre esse assunto.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>Requerimento 28/2022 - Requer ajuda de custo no valor de R$ 450,00, para os gastos com viajem a ser realizada em 09/03/2022 ao Palácio dos Bandeirantes</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_n._29-22_prot_188_identificacao_de_veiculos_do_municipio_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_n._29-22_prot_188_identificacao_de_veiculos_do_municipio_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 29/2022 - Que o Excelentíssimo Prefeito Municipal forneça informações sobre a identificação de todos os veículos da frota municipal, de suas Diretorias, incluída Autarquia Saemba, e prazo para a regularização caso haja algum não identificado.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_n._30-22_prot_189_praca_da_junentude_e_csu_5388-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_n._30-22_prot_189_praca_da_junentude_e_csu_5388-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 30/2022 - Que o Excelentíssimo Prefeito Municipal forneça informações sobre a responsabilidade da manutenção e zeladoria do Centro Social Urbano (CSU) e Praça da Juventude e qual será a contrapartida do poder público para sanar os problemas identificados.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_n._31-22_prot_190__terreno_baldio_santa_rosa_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_n._31-22_prot_190__terreno_baldio_santa_rosa_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 31/2022 - Que, ouvido o Plenário, a Administração Municipal informe qual medida será tomada para solucionar a problemática referente ao terreno baldio localizado no cruzamento entre as ruas Gonçalo Pereira Lopes e João Rodrigues Freire (Jardim Santa Rosa).</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._32-22_prot_197__maus_tratos_animais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._32-22_prot_197__maus_tratos_animais.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 32/2022 - Em resposta ao requerimento 16/2021, o qual versa sobre processo administrativo referente à maus tratos animais, solicita cópia integral do processo administrativo do plano em tela bem como outros documentos que se fazem necessários afim de comprovar o cumprimento da lei de maus tratos animais (protocolado em 17/03/2022).</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_n._33-22_prot_198_gravacoes_seguranca_paco_municipal.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_n._33-22_prot_198_gravacoes_seguranca_paco_municipal.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 33/2022 - Complementa e retifica o requerimento n. 18/2022, referente solicitação de imagens do circuito de segurança, requer o envio, para esta casa, de todas as gravações registradas na parte externa do Paço Municipal, em especial as voltadas ao fundo da repartição, nas datas 24/11/2021 (período da manhã) e 30/11/2021 (entre 14:30 e 17:00). (protocolado em 17/03/2022)</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n._34-22_prot_199_folha_pagamento_latina.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n._34-22_prot_199_folha_pagamento_latina.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 34/2022 - Solicita o número de funcionários contratados e folha de pagamento referentes aos meses de janeiro, fevereiro e março de 2022 da empresa terceirizada Latina. (protocolado em 17/03/2022).</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/requerimento_n._35-22_prot_227_informacoes_magisterio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/requerimento_n._35-22_prot_227_informacoes_magisterio.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 35/2022 - Ao Poder executivo que encaminhe as seguintes informações: salário inicial dos funcionários do quadro do magistério, enquadramento na tabela dos profissionais do magistério de acordo com a Lei 4111/2011, valor do vencimento de cada funcionário do quadro do magistério e carga horária dos professores efetivos no quadro do magistério.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._36-22_prot_272_gastos_feira_da_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._36-22_prot_272_gastos_feira_da_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 36/2022 - Que o Prefeito Municipal informe, através da Diretoria de Saúde, o total de gastos destinados ao evento "Feira da Saúde" .</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._37-22_prot_273_proibicao_fogos_de_artificio.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._37-22_prot_273_proibicao_fogos_de_artificio.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 37/2022 - Que o Prefeito Municipal informe, quais medidas foram tomadas para a efetivação das leis que versam sobre a proibição de queima, soltura, comercialização, armazenamento e transporte de fogos de artifício e similares no Município de Bariri.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/requerimento_n._38-22_prot_291_proj_lei_e_21_e_22-22_urg_especial.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/requerimento_n._38-22_prot_291_proj_lei_e_21_e_22-22_urg_especial.pdf</t>
   </si>
   <si>
     <t>Requerimento 38/2022 - dos Vereadores e Vereadora para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluídos na ordem do dia, desta sessão, para única discussão e votação com respectivos pareceres o Projeto de Lei n. 021 e 022/2022 de autoria do poder Executivo. (protocolado em 18/04/2022).</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento_n._39-22_prot_327_-_informacoes_proc_adm_399492021.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento_n._39-22_prot_327_-_informacoes_proc_adm_399492021.pdf</t>
   </si>
   <si>
     <t>Requerimento 39/2022 - Ao Poder Executivo que encaminhe cópia integral, com todas as fases internas e levantamento de orçamentos da Tomada de preços 04/2021 - processo adm. n. 39.949/2021 que visa contratação de agência de publicidade para prestação de serviços publicitários, e informe se tal edital utilizou a mesma comissão cujo sorteio é questionado pelo processo TCE n. 16253.989.21-4.</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/requerimento_n._40-22_prot_328_-_resultados_e_ganhos_gestao_frotas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/requerimento_n._40-22_prot_328_-_resultados_e_ganhos_gestao_frotas.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 40/2022 - Ao Prefeito Municipal que, através da Diretoria competente, apresente os resultados e ganhos obtidos com a implantação do programa de Gestão de Frotas em nosso Município.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_n._41-22_prot_336_-_iformacoes_fornecimento_agua.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_n._41-22_prot_336_-_iformacoes_fornecimento_agua.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 41/2022 - Ao Prefeito Municipal que forneça informações a respeito do fornecimento de água potável tendo em vista as constantes reclamações da população referentes a este serviço. (obs: protocolado em 28/04/2022).</t>
   </si>
   <si>
     <t>2359</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n._42-22_prot_379_-_informacoes_atendidos_feira_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n._42-22_prot_379_-_informacoes_atendidos_feira_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 42/2022 - Em consideração ao requerimento n. 36/2022 que solicitava os gastos oriundos da "Feira da Saúde", já respondido, requer, do Senhor Prefeito, lista de presença que comprove os 1.175 usuários do Sistema Único de Saúde que foram atendidos durante o evento.</t>
   </si>
   <si>
     <t>2360</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n._43-22_prot_380_-_informacoes_valore_hora_extra_feira_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n._43-22_prot_380_-_informacoes_valore_hora_extra_feira_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 43/2022 - Ao Senhor Prefeito, informações complementares sobre o valor em moeda corrente das horas extras dos 53 servidores que laboraram no evento "Feira da Saúde".</t>
   </si>
   <si>
     <t>2364</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_n._44-22_prot_395_-_carater_urgencia_especial_ao_ple_26-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_n._44-22_prot_395_-_carater_urgencia_especial_ao_ple_26-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 44/2022 - Dos Vereadores para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluído na ordem do dia da Sessão Ordinária de 16/05/2022 o Projeto de Lei n. 026/2022 de autoria do Poder Executivo. Protocolado em 16/05/2022.</t>
   </si>
   <si>
     <t>2370</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/requerimento_n._45-22_prot_435_-_seguranca_cemiterio-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/requerimento_n._45-22_prot_435_-_seguranca_cemiterio-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.45/2022 - Ao Poder Executivo que informe como está sendo realizada a segurança do cemitério municipal de Bariri.</t>
   </si>
   <si>
     <t>2371</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/requerimento_n._46-22_prot_436_-_entidades_permissionarias_cessionarias_e_afins-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/requerimento_n._46-22_prot_436_-_entidades_permissionarias_cessionarias_e_afins-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.46/2022 - Ao Poder Executivo que informe com quais órgãos ou entidades a Prefeitura tem Cessão, Permissão, Autorização de Uso, Concessão Remunerada ou não Remunerada.</t>
   </si>
   <si>
     <t>2372</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_n._47-22_prot_439_-_informacoes_aterro_e_destinacao_do_lixo-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_n._47-22_prot_439_-_informacoes_aterro_e_destinacao_do_lixo-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.47/2022 - Ao Senhor Prefeito Municipal, com cópias ao Setor de Meio Ambiente, para que envie a esta Casa de Leis informações sobre a construção e operação de aterro sanitário municipal, investimento já realizado e ainda necessário, valores dispendidos anualmente com a destinação do lixo doméstico, qual seria a economia prevista com relação ao transporte caso a obra estivesse operante, qual o valor arrecadado com a taxa de lixo do ano passado até o momento e para onde este recurso está sendo destinado.</t>
   </si>
   <si>
     <t>2374</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_n._48-22_prot_441_-_espacos_feira_centro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_n._48-22_prot_441_-_espacos_feira_centro.pdf</t>
   </si>
   <si>
     <t>Requerimento n.48/2022 - Ao Poder Executivo que informe quantos espaços há para colocar barracas na Feira do Centro e quantos deles estão ocupados.</t>
   </si>
   <si>
     <t>2375</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_n._49-22_prot_442_-_acoes_realizadas_rosa_benatti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_n._49-22_prot_442_-_acoes_realizadas_rosa_benatti.pdf</t>
   </si>
   <si>
     <t>Requerimento n.49/2022 - Ao Poder Executivo, através da Diretoria de Educação, que informe quais ações foram realizadas na Escola Rosa Benatti referentes aos apontamentos de irregularidades feitos pelo Tribunal de Contas do Estado.</t>
   </si>
   <si>
     <t>2378</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n._50-22_prot_445_-_atendimento_cestas_basicas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n._50-22_prot_445_-_atendimento_cestas_basicas.pdf</t>
   </si>
   <si>
     <t>Requerimento n.50/2022 - Ao Poder Executivo que, através da Diretoria de Ação Social de Bariri, informe quantas famílias são atendidas com cestas básicas por mês, quais os critérios e o tempo de resposta para recebimento deste serviço.</t>
   </si>
   <si>
     <t>2380</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/requerimento_n._51-22_prot_449_-_ocupacao_irregular_calcadas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/requerimento_n._51-22_prot_449_-_ocupacao_irregular_calcadas.pdf</t>
   </si>
   <si>
     <t>Requerimento n.51/2022 ao Exmo. Prefeito informações apontando qual é o Setor responsável pela fiscalização no perímetro urbano referente ao uso irregular de calçadas impedindo a livre circulação de pedestres, apresentando relação de trechos irregulares e quais medidas serão adotadas para resolver a problemática.</t>
   </si>
   <si>
     <t>2381</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/requerimento_n._52-22_prot_450_-_areas_verdes_municipais.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/requerimento_n._52-22_prot_450_-_areas_verdes_municipais.pdf</t>
   </si>
   <si>
     <t>Requerimento n.52/2022 ao Exmo. Prefeito relação das áreas urbanas do município de Bariri consideradas áreas verdes, constando sua localização o estado de conservação e manutenção, bem como um plano de trabalho para que seja cumprida a legislação ambiental.</t>
   </si>
   <si>
     <t>2385</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/requerimento_n._53-22_prot_458_-_urgencia_especial_ple_27_e_29-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/requerimento_n._53-22_prot_458_-_urgencia_especial_ple_27_e_29-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.53/2022 - De todos os Vereadores e Vereadora, para que sejam considerados, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluídos na Ordem do Dia da Sessão Ordinária de 06/06/2021, para única discussão e votação, com respectivos pareceres das comissões ou relator especial, os Projetos de Lei nº 27 e 29/2022 ambos de autoria do poder Executivo. obs: protocolado em 06/06/2022.</t>
   </si>
   <si>
     <t>2391</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/requerimento_n._54-22_prot_488_-_atendimento_lei_natalidade_caes_e_gatos-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/requerimento_n._54-22_prot_488_-_atendimento_lei_natalidade_caes_e_gatos-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.54/2022 - Ao Senhor prefeito que responda aos seguintes questionamentos e solicitações: a) O município de Bariri criou politicas públicas objetivando atender aos comandos da Lei Federal n.13.426/17(controle de natalidade de cães e gatos)?; b) Encaminhar documentos que comprovem o enquadramento, caso existam e c) Justificar, caso não haja atendimento a referida Lei.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/requerimento_n._55-22_prot_494_-_carater_urgencia_especial_ao_ple_32-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/requerimento_n._55-22_prot_494_-_carater_urgencia_especial_ao_ple_32-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 55/2022 - Dos Vereadores e Vereadora para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de "urgência  especial" e incluído na Ordem do Dia da Sessão ordinária de 20/06/2022, para única discussão e votação, o projeto de Lei n. 32/2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/requerimento_n._56-22_prot_513_-_desconto_insalubridade_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/requerimento_n._56-22_prot_513_-_desconto_insalubridade_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n.56/2022 - Ao Excelentíssimo Prefeito Municipal que forneça informações que justifiquem a redução percentual da insalubridade dos funcionários da saúde de Bariri e qual é a contrapartida do Executivo para amparar os servidores, garantindo-lhes suporte para seguir no enfrentamento da Covid 19.</t>
   </si>
   <si>
     <t>2410</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_n._57-22_prot_538_-_cirurgias_eletivas_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_n._57-22_prot_538_-_cirurgias_eletivas_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento 57/2022 - Ao Poder Executivo, que, através da Diretoria de Saúde, informe quantos encaminhamentos de cirurgias eletivas foram enviados para a Santa Casa, no período de Janeiro a Junho de 2022, quantas e quais tipos foram realizadas.</t>
   </si>
   <si>
     <t>2411</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/requerimento_n._58-22_prot_538_-_cirurgias_emergencia_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/requerimento_n._58-22_prot_538_-_cirurgias_emergencia_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento 58/2022 - Ao Poder Executivo, que, através da Gestora da Santa Casa, informe quantas e quais cirurgias de emergência foram realizadas na Santa Casa no período de Janeiro a Junho de 2022. Protocolado em 11/07/2022.</t>
   </si>
   <si>
     <t>2412</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/requerimento_n._59-22_prot_540_-_protocolo_atendimento_trabalho_parto_-_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/requerimento_n._59-22_prot_540_-_protocolo_atendimento_trabalho_parto_-_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento 59/2022 - À Administração Municipal que informe, através da Diretoria responsável, qual é o protocolo de atendimento para as gestantes em trabalho de parto e seus acompanhantes.</t>
   </si>
   <si>
     <t>2413</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_n._60-22_prot_541_-_informacoes_barracas_feira_livre.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_n._60-22_prot_541_-_informacoes_barracas_feira_livre.pdf</t>
   </si>
   <si>
     <t>Requerimento 60/2022 - Ao Poder Executivo que, através da Diretoria de Desenvolvimento Econômico, informe como e quem estava desmontando e montando as barracas da feira livre, que acontece na Praça da Matriz aos domingos, quais os gastos com o serviço em tela, quem efetuou os pagamentos, onde ficavam armazenadas e, ainda, que envie as comprovações de pagamento. Todos os questionamentos são referentes ao período de 03/04/2022 até a publicação do Edital 58/2022 (de 30/06/2022).</t>
   </si>
   <si>
     <t>2415</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_n._61-22_prot_549_-_informacoes_contemplados_empresa_arkus.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_n._61-22_prot_549_-_informacoes_contemplados_empresa_arkus.pdf</t>
   </si>
   <si>
     <t>Requerimento n.61/2022 - Ao Poder Executivo que, através da Assessoria de Gabinete, informe a relação de veículos de comunicação e de fornecedores contemplados pela agência de publicidade Arkus Propaganda Ltda.</t>
   </si>
   <si>
     <t>2417</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/requerimento_n._62-22_prot_562_-_inclusao_a_ordem_do_dia_plce_04-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/requerimento_n._62-22_prot_562_-_inclusao_a_ordem_do_dia_plce_04-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 62/2022 - Dos Vereadores e Vereadora, para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial, e incluído na ordem do dia da sessão ordinária de 18/07/2022, para única discussão e votação, o Projeto de Lei Complementar do Executivo n. 04/2022. Obs: protocolado em 18/07/2022.</t>
   </si>
   <si>
     <t>2427</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_n._63-22_prot_581_-_implantacao_programa_lanche_municipes_saude_.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_n._63-22_prot_581_-_implantacao_programa_lanche_municipes_saude_.pdf</t>
   </si>
   <si>
     <t>Requerimento n.63/2022 - Ao Poder Executivo que, através da Diretoria de Saúde, informe como está o processo para a implantação do programa de distribuição de lanches para os munícipes que são levados, pela administração municipal, para fazer consultas, exames e cirurgias em outras cidades.</t>
   </si>
   <si>
     <t>2428</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_n._64-22_prot_582_-_relatorios_comissao_monitoramento_e_avaliacao_sta_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_n._64-22_prot_582_-_relatorios_comissao_monitoramento_e_avaliacao_sta_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento n.64/2022 - Ao Poder Executivo que, através das diretorias competentes, envie os relatórios da Comissão de Monitoramento e Avaliação dos convênios da Santa Casa dos últimos 12 meses.</t>
   </si>
   <si>
     <t>2429</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_n._65-22_prot_583_-_motivos_viagem_prefeito_27_de_abril.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_n._65-22_prot_583_-_motivos_viagem_prefeito_27_de_abril.pdf</t>
   </si>
   <si>
     <t>Requerimento n.65/2022 - Ao Poder Executivo que, através da Chefia de Gabinete, informe os motivos oficiais da viagem realizada pelo Prefeito em 27/04/2022.</t>
   </si>
   <si>
     <t>2430</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/requerimento_n._66-22_prot_584_-_documentos_e_informacoes_processo_licitatorio_100057-22.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/requerimento_n._66-22_prot_584_-_documentos_e_informacoes_processo_licitatorio_100057-22.pdf</t>
   </si>
   <si>
     <t>Requerimento n.66/2022 - Ao Poder Executivo que envie os documentos relativos ao processo licitatório 100057/22 e, também: que informe o motivo do porquê ter sido adotada a modalidade de "dispensa", envie os documentos que apontem a necessidade da realização do serviço, envie os documentos da empresa contratada e cópia da nota fiscal relativa à prestação de serviço.</t>
   </si>
   <si>
     <t>2432</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2432/requerimento_n._67-22_prot_587_-__metodo_utilizado_problema_fezes_de_pombos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2432/requerimento_n._67-22_prot_587_-__metodo_utilizado_problema_fezes_de_pombos.pdf</t>
   </si>
   <si>
     <t>Requerimento 67/2022 - Que o Poder Executivo informe qual o método que está sendo utilizado pela Prefeitura para solucionar os problemas relativos as fezes de pombos, que tem aumentado por toda a cidade, principalmente em prédios públicos.</t>
   </si>
   <si>
     <t>2433</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2433/requerimento_n._68-22_prot_588_informacao_area_institucional_19475.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2433/requerimento_n._68-22_prot_588_informacao_area_institucional_19475.pdf</t>
   </si>
   <si>
     <t>Requerimento 68/2022 - Que o Poder Executivo informe se a área institucional, a qual foi atribuída com a matrícula 19.475, já foi destinada para alguma função social e, se sim, enviar os termos e convênios assinados por ambas as partes.</t>
   </si>
   <si>
     <t>2434</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._69-22_prot_589_medida_tomada_atendimento_130_criancas_sem_creche.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._69-22_prot_589_medida_tomada_atendimento_130_criancas_sem_creche.pdf</t>
   </si>
   <si>
     <t>Requerimento 69/2022 - Que o Poder Executivo informe qual medida está sendo tomada para atender as mais de 130 crianças que estão na fila para conseguir uma vaga nas creches municipais. Protocolado em 28/07/2022.</t>
   </si>
   <si>
     <t>2442</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_n._70-22_prot_608_considerar_regime_de_urg_especial_ple_47_-_2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_n._70-22_prot_608_considerar_regime_de_urg_especial_ple_47_-_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 70/2022 - Da Edilidade, para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluído na ordem do dia da Sessão Ordinária de 01/08/2022, para única discussão e votação, com pareceres das comissões ou relator especial, o Projeto de Lei do Executivo n.47/2022.</t>
   </si>
   <si>
     <t>2449</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_n._71-22_prot_625_consideracoes_lei_827-68_salario_funcionarios.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_n._71-22_prot_625_consideracoes_lei_827-68_salario_funcionarios.pdf</t>
   </si>
   <si>
     <t>Requerimento 71/2022 - ao Excelentíssimo Senhor Prefeito, que envie a esta Casa de Leis, informações e no que se refere a implementação em folha de pagamento dos direitos decorrentes da Lei 827/68, nos termos seguintes: Quais motivos levam a Administração a negar o direito a implementação do abono de 30%?; Qual a quantidade de funcionários que já está recebendo e qual ainda está por receber? e, Além dos cargos comtemplados existem outros a serem beneficiados?</t>
   </si>
   <si>
     <t>2450</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_n._72-22_prot_627_informacoes_cartao_corporativo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_n._72-22_prot_627_informacoes_cartao_corporativo.pdf</t>
   </si>
   <si>
     <t>Requerimento n.72/2022 - ao Poder Executivo, que envie as seguintes informações sobre o cartão corporativo: 1) Ato discricionário que formalizou a _x000D_
 sua implantação; 2) Quais são os funcionários que tem a posse do cartão; 3) Relação de gastos de cada cartão corporativo desde a implantação e 4) Extrato bancário de cada cartão desde a sua implantação._x000D_
 _x000D_
 _x000D_
 Proposição respondida, anexos disponíveis na Secretaria da Câmara.</t>
   </si>
   <si>
     <t>2451</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/requerimento_n._73-22_prot_628_informacoes_santa_casa_-_novo_piso_funcionarios_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/requerimento_n._73-22_prot_628_informacoes_santa_casa_-_novo_piso_funcionarios_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n.73/2022 - aos responsáveis pela gestão da Santa Casa que informem quantos profissionais enfermeiros, auxiliares e técnicos de enfermagem há contratados na entidade, particionando os dados por setores e escalas e informe também qual será o impacto orçamentário para fazer a adequação do novo piso da categoria em obediência a Lei 14.434/2022.</t>
   </si>
   <si>
     <t>2452</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/requerimento_n._74-22_prot_629_informacoes_diretoria_saude_-_novo_piso_funcionarios_saude.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/requerimento_n._74-22_prot_629_informacoes_diretoria_saude_-_novo_piso_funcionarios_saude.pdf</t>
   </si>
   <si>
     <t>Requerimento n.74/2022 - à Diretoria de Saúde, que informe quando será feito o reajuste para pagar o novo piso aos profissionais de enfermagem tendo em vista que a Lei 14.434/2022 foi recentemente sancionada pelo Presidente.</t>
   </si>
   <si>
     <t>2453</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/requerimento_n._75-22_prot_630_informacoes_vigilancia_sanitaria_-_qualidade_da_agua.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/requerimento_n._75-22_prot_630_informacoes_vigilancia_sanitaria_-_qualidade_da_agua.pdf</t>
   </si>
   <si>
     <t>Requerimento n.75/2022 - à Vigilância Sanitária que envie os relatórios referentes a qualidade da água de Bariri dos anos 2021 e 2022.</t>
   </si>
   <si>
     <t>2454</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/requerimento_n._76-22_prot_631_informacoes_ponte_claudionor_barbieri.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/requerimento_n._76-22_prot_631_informacoes_ponte_claudionor_barbieri.pdf</t>
   </si>
   <si>
     <t>Requerimento n.76/2022 - ao Senhor Prefeito que, através das Diretorias competentes, informe quais providências estão sendo tomadas com relação a ponte que fica na Avenida Claudionor Barbieri, entre as ruas Antônio de Queirós e Benedito Pereira Aguiar.</t>
   </si>
   <si>
     <t>2455</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento_n._77-22_prot_632_informacoes_emendas_e_indicacoes_parlamentares.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento_n._77-22_prot_632_informacoes_emendas_e_indicacoes_parlamentares.pdf</t>
   </si>
   <si>
     <t>Requerimento n.77/2022 - ao Senhor Prefeito que, através das Diretorias competentes, informe a situação cadastral, ou de execução, relativos aos recursos enviados através de emendas e indicações dos seguintes: Deputado Federal Carlos Sampaio, Secretário Marco Vinholi, Deputado Estadual Cezar, Deputada Estadual Damaris Moura e Deputado Dirceu Dalben.</t>
   </si>
   <si>
     <t>2456</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_n._78-22_prot_638_informacoes_reformas_emei_2.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_n._78-22_prot_638_informacoes_reformas_emei_2.pdf</t>
   </si>
   <si>
     <t>Requerimento n.78/2022 - Ao Senhor Prefeito que, através da diretoria de Educação, informe se existe Projeto para reforma e ampliação da EMEI 2. Em caso positivo, qual a previsão para início das obras.</t>
   </si>
   <si>
     <t>2457</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_n._79-22_prot_639_informacoes_poco_profundo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_n._79-22_prot_639_informacoes_poco_profundo.pdf</t>
   </si>
   <si>
     <t>Requerimento n.79/2022 - Ao Senhor Prefeito que, através do Saemba, informe qual é a previsão para que o poço profundo comece a fornecer água para a rede de abastecimento do nosso município.</t>
   </si>
   <si>
     <t>2461</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/requerimento_n._80-22_prot_643_informacoes_oferta_atendiemnto_medico.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/requerimento_n._80-22_prot_643_informacoes_oferta_atendiemnto_medico.pdf</t>
   </si>
   <si>
     <t>Requerimento n.80/2022 - Ao Exmo. Senhor Prefeito, para que forneça informações de quais medidas estão sendo tomadas para garantir a oferta de atendimento médico e qual é o número de consultas realizadas por cada especialidade médica de todas as unidades de saúde do município, de janeiro até a presente data.</t>
   </si>
   <si>
     <t>2466</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_n._81-22_prot_652_-_urgencia_especial_ple_51-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_n._81-22_prot_652_-_urgencia_especial_ple_51-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 81/2022 - a fim de que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluído na ordem do dia, da Sessão Ordinária de 15/08/2022, para única discussão e votação e com respectivos pareceres o Projeto de Lei n. 51/2022 do Poder Executivo. Protocolado em 15/08/2022.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_n._82-22_prot_684_-_convoca_sessao_ext._para_proj_52_de_2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_n._82-22_prot_684_-_convoca_sessao_ext._para_proj_52_de_2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n.82/2022 - da Edilidade, para que seja convocada uma Sessão Extraordinária, logo após o término da 17ª Sessão Extraordinária de 23/08/2022, para ser incluído e deliberado na Ordem do Dia, em única discussão e votação, o Projeto de Lei n.52/2022, do Executivo.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_n._83-22_prot_696_-_informacoes_auxilio_estudantil_-_transporte.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_n._83-22_prot_696_-_informacoes_auxilio_estudantil_-_transporte.pdf</t>
   </si>
   <si>
     <t>Requerimento 83/2022 - ao Excelentíssimo Senhor Prefeito que envie as seguintes informações a Câmara: relação, quantificada, dos alunos beneficiados em 2022, pelo programa municipal de Assistência Estudantil (transporte escolar) constando as cidades de destino, quantidade de alunos que recebem o auxílio complementar ao programa em tela e qual foi o valor gasto com o programa nos anos de 2018 até 2021.</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_n._84-22_prot_700_-_informacoes_casas_populares_cdhu.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_n._84-22_prot_700_-_informacoes_casas_populares_cdhu.pdf</t>
   </si>
   <si>
     <t>Requerimento n.84/2022 - Ao Senhor Prefeito que, através das Diretorias competentes, envie as seguintes informações: termo de convênio assinado entre o Município e CDHU para a construção das 80 casas populares, local onde elas serão construídas, previsão para o início das obras, critérios para participação e forma de inscrição.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_n._85-22_prot_701_-_informacoes_fornecimento_leite_criancas_e_idosos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_n._85-22_prot_701_-_informacoes_fornecimento_leite_criancas_e_idosos.pdf</t>
   </si>
   <si>
     <t>Requerimento n.85/2022 - À Diretoria de Ação Social do Município, para que informe: qual é a quantidade de idosos e crianças atendidos pelo programa de fornecimento de leite e a quantidade daqueles que se encontram em lista de espera.</t>
   </si>
   <si>
     <t>2518</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimento_n._86-22_prot_766_-_urgencia_especial_ple_62_e_63-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimento_n._86-22_prot_766_-_urgencia_especial_ple_62_e_63-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 86/2022 - Dos Vereadores e Vereadora a fim de que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de "urgência  especial" e incluído na Ordem do Dia da Sessão Ordinária de 03/10/2022, para únicas discussões e votações, após expedição de pareceres, os projetos de Lei n. 62 e 63/2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>2524</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_n._87-22_prot_781_-_informacoes_hospital_sao_jose_seguranca.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_n._87-22_prot_781_-_informacoes_hospital_sao_jose_seguranca.pdf</t>
   </si>
   <si>
     <t>Requerimento 87/2022 - Requer, ouvido o Plenário, que o Excelentíssimo Senhor Prefeito Municipal forneça informações referentes à responsabilização pelo prédio do Hospital São José, próximo à escola Ephigênia, e as providências que serão tomadas em atenção ao fato de o local possuir acesso facilitado pela falta de segurança.</t>
   </si>
   <si>
     <t>2525</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/requerimento_n._88-22_prot_782_-_informacoes_criancas_fonoaudiologo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/requerimento_n._88-22_prot_782_-_informacoes_criancas_fonoaudiologo.pdf</t>
   </si>
   <si>
     <t>Requerimento 88/2022 - Ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, que forneça informações sobre quantas crianças da rede municipal aguardam pela especialidade de fonoaudiologia, bem como o número de profissionais que atendem a esta demanda atualmente.</t>
   </si>
   <si>
     <t>2526</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/requerimento_n._89-22_prot_783_-_desligamento_gestora_santa_casa_-_atendimento_municipes.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/requerimento_n._89-22_prot_783_-_desligamento_gestora_santa_casa_-_atendimento_municipes.pdf</t>
   </si>
   <si>
     <t>Requerimento 89/2022 - Ouvido o Plenário, ao Excelentíssimo Senhor Prefeito Municipal, que forneça informações sobre o motivo que levou ao desligamento da gestora da Santa Casa e se essa decisão colocará, de alguma forma, em risco o atendimento dos munícipes.</t>
   </si>
   <si>
     <t>2528</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/requerimento_n._90-22_prot_785_-_medidas_falta_de_otorrino_e_oftalmologista.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/requerimento_n._90-22_prot_785_-_medidas_falta_de_otorrino_e_oftalmologista.pdf</t>
   </si>
   <si>
     <t>Requerimento 90/2022 - À Diretoria de Saúde, que informe quais medidas estão sendo tomadas para sanar a falta de otorrinolaringologistas e oftalmologistas na rede pública.</t>
   </si>
   <si>
     <t>2533</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/requerimento_n._91-22_prot_793_-_urgencia_especial_ple_68-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/requerimento_n._91-22_prot_793_-_urgencia_especial_ple_68-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 91/2022 - Dos Vereadores e Vereadora para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluído na Ordem do Dia da Sessão ordinária de 17/10/2022, para única discussão e votação, o projeto de Lei n. 68/2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>2535</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/requerimento_n._92-22_prot_812_-_urgencia_especial_plce_06_ao_12-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/requerimento_n._92-22_prot_812_-_urgencia_especial_plce_06_ao_12-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 92/2022 - Dos Vereadores e Vereadora, a fim de que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de "urgência especial" e incluídos na Ordem do Dia, da Sessão Extraordinária de 24/10/2022, para única discussão e votação, os projetos de Lei Complementar: 06, 07, 08, 09, 10, 11 e 12 todos do Poder Executivo e tramitando em 2022. Protocolado em 24/10/2022.</t>
   </si>
   <si>
     <t>2540</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/requerimento_n._93-22_prot_829_-_empresa_tapa_buracos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/requerimento_n._93-22_prot_829_-_empresa_tapa_buracos.pdf</t>
   </si>
   <si>
     <t>Requerimento n.93/2022 - Ao Senhor Prefeito, que informe qual foi a empresa que ganhou a licitação de "tapa buracos" na cidade, qual valor será pago à essa empresa e a qualificação desta para exercer a referida função.</t>
   </si>
   <si>
     <t>2542</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/requerimento_n._94-22_prot_831_-_fgts_funcionarios_santa_casa.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/requerimento_n._94-22_prot_831_-_fgts_funcionarios_santa_casa.pdf</t>
   </si>
   <si>
     <t>Requerimento 94/2022 - Ao Excelentíssimo Senhor Prefeito Municipal, ouvido o Plenário, que forneça os comprovantes dos depósitos do FGTS dos funcionários da Santa Casa de Bariri e, caso não existam, que sejam informados os meses em que os colaboradores ficaram sem os referidos depósitos e qual medida será tomada para corrigir o possível descumprimento do TAC.</t>
   </si>
   <si>
     <t>2543</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._95-22_prot_831_-_informacoes_recape_asfaltico_e_convenio_respeito_a_vida.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._95-22_prot_831_-_informacoes_recape_asfaltico_e_convenio_respeito_a_vida.pdf</t>
   </si>
   <si>
     <t>Requerimento 95/2022 - Ao Excelentíssimo Senhor Prefeito Municipal, ouvido o Plenário, que forneça informações a respeito de quais ruas ou avenidas receberam o recape asfáltico advindo do convênio com o Estado de São Paulo, "Respeito à Vida", que destinou a soma de R$750.000,00 e se existe cronograma para realização do serviço em outras vias utilizando o mesmo recurso.</t>
   </si>
   <si>
     <t>2544</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/requerimento_n._96-22_prot_831_-_informacoes_reforma_predio_poupatempo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/requerimento_n._96-22_prot_831_-_informacoes_reforma_predio_poupatempo.pdf</t>
   </si>
   <si>
     <t>Requerimento 96/2022 - Ao Poder Executivo Municipal que, através das Diretorias competentes, envie, para esta Casa de Leis, cópias do contrato de locação do prédio onde irá funcionar o Poupatempo, os gastos com a reforma no local até o momento e os documentos relatando todo o processo até o contrato de de colaboração do projeto entre a Prefeitura e o Governo Estadual.</t>
   </si>
   <si>
     <t>2545</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/requerimento_n._97-22_prot_834_-_informacoes_locacao_imoveis_terceiros.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/requerimento_n._97-22_prot_834_-_informacoes_locacao_imoveis_terceiros.pdf</t>
   </si>
   <si>
     <t>Requerimento 97/2022 - Ao Poder Executivo Municipal que, através das Diretorias competentes, envie, para esta Casa de Leis, todos os contratos de locações de imóveis existentes entre a Prefeitura e terceiros.</t>
   </si>
   <si>
     <t>2549</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/requerimento_n._98-22_prot_838_-_politicas_publicas_creas_aos_em_situacao_de_rua.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/requerimento_n._98-22_prot_838_-_politicas_publicas_creas_aos_em_situacao_de_rua.pdf</t>
   </si>
   <si>
     <t>Requerimento 98/2022 - Ao Poder Executivo Municipal que, através do CREAS, informe quais politicas públicas estão sendo realizadas com relação a população em situação de rua.</t>
   </si>
   <si>
     <t>2550</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_n._99-22_prot_839_-_cronograma_limpeza_pracas_publicas.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_n._99-22_prot_839_-_cronograma_limpeza_pracas_publicas.pdf</t>
   </si>
   <si>
     <t>Requerimento 99/2022 - Ao Poder Executivo Municipal que, através das Diretorias competentes, informe qual é o cronograma pra limpeza das praças públicas e, se não houver, informar quais são os critérios utilizados para limpeza destes locais.</t>
   </si>
   <si>
     <t>2552</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/requerimento_n._100-22_prot_847_-_urgencia_especial_ple_72-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/requerimento_n._100-22_prot_847_-_urgencia_especial_ple_72-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 100/2022 - a fim de que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de urgência especial e incluído na ordem do dia, da Sessão Ordinária de 07/11/2022, para única discussão e votação, com respectivos pareceres, o Projeto de Lei n. 72/2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>2561</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_n._101-22_prot_892_-_urgencia_especial_ple_76_e_77_pll_11_e_15.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_n._101-22_prot_892_-_urgencia_especial_ple_76_e_77_pll_11_e_15.pdf</t>
   </si>
   <si>
     <t>Requerimento 101/2022 - Dos Vereadores e Vereadora para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de "urgência especial" e incluídos na Ordem do Dia da Sessão Ordinária de 21/11/2022, para única discussão e votação, os projetos de Lei n. 76 e 77/2022 do Poder Executivo e os projetos de lei n. 11 e 15/2022 do Legislativo.</t>
   </si>
   <si>
     <t>2562</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_n._102-22_prot_893_-_urgencia_especial_ple_82.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_n._102-22_prot_893_-_urgencia_especial_ple_82.pdf</t>
   </si>
   <si>
     <t>Requerimento 102/2022 - Dos Vereadores e Vereadora para que seja considerado, para efeito de tramitação legislativa, como sendo de caráter de "urgência especial" e incluído na Ordem do Dia da Sessão Ordinária de 21/11/2022, para única discussão e votação, o projeto de Lei n. 82/2022 do Poder Executivo.</t>
   </si>
   <si>
     <t>2568</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_n._103-22_prot_906_-_extratos_poder_executivo_saemba_e_dados_financeiros.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_n._103-22_prot_906_-_extratos_poder_executivo_saemba_e_dados_financeiros.pdf</t>
   </si>
   <si>
     <t>Requerimento n. 103/2022 - Ao excelentíssimo Prefeito desta Municipalidade, ouvido o Plenário, os extratos bancários de todas as contas do poder Executivo Municipal a partir de 01/01/2022 com saldo atualizado, extratos de todas as contas da Autarquia Saemba, referentes ao ano corrente, valor do montante arrecadado em 2022, despesas mensais empenhadas e liquidadas e qual é o valor da dívida contraída e negociada pela Autarquia com a CPFL.</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/requerimento_n._104-22_prot_924_-_urgencia_especial_ple_71_e_83-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/requerimento_n._104-22_prot_924_-_urgencia_especial_ple_71_e_83-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 104/2022 - Dos Vereadores e Vereadora a fim de que sejam considerados, para efeito de tramitação legislativa, como sendo de caráter de "urgência especial" e incluídos na Ordem do Dia da Sessão Ordinária de 05/12/2022, para única discussão e votação, os Projetos de Lei Ordinária n. 71 e 83/2022 do Poder Executivo. Protocolado em 05/12/2022.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/requerimento_n._105-22_prot_943_-_urgencia_especial_ple_78_e_plce_13_-2022.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/requerimento_n._105-22_prot_943_-_urgencia_especial_ple_78_e_plce_13_-2022.pdf</t>
   </si>
   <si>
     <t>Requerimento 105/2022 - Da Edilidade, a fim de que sejam considerados, para efeito de tramitação legislativa, como sendo de caráter de "urgência  especial" e incluídos na Ordem do Dia da Sessão Extraordinária de 12/12/2022, para únicas discussão e votação, os projetos: de Lei Complementar n.13 e Ordinária n. 78/2022 do Poder Executivo. Protocolado em 12/12/2022.</t>
   </si>
   <si>
     <t>2210</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/veto_01-22_mensagem_no_01-22_-_veto_ao_pll_no_31-21_-_autografo_no_78-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/veto_01-22_mensagem_no_01-22_-_veto_ao_pll_no_31-21_-_autografo_no_78-21_ocred.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 31/2021 - Autógrafo nº 78/2021 - Autor: Poder Legislativo.</t>
   </si>
   <si>
     <t>2184</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/parecer_n_01-22_referente_ao_plce_11-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/parecer_n_01-22_referente_ao_plce_11-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 11/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2224</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_n_02-22_referente_ao_pll_01-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_n_02-22_referente_ao_pll_01-22_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 01/2022, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2225</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/parecer_n_03-22_referente_ao_pll_03-22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/parecer_n_03-22_referente_ao_pll_03-22_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 03/2022, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>2226</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_n_04-22_referente_ao_ple_01-22_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_n_04-22_referente_ao_ple_01-22_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 01/2022, de autoria do Poder Executivo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>Em Im</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/emenda_01__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/emenda_01__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 01/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/emenda_02__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/emenda_02__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 02/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/emenda_03__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/emenda_03__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 03/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 16.000,00.</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/emenda_04__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/emenda_04__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 04/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 17.500,00.</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/emenda_05__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/emenda_05__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 05/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 25.000,00.</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/emenda_06__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/emenda_06__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 06/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 5.000,00.</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/emenda_07__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/emenda_07__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 07/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 20.000,00.</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/emenda_08__vereador_ricardo_prearo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/emenda_08__vereador_ricardo_prearo.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 08/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 18.500,00.</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/emenda_09_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/emenda_09_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 09/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 7.000,00.</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/emenda_10__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/emenda_10__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 10/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/emenda_11_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/emenda_11_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 11/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 6.000,00.</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_12_-_vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_12_-_vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 12/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 23.500,00.</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_13__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_13__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 13/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos). R$ 15.000,00.</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_14__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_14__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 14/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/emenda_15__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/emenda_15__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 15/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 8.000,00.</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_16__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_16__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 16/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 7.000,00.</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_17__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_17__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 17/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 5.000,00.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/emenda_18__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/emenda_18__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 18/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 1.500,00.</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/emenda_19__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/emenda_19__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 19/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 3.000,00.</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/emenda_20__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/emenda_20__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 20/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos).</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/emenda_21__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/emenda_21__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 21/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 3.000,00.</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/emenda_22__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/emenda_22__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 22/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_23__vereadora_myrella_soares_da_silva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_23__vereadora_myrella_soares_da_silva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 23/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 15.000,00.</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_24__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_24__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 24/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 23.931,00.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_25__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_25__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 25/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 20.000,00.</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_26__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_26__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 26/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 19.000,00.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_27__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_27__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 27/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 12.000,00.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_28__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_28__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 28/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 15.000,00.</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_29__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_29__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 29/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_30__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_30__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 30/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 15.000,00.</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_31__vereador_airton_luis_pegoraro.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_31__vereador_airton_luis_pegoraro.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 31/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 12.931,00.</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_32__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_32__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 32/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 20.931,00.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_33__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_33__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 33/2022 ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 13.000,00.</t>
   </si>
   <si>
     <t>2616</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_34__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_34__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 13.000,00.</t>
   </si>
   <si>
     <t>2617</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_35__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_35__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 20.000,00.</t>
   </si>
   <si>
     <t>2618</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_36__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_36__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 18.000,00.</t>
   </si>
   <si>
     <t>2619</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_37__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_37__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 11.000,00.</t>
   </si>
   <si>
     <t>2620</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_38__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_38__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>2621</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_39__vereador_benedito_antonio_franchini.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_39__vereador_benedito_antonio_franchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 10.000,00.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_40__vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_40__vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 23.931,00.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_41__vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_41__vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_42__vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_42__vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/emenda_43__vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/emenda_43__vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/emenda_44__vereador_luis_renato_proti.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/emenda_44__vereador_luis_renato_proti.pdf</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_45__vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_45__vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 50.931,00.</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_46__vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_46__vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 25.000,00.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_47__vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_47__vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/emenda_48__vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/emenda_48__vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/emenda_49__vereador_evandro_antonio_folieni.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/emenda_49__vereador_evandro_antonio_folieni.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 13.931,00.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/emenda_50__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/emenda_50__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/emenda_51__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/emenda_51__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/emenda_52__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/emenda_52__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2635</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/emenda_53__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/emenda_53__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 15.000,00.</t>
   </si>
   <si>
     <t>2636</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/emenda_54__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/emenda_54__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/emenda_55__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/emenda_55__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/emenda_56__vereador_julio_cesar_devides.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/emenda_56__vereador_julio_cesar_devides.pdf</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_57__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_57__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 9.325,00.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/emenda_58__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/emenda_58__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 9.325,00</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/emenda_59__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/emenda_59__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/emenda_60__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/emenda_60__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos),R$ 9.325,00.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/emenda_61__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/emenda_61__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/emenda_62__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/emenda_62__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/emenda_63__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/emenda_63__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/emenda_64__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/emenda_64__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/emenda_65__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/emenda_65__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/emenda_66__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/emenda_66__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 41.965,00.</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/emenda_67__vereador_francisco_leandro_gonzalez.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/emenda_67__vereador_francisco_leandro_gonzalez.pdf</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/emenda_68__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/emenda_68__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 35.000,00.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/emenda_69__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/emenda_69__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/emenda_70__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/emenda_70__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/emenda_71__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/emenda_71__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/emenda_72__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/emenda_72__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/emenda_73__vereador_edcarlos_pereira_dos_santos.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/emenda_73__vereador_edcarlos_pereira_dos_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 33.600,00.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Evandro Antonio Folieni, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/emenda_74__emenda_coletiva.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/emenda_74__emenda_coletiva.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva ao Projeto de Lei do Poder Executivo nº 71/2022 (Quadros Anexos), R$ 346.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4890,67 +4890,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_05-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_06-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_07-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_08-22_prot_96_-_fornecimento_de_mamoplastia_redutora___ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_09-22_prot_99_-_vinda_do_programa_meu_pet_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_10-22_prot_100_vinda_programa_respeito_a_vida_-_transito__ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_11-22_prot_101_recape_asfaltico_joao_eid_e_r_antonio_jose_cordeiro_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_12-22_prot_103_problema_invasao_de_aguas_pluviais_r._margarete_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_13-22_prot_105_-_pintura_e_colocacao_de_ralos_no_filengao_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_14-22_prot_106_problema_com_invasao_de_aguas_pluv_e_retorno_de_esgoto_-_r._sta_catarina_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_15-22_prot_108_manutencao_praca_mae_celina_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_16-22_prot_109_destinacao_correta_rua_mario_simonetti_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_17-22_prot_110_apresentacao_de_projeto_ao_fid_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_18-22_prot_113_manutencao_tampas_de_bueiros_e_galerias_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_19-22_prot_116_isencao_da_taxa_de_de_protecao_adesastres_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_20-22_prot_154_operacao_tapa_buracos_-_vicente_ticianeli_jd._maria_luisa_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_21-22_prot_155_-_mutirao_mensal_ou_bimestral_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/indicacao_22-22_prot_157_-_implantacao_atividade_delegada_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_23-22_prot_158_-_instalacao_cacambas_ou_lixeiras_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_24-22_prot_191_-_recape_asfaltico_r._belmiro_furcin_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_25-22_prot_192_-_recape_asfaltico_r._sebe_bolsoni_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_26-22_prot_193_-_canaleta_esquina_sto_andre_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_27-22_prot_195_-_calcamento_area_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/indicacao_28-22_prot_220_-_leitor_qr_code_central_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_29-22_prot_222_-_aneis_viarios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_30-22_prot_225_-_manutencao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_31-22_prot_226_-_vaca_mecanica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_32-22_prot_248_-_vestiarios_e_sanitario_deo_arrudao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/indicacao_33-22_prot_258_-_instalacao_conselho_desenvolvimento_rural_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_34-22_prot_259_-_seguro_de_performance_airton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_35-22_prot_260_-_participacao_efetiva_prog_cidadania_no_campo_-_munic_agro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_36-22_prot_263-_asfaltamento_rua_jose_a_facin_-_sp304.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_37-22_prot_264-_estrada_bairro_lagoa_messias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_38-22_prot_265_-_boca_de_lobo_-_av._benedito_p_aguiar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_39-22_prot_271_-_limpeza_terreno_r._modesto_jose_masson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_40-22_prot_275_-_revitalizacao_feira_altos_da_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_41-22_prot_329_-_criacao_cargo_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_42-22_prot_330_-_criacao_psf_no_jardim_garotinho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_43-22_prot_331_-_reforma_clube_recreativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_44-22_prot_335_-_construcao_banheiro_parque_lago.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_45-22_prot_357_-_recape_asfaltico_virgilio_fanton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_46-22_prot_359_-_reparos_estrada_queixada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_47-22_prot_361_-_semaforo_barbieri_e_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_48-22_prot_362_-_cobertura_creche_nelly_chidid.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_49-22_prot_363_-_calcamento_terrenos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_50-22_prot_364_-_iluminacao_praca_livramento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_51-22_prot_367_-_edicao_proj_lei_exec_vias_puplicas_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_52-22_prot_368_-_mudanca_ponto_bar_rosa_de_riz_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_53-22_prot_369_-_manutencao_asfalto_goncalves_dias_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_54-22_prot_370_-_sistema_gerenciamento_processos_adm_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_55-22_prot_375_-_limpeza_area_verde_rua_salvador_de_alice.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_56-22_prot_376_-_limpeza_area_verde_rua_mario_simonetti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_57-22_prot_377_-_utilizacao_de_recurso_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_58-22_prot_378_-_problema_agua_parada_av._joao_canal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_59-22_prot_443_-_instalacao_canaletao_r._jornalista_victor_a_p.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_60-22_prot_444_-_instalacao_canaletao_r._idelbrado_forqueto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_61-22_prot_451_-_reparo_boca_de_lobo_av_prof_carlos_ferreira_moraes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_62-22_prot_474_-_melhorias_avenida_jose_jorge_resegue.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_63-22_prot_486_-_calcada_rua_sao_bernardo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_64-22_prot_514_-_bonificacao_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_65-22_prot_515_-_reparo_buraco_rua_luiz_furlanetto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_66-22_prot_516_-_estrategias_saude_familia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_67-22_prot_525_-_reformulacao_ple_31-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_68-22_prot_572_-_manutencao_ponte_cabral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_69-22_prot_573_-_manutencao_iluminacao_quadra_escola_eurico.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_70-22_prot_574_-_reforma_emei_diolanda_chuffi_neif.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_71-22_prot_590_-_sugestao_homenagem_vicente_sergio_barbieri_junior.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_72-22_prot_640_-_reforma_arrudao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_73-22_prot_641_-_psf_jose_teixeira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_74-22_prot_644_-_manutencao_sanitarios_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_75-22_prot_645_-_contratacao_otorrino..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_76-22_prot_646_-_matutencao_lombada_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_77-22_prot_647_-_sinalizacao_transito_joseane_bianco_e_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_78-22_prot_694_-_nomeacao_consultorio_cleonice_i_cardoso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_79-22_prot_695_-_reforma_emei_3_-_risco_escorpioes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/indicacao_80-22_prot_726_-_reparos_expressa_sul_-_domingos_a_fortunato.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/indicacao_81-22_prot_727_-_reparos_av._domingos_libonatti.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_82-22_prot_728_-_limpeza_praca_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_83-22_prot_758_-_programa_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_84-22_prot_759_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_85-22_prot_760_-_recape_rua_jose_durante_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_86-22_prot_777_-_decreto_para_utilizacao_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_87-22_prot_778_-_contratacao_operadores_maquinas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_88-22_prot_779_-_instalacao_horimetros.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/indicacao_89-22_prot_786_-_farmacia_e_sala_de_vacina_-_psf1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_90-22_prot_828_-_mudanca_guiche_lancadoria_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_91-22_prot_830_-_transmissao_musicas_coreto_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_92-22_prot_835_-_reforma_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_93-22_prot_836_-_limpeza_e_manutencao_praca_gabrielly_collombaro_ocon.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_94-22_prot_837_-_instalacao_ponto_onibus_bairro_viva_mais.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_95-22_prot_903_-_alteracao_teto_insalubridade_da_saude.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/indicacao_96-22_prot_904_-_manutencao_praca_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/indicacao_97-22_prot_905_-_manutencao_rua_jose_claudio_mazini.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/indicacao_98-22_prot_907_-_podas_de_arvores_rua_armando_tessaroli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/mocao_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/mocao_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_n._03-22_prot_90_voto_pesar_adilson_fernandes_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/mocao_n._05-22_prot_111_aplauso_sitio_com_deus_-_mineiros_do_tete_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/mocao_n._06-22_prot_112_aplauso_ao_lions_clube_de_bariri_-_cestas_basicas_enchente_jau_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/mocao_n._07-22_prot_138_voto_pesar_maria_iselda_piton_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_n._08-22_prot_152_voto_pesar_angelo_furlaneto_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_n._09-22_prot_156_voto_pesar_antonio_fernandes_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/mocao_n._10-22_prot_161_voto_pesar_marlene_bazza_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_n._11-22_prot_164_voto_pesar_rosangela_benedita_daniel_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/mocao_n._12-22_prot_165_voto_pesar_amauri_barbosa_cesar_amauri_do_correio_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/mocao_n._13-22_prot_166_voto_pesar_milton_marcos_mantovani_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_n._14-22_prot_196_aplauso_deputado_federal_carlos_sampaio_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_n._15-22_prot_210_pesar_sonia_mina.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_n._16-22_prot_211_pesar_-_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_n._17-22_prot_212_pesar_-_valdir_aparecido_budin.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_n._18-22_prot_221_pesar_-_tadeu_luiz_penachi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/mocao_n._19-22_prot_231pesar_-_tadeu_luiz_penachi-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/mocao_n._20-22_prot_256_-_apoio_ao_pdl22-20_da_apampesp.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/mocao_n._21-22_prot_257-_pesar_argemiro_a_trento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/mocao_n._22-22_prot_262-_pesar_argemiro_a_trento_benedito_franchini.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/mocao_n._23-22_prot_269-_aplausos_alunos_coeba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/mocao_n._24-22_prot_270_-_pesar_argemiro_a_trento_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/mocao_n._25-22_prot_274_-_aplauso_marcelo_fernandes_graziani.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/mocao_n._26-22_prot_332_-_pesar_aparecido_antonio_mazoti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/mocao_n._27-22_prot_358_-_aplausos_claudio_breda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_n._28-22_prot_371_-_pesar_joao_d_galbier.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_n._29-22_prot_374_-_pesar_oscar_foloni.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_n._30-22_prot_381_-_apoio_farmaceuticos_e_projetos_lei_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_n._31-22_prot_423_-_pesar_-_padre_ovidio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_n._32-22_prot_424_-_pesar_-_valter_febraro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/mocao_n._33-22_prot_424_-_pesar_-_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_n._34-22_prot_475_-_pesar_-_luzia_v_o_duarte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/mocao_n._35-22_prot_518_-_pesar_-_laurindo_labela.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_n._36-22_prot_534_-_pesar_-_jose_carlos_longo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_n._37-22_prot_535_-_pesar_-_joao_martins_ii.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_n._38-22_prot_536_-_pesar_-_antonio_aparecido_granai.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_n._39-22_prot_575_-_pesar_-_joao_gabriel_martins_ferreira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_n._40-22_prot_578_-_pesar_-_joao_gabriel_martins_ferreira_-_julio_c_devides.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_n._41-22_prot_624_-_pesar_-_benedito_senafonde_mazzotti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_n._42-22_prot_642_-_aplausos_-_maria_ercy_montani_aguiar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/mocao_n._43-22_prot_702_-_aplausos_-_fernando_coronetti_g_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_n._44-22_prot_787_-_primeira_turma_promotoras_legais.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_decreto_leg_01-2022_cidadao_vinicius_c_r_pereira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_decreto_leg_02-2022_medalha_16_de_junho_tereza_camargo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/parecer_n_33-2022_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_decreto_leg_04-2022_medalha_16_de_junho_jose_sergio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/prop._emenda_a_lei_org._mun._n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/prop._emenda_a_lei_org._mun._n._02-22_-_exclusao_p.u.a47_l.o.m.prot162_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/prop._emenda_a_lei_org._mun._n._03-22_-_modificacao_art_58_prot_372.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/proj_lei_compl_exec_no_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/proj_lei_compl_exec_no_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/proj_lei_compl_exec_no_03-22_prot_487-criacao_emprego_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/proj_lei_compl_exec_no_04-22_prot_546_-_alteracao_referencia_-_agentes_comunitario_saude_e_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/proj_lei_compl_exec_no_05-22_prot_693-criacao_nova_vaga_psicologo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/proj_lei_compl_exec_no_06-22_prot_730_-_alteraca_tabela_issqn.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/proj_lei_compl_exec_no_07-22_prot_731_-_alteracao_tabela_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/proj_lei_compl_exec_no_08-22_prot_731_-_alteracao_tabela_licenca_publicidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/proj_lei_compl_exec_no_09-22_prot_733_-_alteracao_taxa_renovacao_licenca_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/proj_lei_compl_exec_no_10-22_prot_734_-_alteracao_taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/proj_lei_compl_exec_no_11-22_prot_735_-_demarcacao_alinhamento_nivel_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/proj_lei_compl_exec_no_12-22_prot_736_-_ocupacao_e_permanencia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/proj_lei_compl_exec_no_13-22_prot_908_-_reajuste_iptu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/ple_n_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/ple_n_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/ple_n_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/ple_n_04-22_prot_115_-_mensagem_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/ple_n_05-22_prot_117_-_mensagem_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/ple_n_06-22_prot_118_-_mensagem_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/ple_n_07-22_prot_119_-_mensagem_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/ple_n_08-22_prot_129_-_mensagem_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/ple_n_09-22_prot_185_-_mensagem_12_-_valor_minimo_parcelamento_de_debitos_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/ple_n_10-22_prot_194_-_mensagem_13_-_autorizacao_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ple_n_11-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ple_n_12-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ple_n_13-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ple_n_14-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ple_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ple_n._16-22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ple_n._17-22._prot_247_-_mensagem_20-22_terrenos_particulares.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ple_n._18-22._prot_267_-_mensagem_21-22_premio_incentivo_servidores_municipalizados.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ple_n._149-22._prot_266_-_mensagem_22-22_cred_ad_esp_centro_de_s_dr_constantino_galizia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ple_n._20-22._prot_567_-_mensagem_23-22_abertura_ced_ad_especial_-_transferencia_especial_uniao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ple_n._21-22._prot_281_-_mensagem_24-22_subvencao_a_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ple_n._22-22._prot_282_-_mensagem_25-22_aditamento_a_subvencao_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ple_n._23-22._prot_320_-_mensagem_26-22_cred_ad_esp_apae.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ple_n._24-22._prot_322_-_mensagem_27-22_cred_ad_esp_centro_saude_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ple_n._25-22._prot_383_-_mensagem_28-22_cred_ad_esp_suas-sigtv_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ple_n._26-22._prot_384_-_mensagem_29-22_cred_ad_supl_uniao_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ple_n._27-22._prot_409_-_mensagem_30-22_prorrogacao_intervencao_e_ampliacao_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ple_n._28-22._prot_446_-_mensagem_31-22_reformulacao_programa_alimentar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ple_n._29-22._prot_453_-_mensagem_32-22_abertura_ced_ad_especial_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ple_n._30-22._prot_454_-_mensagem_33-22_abertura_ced_ad_especial_enfrentamento_covid_acao_social.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ple_n._31-22._prot_481_-_mensagem_34-22_autorizacao_para_concessao_de_auxilio_financeiro_agropecuarios_pequeno_porte_-_analise_e_registro_sim.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ple_n._32-22._prot_491_-_mensagem_36-22_autorizacao_para_destinacao_de_recursos_expedicao_cirurgica_usp_-_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ple_n._33-22._prot_508_-_mensagem_37-22_autorizacao_abertura_credito_-_identificacao_e_controle_de_animais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ple_n._34-22._prot_509_-_mensagem_38-22_autorizacao_abertura_credito_-_acompanhamento_medidas_socioeducativas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ple_n._35-22._prot_510_-_mensagem_39-22_autorizacao_abertura_credito_-_incremento_atencao_basica_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ple_n._36-22._prot_511_-_mensagem_40-22_autorizacao_abertura_credito_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ple_n._37-22._prot_523_-_mensagem_41-22_autorizacao_ldo_exercicio_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ple_n._38-22._prot_524_-_mensagem_42-22_gratificacao_sindicancia_-_pad.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ple_n._39-22._prot_526_-_mensagem_43-22_adequacao_ppa_ao_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ple_n._40-22._prot_569_-_mensagem_45-22_auxilio_empreendimento_agropecuario_pequeno_porte_sim.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ple_n._41-22._prot_580_-_mensagem_46-22_alteracao_lei_suas_4713_de_08-12-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2436/ple_n._42-22._prot_596_-_mensagem_47-22_abertura_cred_ad_esp_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2437/ple_n._43-22._prot_597_-_mensagem_48-22_abertura_cred_ad_esp_superavit_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2438/ple_n._44-22._prot_598_-_mensagem_49-22_abertura_cred_ad_esp_excesso_apae.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/ple_n._45-22._prot_599_-_mensagem_50-22_abertura_cred_ad_esp_excesso_fundo_municipal_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/ple_n._46-22._prot_600_-_mensagem_51-22_alteracao_formacao_auxiliara_odontologico.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/ple_n._47-22._prot_601_-_mensagem_51-22_kit_lanche_municipes_tratamento_outras_cidades.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/ple_n._48-22._prot_616_-_mensagem_53-22_abertura_cred_ad_esp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/ple_n._49-22._prot_620_-_mensagem_54-22_escala_bombeiros_24x72.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/ple_n._50-22._prot_621_-_mensagem_55-22_convenio_boraceia_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/ple_n._51-22._prot_622_-_mensagem_56-22_dotacao_especifica_museu_mario_fava.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/ple_n._52-22._prot_623_-_mensagem_57-22_cred_ad_esp_apae_-_suas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/ple_n._53-22._prot_749_-_mensagem_58-22_cred_ad_esp_agentes_e_magisterio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/ple_n._54-22._prot_676_-_mensagem_59-22_convenio_boraceia_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/ple_n._55-22._prot_677_-_mensagem_60-22_convenio_itaju_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/ple_n._56-22._prot_688_-_mensagem_61-22_credito_saemba_nova_rede.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/ple_n._57-22._prot_751_-_mensagem_70-22_credito_adicional_suplementar_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/ple_n._58-22._prot_752_-_mensagem_71-22_credito_adicional_suplementar_convivencia_e_fortalecimento_vinculos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/ple_n._59-22._prot_753_-_mensagem_72-22_credito_adicional_suplementar_unidade_orcamentaria_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/ple_n._60-22._prot_754_-_mensagem_73-22_credito_adicional_suplementar_lar_amor_e_vida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/ple_n._61-22._prot_755_-_mensagem_74-22_credito_adicional_suplementar_adaptacao_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/ple_n._62-22._prot_762_-_mensagem_75-22_termo_fomento_reforma_madre_leonia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/ple_n._63-22._prot_763_-_mensagem_76-22_celebracao_convenio_santa_casa_-_plantoes_retaguarda.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/ple_n._64-22._prot_765_-_mensagem_76-22_credito_adicional_especial_reforma_soma3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/ple_n._65-22._prot_773_-_mensagem_78-22_denominacao_conselho_municipal_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/ple_n._66-22._prot_780_-_mensagem_79-22_credito_adicional_especial_adaptacao_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/ple_n._67-22._prot_784_-_mensagem_80-22_revogacao_lei_municipal_n.827_de_1968.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/ple_n._68-22._prot_791_-_mensagem_81-22_abertura_cred_adicional_suplementar_emenda_impositiva_16_de_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/ple_n._69-22._prot_792_-_mensagem_82-22_abertura_cred_adicional_especial_reforma_emei2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/ple_n._70-22._prot_805_-_mensagem_83-22_delimitacao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/ple_n._71-22._prot_823_-_mensagem_84-22_peca_orcamentaria_loa_de_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/ple_n._72-22._prot_826_-_mensagem_85-22_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/ple_n._73-22._prot_840_-_mensagem_86-22_adequacao_do_ppa_2022_a_2025_e_ldo_2023_a_loa_de_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/ple_n._74-22._prot_855_-_mensagem_87-22_credito_adicional_suplementar_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/ple_75-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/ple_n._76-22._prot_872_-_iptu_solidario.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/ple_n._77-22._prot_873_-_abono_natal_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/ple_n._78-22._prot_909_-_mensagem_93-22_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/ple_n._79-22._prot_910_-_mensagem_93-22_ampliacao_subvencao_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/ple_n._80-22._prot_911_-_mensagem_96-22_convenio_itaju_bariri_mc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/ple_n._81-22._prot_912_-_mensagem_97-22_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/ple_n._82-22._prot_882_-_mensagem_91-22_plano_municipal_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/ple_n._83-22._prot_883_-_mensagem_92-22_dacao_pagamento_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/ple_n._84-22._prot_883_-_mensagem_98-22_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/ple_n._85-22._prot_914_-_mensagem_99-22_reajuste_valores_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/ple_n._86-22._prot_914_-_mensagem_100-22_doacao_terreno_a_camara_municipal_de_bariri.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/ple_n._87-22._prot_947_-_mensagem_101-22_aditamento_termo_convenio_encargos_trabalhistas_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/ple_n._88-22._prot_948_-_mensagem_102-22_convenio_credito_especial_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pll_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pll_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/pll_n._04-22._prot_121_reenquadramento_empregos_camara_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/pll_n._05-22._prot_183_associacao_amigos_museu_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/pll_n._06-22._prot_440_dia_do_triciclista_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/pll_n._07-22._prot_489_brinquedos_adaptados_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/pll_n._08-22._prot_690_conselho_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/pll_n._09-22._prot_703_semana_direito_constitucional_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/pll_n._10-22._prot_729_encontro_bandas_fanfarras_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/pll_n._11-22._prot_827_utilidade_publica_associacao_arrudao____-____sem_anexos____.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/pll_n._12-22._prot_861_alteracao_lei_4832_de_2018_horas_sessoes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/pll_n._13-22._prot_865_garantia_atendimento_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/pll_n._14-22._prot_866_obrigatoriedade_adocao_do_nome_social.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/pll_n._15-22._prot_880_concessao_abono_funcionarios_legislativo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/pll_n._16-22._prot_918_reajuste_vencimento_funcionarios_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/pll_n._17-22._prot_919_reajuste_auxilio_alimentacao_funcionarios_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/pll_n._18-22._prot_923_tabela_vencimentos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/projeto_de_resolucao_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_resolucao_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_resolucao_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_resolucao_n._04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_resolucao_n._05-22_acrescimo_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/projeto_de_resolucao_n._06-22_organizacao_camara_e_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n._04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/requerimento_n._05-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/requerimento_n._06-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n._07-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n._08-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n._09-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n._10-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n._11-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/requerimento_n._12-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n._13-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_n._14-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_n._15-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_n._16-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._17-22_prot_97_validade_concursos_publico_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/requerimento_n._18-22_prot_102_imagens_camera_vigilancia_paco_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n._19-22_prot_98_custo_entrega_supermercados_procon_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n._20-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._21-22_prot_107_midias_e_documentos_pad_5388-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/requerimento_n._22-22_prot_114_evasao_escolas_e_conselho_tutelar_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n._23-22_prot_125_inclusao_ordem_do_dia_pll_04-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n._24-22_prot_126_inclusao_ordem_do_dia_ple_05-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n._25-22_prot_127_inclusao_ordem_do_dia_ple_06-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/requerimento_n._26-22_prot_128_inclusao_ordem_do_dia_ple_07-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/requerimento_n._27-22_prot_160_sirurgias_ginecologicas_protocolado_em_03-mar._ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_n._29-22_prot_188_identificacao_de_veiculos_do_municipio_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_n._30-22_prot_189_praca_da_junentude_e_csu_5388-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_n._31-22_prot_190__terreno_baldio_santa_rosa_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._32-22_prot_197__maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_n._33-22_prot_198_gravacoes_seguranca_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n._34-22_prot_199_folha_pagamento_latina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/requerimento_n._35-22_prot_227_informacoes_magisterio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._36-22_prot_272_gastos_feira_da_saude.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._37-22_prot_273_proibicao_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/requerimento_n._38-22_prot_291_proj_lei_e_21_e_22-22_urg_especial.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento_n._39-22_prot_327_-_informacoes_proc_adm_399492021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/requerimento_n._40-22_prot_328_-_resultados_e_ganhos_gestao_frotas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_n._41-22_prot_336_-_iformacoes_fornecimento_agua.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n._42-22_prot_379_-_informacoes_atendidos_feira_saude.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n._43-22_prot_380_-_informacoes_valore_hora_extra_feira_saude.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_n._44-22_prot_395_-_carater_urgencia_especial_ao_ple_26-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/requerimento_n._45-22_prot_435_-_seguranca_cemiterio-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/requerimento_n._46-22_prot_436_-_entidades_permissionarias_cessionarias_e_afins-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_n._47-22_prot_439_-_informacoes_aterro_e_destinacao_do_lixo-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_n._48-22_prot_441_-_espacos_feira_centro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_n._49-22_prot_442_-_acoes_realizadas_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n._50-22_prot_445_-_atendimento_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/requerimento_n._51-22_prot_449_-_ocupacao_irregular_calcadas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/requerimento_n._52-22_prot_450_-_areas_verdes_municipais.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/requerimento_n._53-22_prot_458_-_urgencia_especial_ple_27_e_29-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/requerimento_n._54-22_prot_488_-_atendimento_lei_natalidade_caes_e_gatos-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/requerimento_n._55-22_prot_494_-_carater_urgencia_especial_ao_ple_32-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/requerimento_n._56-22_prot_513_-_desconto_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_n._57-22_prot_538_-_cirurgias_eletivas_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/requerimento_n._58-22_prot_538_-_cirurgias_emergencia_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/requerimento_n._59-22_prot_540_-_protocolo_atendimento_trabalho_parto_-_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_n._60-22_prot_541_-_informacoes_barracas_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_n._61-22_prot_549_-_informacoes_contemplados_empresa_arkus.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/requerimento_n._62-22_prot_562_-_inclusao_a_ordem_do_dia_plce_04-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_n._63-22_prot_581_-_implantacao_programa_lanche_municipes_saude_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_n._64-22_prot_582_-_relatorios_comissao_monitoramento_e_avaliacao_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_n._65-22_prot_583_-_motivos_viagem_prefeito_27_de_abril.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/requerimento_n._66-22_prot_584_-_documentos_e_informacoes_processo_licitatorio_100057-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2432/requerimento_n._67-22_prot_587_-__metodo_utilizado_problema_fezes_de_pombos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2433/requerimento_n._68-22_prot_588_informacao_area_institucional_19475.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._69-22_prot_589_medida_tomada_atendimento_130_criancas_sem_creche.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_n._70-22_prot_608_considerar_regime_de_urg_especial_ple_47_-_2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_n._71-22_prot_625_consideracoes_lei_827-68_salario_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_n._72-22_prot_627_informacoes_cartao_corporativo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/requerimento_n._73-22_prot_628_informacoes_santa_casa_-_novo_piso_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/requerimento_n._74-22_prot_629_informacoes_diretoria_saude_-_novo_piso_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/requerimento_n._75-22_prot_630_informacoes_vigilancia_sanitaria_-_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/requerimento_n._76-22_prot_631_informacoes_ponte_claudionor_barbieri.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento_n._77-22_prot_632_informacoes_emendas_e_indicacoes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_n._78-22_prot_638_informacoes_reformas_emei_2.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_n._79-22_prot_639_informacoes_poco_profundo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/requerimento_n._80-22_prot_643_informacoes_oferta_atendiemnto_medico.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_n._81-22_prot_652_-_urgencia_especial_ple_51-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_n._82-22_prot_684_-_convoca_sessao_ext._para_proj_52_de_2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_n._83-22_prot_696_-_informacoes_auxilio_estudantil_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_n._84-22_prot_700_-_informacoes_casas_populares_cdhu.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_n._85-22_prot_701_-_informacoes_fornecimento_leite_criancas_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimento_n._86-22_prot_766_-_urgencia_especial_ple_62_e_63-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_n._87-22_prot_781_-_informacoes_hospital_sao_jose_seguranca.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/requerimento_n._88-22_prot_782_-_informacoes_criancas_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/requerimento_n._89-22_prot_783_-_desligamento_gestora_santa_casa_-_atendimento_municipes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/requerimento_n._90-22_prot_785_-_medidas_falta_de_otorrino_e_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/requerimento_n._91-22_prot_793_-_urgencia_especial_ple_68-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/requerimento_n._92-22_prot_812_-_urgencia_especial_plce_06_ao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/requerimento_n._93-22_prot_829_-_empresa_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/requerimento_n._94-22_prot_831_-_fgts_funcionarios_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._95-22_prot_831_-_informacoes_recape_asfaltico_e_convenio_respeito_a_vida.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/requerimento_n._96-22_prot_831_-_informacoes_reforma_predio_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/requerimento_n._97-22_prot_834_-_informacoes_locacao_imoveis_terceiros.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/requerimento_n._98-22_prot_838_-_politicas_publicas_creas_aos_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_n._99-22_prot_839_-_cronograma_limpeza_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/requerimento_n._100-22_prot_847_-_urgencia_especial_ple_72-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_n._101-22_prot_892_-_urgencia_especial_ple_76_e_77_pll_11_e_15.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_n._102-22_prot_893_-_urgencia_especial_ple_82.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_n._103-22_prot_906_-_extratos_poder_executivo_saemba_e_dados_financeiros.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/requerimento_n._104-22_prot_924_-_urgencia_especial_ple_71_e_83-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/requerimento_n._105-22_prot_943_-_urgencia_especial_ple_78_e_plce_13_-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/veto_01-22_mensagem_no_01-22_-_veto_ao_pll_no_31-21_-_autografo_no_78-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/parecer_n_01-22_referente_ao_plce_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_n_02-22_referente_ao_pll_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/parecer_n_03-22_referente_ao_pll_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_n_04-22_referente_ao_ple_01-22_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/emenda_01__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/emenda_02__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/emenda_03__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/emenda_04__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/emenda_05__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/emenda_06__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/emenda_07__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/emenda_08__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/emenda_09_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/emenda_10__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/emenda_11_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_12_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_13__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_14__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/emenda_15__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_16__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_17__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/emenda_18__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/emenda_19__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/emenda_20__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/emenda_21__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/emenda_22__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_23__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_24__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_25__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_26__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_27__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_28__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_29__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_30__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_31__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_32__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_33__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_34__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_35__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_36__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_37__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_38__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_39__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_40__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_41__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_42__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/emenda_43__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/emenda_44__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_45__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_46__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_47__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/emenda_48__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/emenda_49__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/emenda_50__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/emenda_51__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/emenda_52__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/emenda_53__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/emenda_54__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/emenda_55__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/emenda_56__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_57__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/emenda_58__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/emenda_59__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/emenda_60__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/emenda_61__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/emenda_62__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/emenda_63__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/emenda_64__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/emenda_65__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/emenda_66__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/emenda_67__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/emenda_68__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/emenda_69__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/emenda_70__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/emenda_71__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/emenda_72__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/emenda_73__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/emenda_74__emenda_coletiva.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2185/indicacao_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2186/indicacao_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2187/indicacao_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2188/indicacao_04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2189/indicacao_05-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2190/indicacao_06-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2191/indicacao_07-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2227/indicacao_08-22_prot_96_-_fornecimento_de_mamoplastia_redutora___ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2230/indicacao_09-22_prot_99_-_vinda_do_programa_meu_pet_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2231/indicacao_10-22_prot_100_vinda_programa_respeito_a_vida_-_transito__ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2232/indicacao_11-22_prot_101_recape_asfaltico_joao_eid_e_r_antonio_jose_cordeiro_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2234/indicacao_12-22_prot_103_problema_invasao_de_aguas_pluviais_r._margarete_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2235/indicacao_13-22_prot_105_-_pintura_e_colocacao_de_ralos_no_filengao_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2236/indicacao_14-22_prot_106_problema_com_invasao_de_aguas_pluv_e_retorno_de_esgoto_-_r._sta_catarina_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2238/indicacao_15-22_prot_108_manutencao_praca_mae_celina_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2239/indicacao_16-22_prot_109_destinacao_correta_rua_mario_simonetti_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2240/indicacao_17-22_prot_110_apresentacao_de_projeto_ao_fid_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2243/indicacao_18-22_prot_113_manutencao_tampas_de_bueiros_e_galerias_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2246/indicacao_19-22_prot_116_isencao_da_taxa_de_de_protecao_adesastres_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2262/indicacao_20-22_prot_154_operacao_tapa_buracos_-_vicente_ticianeli_jd._maria_luisa_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2263/indicacao_21-22_prot_155_-_mutirao_mensal_ou_bimestral_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2265/indicacao_22-22_prot_157_-_implantacao_atividade_delegada_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2266/indicacao_23-22_prot_158_-_instalacao_cacambas_ou_lixeiras_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2279/indicacao_24-22_prot_191_-_recape_asfaltico_r._belmiro_furcin_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2280/indicacao_25-22_prot_192_-_recape_asfaltico_r._sebe_bolsoni_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2281/indicacao_26-22_prot_193_-_canaleta_esquina_sto_andre_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2283/indicacao_27-22_prot_195_-_calcamento_area_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2291/indicacao_28-22_prot_220_-_leitor_qr_code_central_medicamentos.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2293/indicacao_29-22_prot_222_-_aneis_viarios.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2294/indicacao_30-22_prot_225_-_manutencao_bebedouros.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2295/indicacao_31-22_prot_226_-_vaca_mecanica.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2305/indicacao_32-22_prot_248_-_vestiarios_e_sanitario_deo_arrudao.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2308/indicacao_33-22_prot_258_-_instalacao_conselho_desenvolvimento_rural_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2309/indicacao_34-22_prot_259_-_seguro_de_performance_airton.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2310/indicacao_35-22_prot_260_-_participacao_efetiva_prog_cidadania_no_campo_-_munic_agro.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2312/indicacao_36-22_prot_263-_asfaltamento_rua_jose_a_facin_-_sp304.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2313/indicacao_37-22_prot_264-_estrada_bairro_lagoa_messias.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2314/indicacao_38-22_prot_265_-_boca_de_lobo_-_av._benedito_p_aguiar.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2319/indicacao_39-22_prot_271_-_limpeza_terreno_r._modesto_jose_masson.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2323/indicacao_40-22_prot_275_-_revitalizacao_feira_altos_da_da_cidade.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2331/indicacao_41-22_prot_329_-_criacao_cargo_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2332/indicacao_42-22_prot_330_-_criacao_psf_no_jardim_garotinho.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2333/indicacao_43-22_prot_331_-_reforma_clube_recreativo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2336/indicacao_44-22_prot_335_-_construcao_banheiro_parque_lago.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2340/indicacao_45-22_prot_357_-_recape_asfaltico_virgilio_fanton.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2342/indicacao_46-22_prot_359_-_reparos_estrada_queixada.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2344/indicacao_47-22_prot_361_-_semaforo_barbieri_e_rui_barbosa.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2345/indicacao_48-22_prot_362_-_cobertura_creche_nelly_chidid.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2346/indicacao_49-22_prot_363_-_calcamento_terrenos.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2347/indicacao_50-22_prot_364_-_iluminacao_praca_livramento.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2348/indicacao_51-22_prot_367_-_edicao_proj_lei_exec_vias_puplicas_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2349/indicacao_52-22_prot_368_-_mudanca_ponto_bar_rosa_de_riz_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2350/indicacao_53-22_prot_369_-_manutencao_asfalto_goncalves_dias_-_paulo_grigolin_.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2351/indicacao_54-22_prot_370_-_sistema_gerenciamento_processos_adm_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2355/indicacao_55-22_prot_375_-_limpeza_area_verde_rua_salvador_de_alice.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2356/indicacao_56-22_prot_376_-_limpeza_area_verde_rua_mario_simonetti.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2357/indicacao_57-22_prot_377_-_utilizacao_de_recurso_para_a_saude.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2358/indicacao_58-22_prot_378_-_problema_agua_parada_av._joao_canal.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2376/indicacao_59-22_prot_443_-_instalacao_canaletao_r._jornalista_victor_a_p.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2377/indicacao_60-22_prot_444_-_instalacao_canaletao_r._idelbrado_forqueto.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2382/indicacao_61-22_prot_451_-_reparo_boca_de_lobo_av_prof_carlos_ferreira_moraes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2386/indicacao_62-22_prot_474_-_melhorias_avenida_jose_jorge_resegue.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2389/indicacao_63-22_prot_486_-_calcada_rua_sao_bernardo_cemiterio.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2400/indicacao_64-22_prot_514_-_bonificacao_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2401/indicacao_65-22_prot_515_-_reparo_buraco_rua_luiz_furlanetto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2402/indicacao_66-22_prot_516_-_estrategias_saude_familia.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2406/indicacao_67-22_prot_525_-_reformulacao_ple_31-2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2421/indicacao_68-22_prot_572_-_manutencao_ponte_cabral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2422/indicacao_69-22_prot_573_-_manutencao_iluminacao_quadra_escola_eurico.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2423/indicacao_70-22_prot_574_-_reforma_emei_diolanda_chuffi_neif.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2435/indicacao_71-22_prot_590_-_sugestao_homenagem_vicente_sergio_barbieri_junior.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2458/indicacao_72-22_prot_640_-_reforma_arrudao.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2459/indicacao_73-22_prot_641_-_psf_jose_teixeira.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2462/indicacao_74-22_prot_644_-_manutencao_sanitarios_praca_matriz.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2463/indicacao_75-22_prot_645_-_contratacao_otorrino..pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2464/indicacao_76-22_prot_646_-_matutencao_lombada_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2465/indicacao_77-22_prot_647_-_sinalizacao_transito_joseane_bianco_e_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2474/indicacao_78-22_prot_694_-_nomeacao_consultorio_cleonice_i_cardoso.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2475/indicacao_79-22_prot_695_-_reforma_emei_3_-_risco_escorpioes.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2481/indicacao_80-22_prot_726_-_reparos_expressa_sul_-_domingos_a_fortunato.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2482/indicacao_81-22_prot_727_-_reparos_av._domingos_libonatti.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2483/indicacao_82-22_prot_728_-_limpeza_praca_dos_correios.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2512/indicacao_83-22_prot_758_-_programa_de_habitacao.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2513/indicacao_84-22_prot_759_-_bolsa_atleta.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2514/indicacao_85-22_prot_760_-_recape_rua_jose_durante_com_anexo.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2520/indicacao_86-22_prot_777_-_decreto_para_utilizacao_maquinarios.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2521/indicacao_87-22_prot_778_-_contratacao_operadores_maquinas.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2522/indicacao_88-22_prot_779_-_instalacao_horimetros.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2529/indicacao_89-22_prot_786_-_farmacia_e_sala_de_vacina_-_psf1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2539/indicacao_90-22_prot_828_-_mudanca_guiche_lancadoria_e_fiscalizacao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2541/indicacao_91-22_prot_830_-_transmissao_musicas_coreto_da_matriz.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2546/indicacao_92-22_prot_835_-_reforma_velorio_municipal.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2547/indicacao_93-22_prot_836_-_limpeza_e_manutencao_praca_gabrielly_collombaro_ocon.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2548/indicacao_94-22_prot_837_-_instalacao_ponto_onibus_bairro_viva_mais.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2565/indicacao_95-22_prot_903_-_alteracao_teto_insalubridade_da_saude.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2566/indicacao_96-22_prot_904_-_manutencao_praca_joseane_bianco.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2567/indicacao_97-22_prot_905_-_manutencao_rua_jose_claudio_mazini.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2569/indicacao_98-22_prot_907_-_podas_de_arvores_rua_armando_tessaroli.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2192/mocao_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2193/mocao_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2259/mocao_n._03-22_prot_90_voto_pesar_adilson_fernandes_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2241/mocao_n._05-22_prot_111_aplauso_sitio_com_deus_-_mineiros_do_tete_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2242/mocao_n._06-22_prot_112_aplauso_ao_lions_clube_de_bariri_-_cestas_basicas_enchente_jau_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2260/mocao_n._07-22_prot_138_voto_pesar_maria_iselda_piton_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2261/mocao_n._08-22_prot_152_voto_pesar_angelo_furlaneto_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2264/mocao_n._09-22_prot_156_voto_pesar_antonio_fernandes_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2268/mocao_n._10-22_prot_161_voto_pesar_marlene_bazza_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2270/mocao_n._11-22_prot_164_voto_pesar_rosangela_benedita_daniel_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2271/mocao_n._12-22_prot_165_voto_pesar_amauri_barbosa_cesar_amauri_do_correio_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2272/mocao_n._13-22_prot_166_voto_pesar_milton_marcos_mantovani_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2284/mocao_n._14-22_prot_196_aplauso_deputado_federal_carlos_sampaio_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2288/mocao_n._15-22_prot_210_pesar_sonia_mina.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2289/mocao_n._16-22_prot_211_pesar_-_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2290/mocao_n._17-22_prot_212_pesar_-_valdir_aparecido_budin.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2292/mocao_n._18-22_prot_221_pesar_-_tadeu_luiz_penachi.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2297/mocao_n._19-22_prot_231pesar_-_tadeu_luiz_penachi-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2306/mocao_n._20-22_prot_256_-_apoio_ao_pdl22-20_da_apampesp.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2307/mocao_n._21-22_prot_257-_pesar_argemiro_a_trento.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2311/mocao_n._22-22_prot_262-_pesar_argemiro_a_trento_benedito_franchini.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2317/mocao_n._23-22_prot_269-_aplausos_alunos_coeba.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2318/mocao_n._24-22_prot_270_-_pesar_argemiro_a_trento_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2322/mocao_n._25-22_prot_274_-_aplauso_marcelo_fernandes_graziani.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2334/mocao_n._26-22_prot_332_-_pesar_aparecido_antonio_mazoti.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2341/mocao_n._27-22_prot_358_-_aplausos_claudio_breda.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2352/mocao_n._28-22_prot_371_-_pesar_joao_d_galbier.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2354/mocao_n._29-22_prot_374_-_pesar_oscar_foloni.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2361/mocao_n._30-22_prot_381_-_apoio_farmaceuticos_e_projetos_lei_piso_salarial.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2367/mocao_n._31-22_prot_423_-_pesar_-_padre_ovidio.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2368/mocao_n._32-22_prot_424_-_pesar_-_valter_febraro.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2369/mocao_n._33-22_prot_424_-_pesar_-_joao_martins.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2387/mocao_n._34-22_prot_475_-_pesar_-_luzia_v_o_duarte.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2403/mocao_n._35-22_prot_518_-_pesar_-_laurindo_labela.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2408/mocao_n._36-22_prot_534_-_pesar_-_jose_carlos_longo.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2409/mocao_n._37-22_prot_535_-_pesar_-_joao_martins_ii.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2416/mocao_n._38-22_prot_536_-_pesar_-_antonio_aparecido_granai.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2424/mocao_n._39-22_prot_575_-_pesar_-_joao_gabriel_martins_ferreira.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2425/mocao_n._40-22_prot_578_-_pesar_-_joao_gabriel_martins_ferreira_-_julio_c_devides.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2448/mocao_n._41-22_prot_624_-_pesar_-_benedito_senafonde_mazzotti.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2460/mocao_n._42-22_prot_642_-_aplausos_-_maria_ercy_montani_aguiar.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2479/mocao_n._43-22_prot_702_-_aplausos_-_fernando_coronetti_g_da_rocha.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2530/mocao_n._44-22_prot_787_-_primeira_turma_promotoras_legais.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2335/projeto_de_decreto_leg_01-2022_cidadao_vinicius_c_r_pereira.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2343/projeto_de_decreto_leg_02-2022_medalha_16_de_junho_tereza_camargo.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2365/parecer_n_33-2022_contas_2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2419/projeto_de_decreto_leg_04-2022_medalha_16_de_junho_jose_sergio_de_almeida.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2216/prop._emenda_a_lei_org._mun._n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2269/prop._emenda_a_lei_org._mun._n._02-22_-_exclusao_p.u.a47_l.o.m.prot162_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2353/prop._emenda_a_lei_org._mun._n._03-22_-_modificacao_art_58_prot_372.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2211/proj_lei_compl_exec_no_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2212/proj_lei_compl_exec_no_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2390/proj_lei_compl_exec_no_03-22_prot_487-criacao_emprego_engenheiro_civil.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2414/proj_lei_compl_exec_no_04-22_prot_546_-_alteracao_referencia_-_agentes_comunitario_saude_e_combate_endemias.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2473/proj_lei_compl_exec_no_05-22_prot_693-criacao_nova_vaga_psicologo.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2485/proj_lei_compl_exec_no_06-22_prot_730_-_alteraca_tabela_issqn.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2486/proj_lei_compl_exec_no_07-22_prot_731_-_alteracao_tabela_de_expediente.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2487/proj_lei_compl_exec_no_08-22_prot_731_-_alteracao_tabela_licenca_publicidade.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2488/proj_lei_compl_exec_no_09-22_prot_733_-_alteracao_taxa_renovacao_licenca_estabelecimentos.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2489/proj_lei_compl_exec_no_10-22_prot_734_-_alteracao_taxa_alvara.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2490/proj_lei_compl_exec_no_11-22_prot_735_-_demarcacao_alinhamento_nivel_de_imoveis.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2491/proj_lei_compl_exec_no_12-22_prot_736_-_ocupacao_e_permanencia.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2570/proj_lei_compl_exec_no_13-22_prot_908_-_reajuste_iptu.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2207/ple_n_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2208/ple_n_02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2209/ple_n_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2245/ple_n_04-22_prot_115_-_mensagem_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2247/ple_n_05-22_prot_117_-_mensagem_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2248/ple_n_06-22_prot_118_-_mensagem_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2249/ple_n_07-22_prot_119_-_mensagem_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2255/ple_n_08-22_prot_129_-_mensagem_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2274/ple_n_09-22_prot_185_-_mensagem_12_-_valor_minimo_parcelamento_de_debitos_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2282/ple_n_10-22_prot_194_-_mensagem_13_-_autorizacao_abertura_credito.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2298/ple_n_11-22.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2299/ple_n_12-22.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2300/ple_n_13-22.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2301/ple_n_14-22.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2302/ple_n_15-2022.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2303/ple_n._16-22.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2304/ple_n._17-22._prot_247_-_mensagem_20-22_terrenos_particulares.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2315/ple_n._18-22._prot_267_-_mensagem_21-22_premio_incentivo_servidores_municipalizados.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2316/ple_n._149-22._prot_266_-_mensagem_22-22_cred_ad_esp_centro_de_s_dr_constantino_galizia.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2418/ple_n._20-22._prot_567_-_mensagem_23-22_abertura_ced_ad_especial_-_transferencia_especial_uniao.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2324/ple_n._21-22._prot_281_-_mensagem_24-22_subvencao_a_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2325/ple_n._22-22._prot_282_-_mensagem_25-22_aditamento_a_subvencao_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2327/ple_n._23-22._prot_320_-_mensagem_26-22_cred_ad_esp_apae.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2328/ple_n._24-22._prot_322_-_mensagem_27-22_cred_ad_esp_centro_saude_2.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2362/ple_n._25-22._prot_383_-_mensagem_28-22_cred_ad_esp_suas-sigtv_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2363/ple_n._26-22._prot_384_-_mensagem_29-22_cred_ad_supl_uniao_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2366/ple_n._27-22._prot_409_-_mensagem_30-22_prorrogacao_intervencao_e_ampliacao_repasse_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2379/ple_n._28-22._prot_446_-_mensagem_31-22_reformulacao_programa_alimentar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2383/ple_n._29-22._prot_453_-_mensagem_32-22_abertura_ced_ad_especial_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2384/ple_n._30-22._prot_454_-_mensagem_33-22_abertura_ced_ad_especial_enfrentamento_covid_acao_social.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2388/ple_n._31-22._prot_481_-_mensagem_34-22_autorizacao_para_concessao_de_auxilio_financeiro_agropecuarios_pequeno_porte_-_analise_e_registro_sim.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2393/ple_n._32-22._prot_491_-_mensagem_36-22_autorizacao_para_destinacao_de_recursos_expedicao_cirurgica_usp_-_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2395/ple_n._33-22._prot_508_-_mensagem_37-22_autorizacao_abertura_credito_-_identificacao_e_controle_de_animais.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2396/ple_n._34-22._prot_509_-_mensagem_38-22_autorizacao_abertura_credito_-_acompanhamento_medidas_socioeducativas.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2397/ple_n._35-22._prot_510_-_mensagem_39-22_autorizacao_abertura_credito_-_incremento_atencao_basica_saude.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2398/ple_n._36-22._prot_511_-_mensagem_40-22_autorizacao_abertura_credito_-_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2404/ple_n._37-22._prot_523_-_mensagem_41-22_autorizacao_ldo_exercicio_2023_-_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2405/ple_n._38-22._prot_524_-_mensagem_42-22_gratificacao_sindicancia_-_pad.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2407/ple_n._39-22._prot_526_-_mensagem_43-22_adequacao_ppa_ao_ldo_com_anexos.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2420/ple_n._40-22._prot_569_-_mensagem_45-22_auxilio_empreendimento_agropecuario_pequeno_porte_sim.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2426/ple_n._41-22._prot_580_-_mensagem_46-22_alteracao_lei_suas_4713_de_08-12-2016.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2436/ple_n._42-22._prot_596_-_mensagem_47-22_abertura_cred_ad_esp_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2437/ple_n._43-22._prot_597_-_mensagem_48-22_abertura_cred_ad_esp_superavit_-_convenios.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2438/ple_n._44-22._prot_598_-_mensagem_49-22_abertura_cred_ad_esp_excesso_apae.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2439/ple_n._45-22._prot_599_-_mensagem_50-22_abertura_cred_ad_esp_excesso_fundo_municipal_saude.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2440/ple_n._46-22._prot_600_-_mensagem_51-22_alteracao_formacao_auxiliara_odontologico.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2441/ple_n._47-22._prot_601_-_mensagem_51-22_kit_lanche_municipes_tratamento_outras_cidades.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2443/ple_n._48-22._prot_616_-_mensagem_53-22_abertura_cred_ad_esp.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2444/ple_n._49-22._prot_620_-_mensagem_54-22_escala_bombeiros_24x72.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2445/ple_n._50-22._prot_621_-_mensagem_55-22_convenio_boraceia_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2446/ple_n._51-22._prot_622_-_mensagem_56-22_dotacao_especifica_museu_mario_fava.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2447/ple_n._52-22._prot_623_-_mensagem_57-22_cred_ad_esp_apae_-_suas.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2506/ple_n._53-22._prot_749_-_mensagem_58-22_cred_ad_esp_agentes_e_magisterio.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2468/ple_n._54-22._prot_676_-_mensagem_59-22_convenio_boraceia_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2469/ple_n._55-22._prot_677_-_mensagem_60-22_convenio_itaju_servico_medico.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2471/ple_n._56-22._prot_688_-_mensagem_61-22_credito_saemba_nova_rede.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2507/ple_n._57-22._prot_751_-_mensagem_70-22_credito_adicional_suplementar_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2508/ple_n._58-22._prot_752_-_mensagem_71-22_credito_adicional_suplementar_convivencia_e_fortalecimento_vinculos.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2509/ple_n._59-22._prot_753_-_mensagem_72-22_credito_adicional_suplementar_unidade_orcamentaria_assistencia_social.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2510/ple_n._60-22._prot_754_-_mensagem_73-22_credito_adicional_suplementar_lar_amor_e_vida.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2511/ple_n._61-22._prot_755_-_mensagem_74-22_credito_adicional_suplementar_adaptacao_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2515/ple_n._62-22._prot_762_-_mensagem_75-22_termo_fomento_reforma_madre_leonia.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2516/ple_n._63-22._prot_763_-_mensagem_76-22_celebracao_convenio_santa_casa_-_plantoes_retaguarda.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2517/ple_n._64-22._prot_765_-_mensagem_76-22_credito_adicional_especial_reforma_soma3.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2519/ple_n._65-22._prot_773_-_mensagem_78-22_denominacao_conselho_municipal_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2523/ple_n._66-22._prot_780_-_mensagem_79-22_credito_adicional_especial_adaptacao_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2527/ple_n._67-22._prot_784_-_mensagem_80-22_revogacao_lei_municipal_n.827_de_1968.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2531/ple_n._68-22._prot_791_-_mensagem_81-22_abertura_cred_adicional_suplementar_emenda_impositiva_16_de_2021.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2532/ple_n._69-22._prot_792_-_mensagem_82-22_abertura_cred_adicional_especial_reforma_emei2.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2534/ple_n._70-22._prot_805_-_mensagem_83-22_delimitacao_perimetro_urbano.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2536/ple_n._71-22._prot_823_-_mensagem_84-22_peca_orcamentaria_loa_de_2023.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2537/ple_n._72-22._prot_826_-_mensagem_85-22_credito_adicional_especial.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2551/ple_n._73-22._prot_840_-_mensagem_86-22_adequacao_do_ppa_2022_a_2025_e_ldo_2023_a_loa_de_2023.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2553/ple_n._74-22._prot_855_-_mensagem_87-22_credito_adicional_suplementar_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2554/ple_75-2022.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2556/ple_n._76-22._prot_872_-_iptu_solidario.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2557/ple_n._77-22._prot_873_-_abono_natal_servidores_municipais.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2571/ple_n._78-22._prot_909_-_mensagem_93-22_controle_interno.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2572/ple_n._79-22._prot_910_-_mensagem_93-22_ampliacao_subvencao_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2573/ple_n._80-22._prot_911_-_mensagem_96-22_convenio_itaju_bariri_mc.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2574/ple_n._81-22._prot_912_-_mensagem_97-22_reajuste_vale_alimentacao.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2563/ple_n._82-22._prot_882_-_mensagem_91-22_plano_municipal_de_promocao_da_igualdade_racial.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2564/ple_n._83-22._prot_883_-_mensagem_92-22_dacao_pagamento_bens_imoveis.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2575/ple_n._84-22._prot_883_-_mensagem_98-22_reajuste_salarial.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2576/ple_n._85-22._prot_914_-_mensagem_99-22_reajuste_valores_estagiarios.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2577/ple_n._86-22._prot_914_-_mensagem_100-22_doacao_terreno_a_camara_municipal_de_bariri.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2658/ple_n._87-22._prot_947_-_mensagem_101-22_aditamento_termo_convenio_encargos_trabalhistas_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2659/ple_n._88-22._prot_948_-_mensagem_102-22_convenio_credito_especial_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2213/pll_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2215/pll_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2250/pll_n._04-22._prot_121_reenquadramento_empregos_camara_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2273/pll_n._05-22._prot_183_associacao_amigos_museu_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2373/pll_n._06-22._prot_440_dia_do_triciclista_-_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2392/pll_n._07-22._prot_489_brinquedos_adaptados_locais_publicos.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2472/pll_n._08-22._prot_690_conselho_municipal_da_pessoa_idosa.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2480/pll_n._09-22._prot_703_semana_direito_constitucional_e_cidadania.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2484/pll_n._10-22._prot_729_encontro_bandas_fanfarras_calendario_municipal.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2538/pll_n._11-22._prot_827_utilidade_publica_associacao_arrudao____-____sem_anexos____.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2555/pll_n._12-22._prot_861_alteracao_lei_4832_de_2018_horas_sessoes.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2558/pll_n._13-22._prot_865_garantia_atendimento_mulheres_vitimas_de_violencia.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2559/pll_n._14-22._prot_866_obrigatoriedade_adocao_do_nome_social.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2560/pll_n._15-22._prot_880_concessao_abono_funcionarios_legislativo.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2578/pll_n._16-22._prot_918_reajuste_vencimento_funcionarios_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2579/pll_n._17-22._prot_919_reajuste_auxilio_alimentacao_funcionarios_do_legislativo.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2581/pll_n._18-22._prot_923_tabela_vencimentos_legislativo.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2217/projeto_de_resolucao_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2218/projeto_de_resolucao_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2338/projeto_de_resolucao_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2339/projeto_de_resolucao_n._04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2431/projeto_de_resolucao_n._05-22_acrescimo_de_sessao.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2580/projeto_de_resolucao_n._06-22_organizacao_camara_e_plano_de_carreira.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2196/requerimento_n._01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2197/requerimento_n._02-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2198/requerimento_n._03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2199/requerimento_n._04-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2200/requerimento_n._05-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2201/requerimento_n._06-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2202/requerimento_n._07-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2203/requerimento_n._08-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2204/requerimento_n._09-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2205/requerimento_n._10-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2206/requerimento_n._11-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2219/requerimento_n._12-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2220/requerimento_n._13-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2221/requerimento_n._14-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2222/requerimento_n._15-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2223/requerimento_n._16-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2228/requerimento_n._17-22_prot_97_validade_concursos_publico_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2233/requerimento_n._18-22_prot_102_imagens_camera_vigilancia_paco_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2229/requerimento_n._19-22_prot_98_custo_entrega_supermercados_procon_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2256/requerimento_n._20-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2237/requerimento_n._21-22_prot_107_midias_e_documentos_pad_5388-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2244/requerimento_n._22-22_prot_114_evasao_escolas_e_conselho_tutelar_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2251/requerimento_n._23-22_prot_125_inclusao_ordem_do_dia_pll_04-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2252/requerimento_n._24-22_prot_126_inclusao_ordem_do_dia_ple_05-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2253/requerimento_n._25-22_prot_127_inclusao_ordem_do_dia_ple_06-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2254/requerimento_n._26-22_prot_128_inclusao_ordem_do_dia_ple_07-2022_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2267/requerimento_n._27-22_prot_160_sirurgias_ginecologicas_protocolado_em_03-mar._ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2276/requerimento_n._29-22_prot_188_identificacao_de_veiculos_do_municipio_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2277/requerimento_n._30-22_prot_189_praca_da_junentude_e_csu_5388-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2278/requerimento_n._31-22_prot_190__terreno_baldio_santa_rosa_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2285/requerimento_n._32-22_prot_197__maus_tratos_animais.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2286/requerimento_n._33-22_prot_198_gravacoes_seguranca_paco_municipal.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2287/requerimento_n._34-22_prot_199_folha_pagamento_latina.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2296/requerimento_n._35-22_prot_227_informacoes_magisterio.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2320/requerimento_n._36-22_prot_272_gastos_feira_da_saude.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2321/requerimento_n._37-22_prot_273_proibicao_fogos_de_artificio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2326/requerimento_n._38-22_prot_291_proj_lei_e_21_e_22-22_urg_especial.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2329/requerimento_n._39-22_prot_327_-_informacoes_proc_adm_399492021.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2330/requerimento_n._40-22_prot_328_-_resultados_e_ganhos_gestao_frotas.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2337/requerimento_n._41-22_prot_336_-_iformacoes_fornecimento_agua.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2359/requerimento_n._42-22_prot_379_-_informacoes_atendidos_feira_saude.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2360/requerimento_n._43-22_prot_380_-_informacoes_valore_hora_extra_feira_saude.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2364/requerimento_n._44-22_prot_395_-_carater_urgencia_especial_ao_ple_26-2022.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2370/requerimento_n._45-22_prot_435_-_seguranca_cemiterio-2022.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2371/requerimento_n._46-22_prot_436_-_entidades_permissionarias_cessionarias_e_afins-2022.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2372/requerimento_n._47-22_prot_439_-_informacoes_aterro_e_destinacao_do_lixo-2022.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2374/requerimento_n._48-22_prot_441_-_espacos_feira_centro.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2375/requerimento_n._49-22_prot_442_-_acoes_realizadas_rosa_benatti.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2378/requerimento_n._50-22_prot_445_-_atendimento_cestas_basicas.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2380/requerimento_n._51-22_prot_449_-_ocupacao_irregular_calcadas.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2381/requerimento_n._52-22_prot_450_-_areas_verdes_municipais.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2385/requerimento_n._53-22_prot_458_-_urgencia_especial_ple_27_e_29-2022.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2391/requerimento_n._54-22_prot_488_-_atendimento_lei_natalidade_caes_e_gatos-2022.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2394/requerimento_n._55-22_prot_494_-_carater_urgencia_especial_ao_ple_32-2022.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2399/requerimento_n._56-22_prot_513_-_desconto_insalubridade_saude.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2410/requerimento_n._57-22_prot_538_-_cirurgias_eletivas_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2411/requerimento_n._58-22_prot_538_-_cirurgias_emergencia_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2412/requerimento_n._59-22_prot_540_-_protocolo_atendimento_trabalho_parto_-_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2413/requerimento_n._60-22_prot_541_-_informacoes_barracas_feira_livre.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2415/requerimento_n._61-22_prot_549_-_informacoes_contemplados_empresa_arkus.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2417/requerimento_n._62-22_prot_562_-_inclusao_a_ordem_do_dia_plce_04-2022.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2427/requerimento_n._63-22_prot_581_-_implantacao_programa_lanche_municipes_saude_.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2428/requerimento_n._64-22_prot_582_-_relatorios_comissao_monitoramento_e_avaliacao_sta_casa.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2429/requerimento_n._65-22_prot_583_-_motivos_viagem_prefeito_27_de_abril.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2430/requerimento_n._66-22_prot_584_-_documentos_e_informacoes_processo_licitatorio_100057-22.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2432/requerimento_n._67-22_prot_587_-__metodo_utilizado_problema_fezes_de_pombos.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2433/requerimento_n._68-22_prot_588_informacao_area_institucional_19475.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2434/requerimento_n._69-22_prot_589_medida_tomada_atendimento_130_criancas_sem_creche.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2442/requerimento_n._70-22_prot_608_considerar_regime_de_urg_especial_ple_47_-_2022.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2449/requerimento_n._71-22_prot_625_consideracoes_lei_827-68_salario_funcionarios.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2450/requerimento_n._72-22_prot_627_informacoes_cartao_corporativo.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2451/requerimento_n._73-22_prot_628_informacoes_santa_casa_-_novo_piso_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2452/requerimento_n._74-22_prot_629_informacoes_diretoria_saude_-_novo_piso_funcionarios_saude.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2453/requerimento_n._75-22_prot_630_informacoes_vigilancia_sanitaria_-_qualidade_da_agua.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2454/requerimento_n._76-22_prot_631_informacoes_ponte_claudionor_barbieri.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2455/requerimento_n._77-22_prot_632_informacoes_emendas_e_indicacoes_parlamentares.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2456/requerimento_n._78-22_prot_638_informacoes_reformas_emei_2.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2457/requerimento_n._79-22_prot_639_informacoes_poco_profundo.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2461/requerimento_n._80-22_prot_643_informacoes_oferta_atendiemnto_medico.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2466/requerimento_n._81-22_prot_652_-_urgencia_especial_ple_51-2022.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2470/requerimento_n._82-22_prot_684_-_convoca_sessao_ext._para_proj_52_de_2022.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2476/requerimento_n._83-22_prot_696_-_informacoes_auxilio_estudantil_-_transporte.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2477/requerimento_n._84-22_prot_700_-_informacoes_casas_populares_cdhu.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2478/requerimento_n._85-22_prot_701_-_informacoes_fornecimento_leite_criancas_e_idosos.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2518/requerimento_n._86-22_prot_766_-_urgencia_especial_ple_62_e_63-2022.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2524/requerimento_n._87-22_prot_781_-_informacoes_hospital_sao_jose_seguranca.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2525/requerimento_n._88-22_prot_782_-_informacoes_criancas_fonoaudiologo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2526/requerimento_n._89-22_prot_783_-_desligamento_gestora_santa_casa_-_atendimento_municipes.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2528/requerimento_n._90-22_prot_785_-_medidas_falta_de_otorrino_e_oftalmologista.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2533/requerimento_n._91-22_prot_793_-_urgencia_especial_ple_68-2022.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2535/requerimento_n._92-22_prot_812_-_urgencia_especial_plce_06_ao_12-2022.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2540/requerimento_n._93-22_prot_829_-_empresa_tapa_buracos.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2542/requerimento_n._94-22_prot_831_-_fgts_funcionarios_santa_casa.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2543/requerimento_n._95-22_prot_831_-_informacoes_recape_asfaltico_e_convenio_respeito_a_vida.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2544/requerimento_n._96-22_prot_831_-_informacoes_reforma_predio_poupatempo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2545/requerimento_n._97-22_prot_834_-_informacoes_locacao_imoveis_terceiros.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2549/requerimento_n._98-22_prot_838_-_politicas_publicas_creas_aos_em_situacao_de_rua.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2550/requerimento_n._99-22_prot_839_-_cronograma_limpeza_pracas_publicas.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2552/requerimento_n._100-22_prot_847_-_urgencia_especial_ple_72-2022.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2561/requerimento_n._101-22_prot_892_-_urgencia_especial_ple_76_e_77_pll_11_e_15.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2562/requerimento_n._102-22_prot_893_-_urgencia_especial_ple_82.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2568/requerimento_n._103-22_prot_906_-_extratos_poder_executivo_saemba_e_dados_financeiros.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2582/requerimento_n._104-22_prot_924_-_urgencia_especial_ple_71_e_83-2022.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2657/requerimento_n._105-22_prot_943_-_urgencia_especial_ple_78_e_plce_13_-2022.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2210/veto_01-22_mensagem_no_01-22_-_veto_ao_pll_no_31-21_-_autografo_no_78-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2184/parecer_n_01-22_referente_ao_plce_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2224/parecer_n_02-22_referente_ao_pll_01-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2225/parecer_n_03-22_referente_ao_pll_03-22_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2226/parecer_n_04-22_referente_ao_ple_01-22_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2583/emenda_01__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2584/emenda_02__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2585/emenda_03__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2586/emenda_04__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2587/emenda_05__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2588/emenda_06__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2589/emenda_07__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2590/emenda_08__vereador_ricardo_prearo.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2591/emenda_09_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2592/emenda_10__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2593/emenda_11_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2594/emenda_12_-_vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2595/emenda_13__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2596/emenda_14__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2597/emenda_15__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2598/emenda_16__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2599/emenda_17__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2600/emenda_18__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2601/emenda_19__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2602/emenda_20__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2603/emenda_21__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2604/emenda_22__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2605/emenda_23__vereadora_myrella_soares_da_silva.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2606/emenda_24__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2607/emenda_25__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2608/emenda_26__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2609/emenda_27__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2610/emenda_28__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2611/emenda_29__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2612/emenda_30__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2613/emenda_31__vereador_airton_luis_pegoraro.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2614/emenda_32__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2615/emenda_33__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2616/emenda_34__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2617/emenda_35__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2618/emenda_36__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2619/emenda_37__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2620/emenda_38__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2621/emenda_39__vereador_benedito_antonio_franchini.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2622/emenda_40__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2623/emenda_41__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2624/emenda_42__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2625/emenda_43__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2626/emenda_44__vereador_luis_renato_proti.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2627/emenda_45__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2628/emenda_46__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2629/emenda_47__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2630/emenda_48__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2631/emenda_49__vereador_evandro_antonio_folieni.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2632/emenda_50__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2633/emenda_51__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2634/emenda_52__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2635/emenda_53__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2636/emenda_54__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2637/emenda_55__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2638/emenda_56__vereador_julio_cesar_devides.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2639/emenda_57__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2640/emenda_58__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2641/emenda_59__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2642/emenda_60__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2643/emenda_61__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2644/emenda_62__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2645/emenda_63__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2646/emenda_64__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2647/emenda_65__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2648/emenda_66__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2649/emenda_67__vereador_francisco_leandro_gonzalez.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2650/emenda_68__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2651/emenda_69__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2652/emenda_70__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2653/emenda_71__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2654/emenda_72__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2655/emenda_73__vereador_edcarlos_pereira_dos_santos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2022/2656/emenda_74__emenda_coletiva.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H458"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="185.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="209.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="208.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>