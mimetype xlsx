--- v0 (2025-12-23)
+++ v1 (2026-05-12)
@@ -54,6215 +54,6215 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize serviços de manutenção das estradas rurais de nossa cidade.</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que a Diretoria de Saúde defina protocolos de atendimento padronizando os serviços de saúde fornecidos à população no período de pandemia, sendo:_x000D_
 - consultas médicas de urgência;_x000D_
 -renovação de receitas.</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para avaliar a possibilidade junto à Diretoria da Saúde da Extensão da validade das receitas de medicamento de uso contínuo para 01 ano, até que se finde a Pandemia do Corona Vírus - Covid 19.</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito a criação do Conselho Municipal de Enfrentamento às Pandemias e Calamidades Públicas.</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para avaliar a possibilidade de recape asfáltico na Rua Valeriano Vicari - Núcleo I.</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para avaliar a possibilidade de instalação de galeria de esgoto na Rua Luiz Piotto - Núcleo II.</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no_07-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no_07-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que proceda a informatização do Setor da Saúde juntamente com a farmácia central, para que além de organizar a dinâmica de todo o trabalho, possibilitar o controle efetivo da demanda com redução de custos para o Município.</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no_08-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no_08-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que verifique a possibilidade de criar um disque denúncia ambiental e/ou formulário virtual no site da Prefeitura Municipal, para que os munícipes possam denunciar descartes irregulares de lixo e entulho.</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no_09-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no_09-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que verifique a possibilidade de instalação de câmeras de monitoramento nas chamadas áreas verdes e terrenos, que erroneamente estão sendo utilizadas como depósito de lixo e entulho.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_no_10-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_no_10-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que estude a possibilidade de fazer um trabalho de orientação para que os munícipes coloquem o lixo reciclável não só nas quartas-feiras, mas sim em dias estipulados pelo município por bairros durante os cinco dias da semana.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no_11-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no_11-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que faça a manutenção nas estradas rurais do nosso município, uma vez que os produtores rurais precisam escoar suas produções e as estradas estão péssimas há mais de dois meses sem as devidas manutenções.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no_12-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no_12-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que faça a poda das árvores que ficam na Av. José Jorge Resegue.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no_13-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no_13-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que faça um obstáculo na rua Francisco Munhoz Cegarra, em frente ao número 786, sentido centro-bairro, pois os carros e motos andam acima da velocidade permitida e colocam a vida das pessoas em risco.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_no_14-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_no_14-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que corte quatro árvores do canteiro central na rua Braz Fortunato, em frente ao número 73, pois estão secas e colocando a vida das pessoas em risco.</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_no_15-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_no_15-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que avalie a possibilidade de se adquirir vacinas para que os cidadãos de Bariri sejam imunizados contra a COVID-19.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_no_16-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_no_16-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que efetue uma vistoria no córrego Godinho, visando apurar dano ambiental e poluição de águas fluviais, que é altamente perceptível na saída do mesmo no local conhecido como "Passarela da Rainha" e, em se apurando que ocorreu poluição por falha ou dano de tubulação do Serviços de Água e Esgotos, que seja determinado àquela autarquia o devido reparo.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_no_17-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_no_17-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito dê a devida atenção a nossa Necrópole Municipal, de forma emergencial, principalmente nos quesitos limpeza e controle de pragas.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no_18-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no_18-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que avalie a possibilidade, junto ao setor de trânsito, de implantação de lombada próximo ao cruzamento da Av. Pe. João Eid com a Av. Luis Furlanetto, nos altos da cidade.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no_19-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no_19-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que avalie a possibilidade de conceder Vale Alimentação adicional aos servidores que apresentarem atestados de trabalho advindos de CAT (Comunicado de Acidente de Trabalho) e de doação de sangue, uma vez que a lei original concede tal benefício apenas aos servidores que não possuem nenhum atestado independente da natureza.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no_20-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no_20-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que avalie a possibilidade de contratação emergencial de Agentes Fiscalizadores por tempo determinado, para a fiscalização de aglomerações e demais normas estabelecidas pelo Plano São Paulo no combate da Covid-19.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_no_21-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_no_21-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que avalie a possibilidade da limpeza dos bueiros e boca de lobo nas imediações da Rua Luiz Furlanetto cruzamento com a Rua Antonio de Maria.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_no_22-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_no_22-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que estude a possibilidade de firmar convênio com clínicas veterinárias da nossa cidade para que sejam atendidos animais domésticos e silvestres capturados pelo Corpo de Bombeiros de nosso município.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_no_23-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_no_23-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que estude a possibilidade de criar um Parque Ecológico no rio Tietê, onde se encontra o Ancoradouro Marcos Belluzzo, as margens do canal de navegação, incluindo a ilha formada pelo referido canal.</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_no_24-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_no_24-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que faça a portaria para nomeação dos novos membros da Comissão Fiscalizadora de Proteção aos Animais do Município de Bariri, viabilizando dessa forma o cumprimento da Lei Municipal 4860, de 04 de dezembro de 2018.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_no_25-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_no_25-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que processa a limpeza, o recape asfáltico e a troca da iluminação da Avenida dos Sonhos.</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_no_26-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_no_26-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal e a Diretora de Saúde, através dos dispositivos legais, forneça os equipamentos de trabalho e o suporte necessário ao setor e agentes da vigilância epidemiológica.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_no_27-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_no_27-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal, a Presidente do FUSS e a Diretora de Serviço de Ação Social do município criem um programa específico para atender as famílias mais carentes de Bariri com alimentação básica (cestas básicas), especialmente neste período de pandemia.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_no_28-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_no_28-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bariri que proceda estudos junto aos setores competentes da municipalidade visando, através de Projeto de Lei do Executivo, a implantação de Programa de Recuperação Fiscal Municipal - REFIS-MUNICIPAL 2021, de forma que o contribuinte possa saldar através de parcelamento ou quitação, todas as suas dívidas tributárias junto à fazenda municipal.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/indicacao_no_29-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/indicacao_no_29-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Ernesto Mascellani Neto, Digníssimo Presidente Estadual do DETRAN/SP, a vinda de uma unicidade do Poupatempo para o Município de Bariri.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no_30-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no_30-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que providencie a troca de três balanços que se encontram danificados no jardim Nova Bariri, de fronte à igreja Nossa Senhora Aparecida, vez que no local existem lugar para quatro balanços e apenas um está funcionando.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no_31-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no_31-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que providencie o mais breve possível um atendimento Psicossocial ao aos profissionais que estão atuando na linha de frente do Covid, especialmente aos que atuam na Santa Casa.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no_32-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no_32-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito para que faça a limpeza do terreno na Avenida Jorge Resegue, ao lado da creche Nelly Chidid, pois está cheio de entulho e pode trazer bichos como escorpião e demais bichos.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no_33-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no_33-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que, considerando os prejuízos econômicos decorrentes da pandemia provocada pelo Coronavírus e o isolamento social, vem requerer que seja alterado e prorrogado o calendário dos vencimentos dos tributos municipais para o exercício de 2021.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_no_34-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_no_34-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize serviços de manutenção e tapa buracos no bairro Jardim Garotinho.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_no_35-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_no_35-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que proceda estudos para a implantação da Atividade Delegada, envolvendo policiais civis e militares, de forma que com isso seja aumentada a presença policial no Município e que a administração conte com esses policiais para desenvolver as atividades específicas do executivo.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_no_36-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_no_36-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que crie um programa de incentivo aos pequenos produtores rurais do Município, autorizando o uso dos maquinários e equipamentos da Prefeitura Municipal por parte dos produtores rurais sem ônus aos beneficiários.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/indicacao_no_37-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/indicacao_no_37-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que crie a Diretoria de Agricultura, Pecuária e Meio Ambiente.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_no_38-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_no_38-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que, em caráter de urgência, enquanto o Detran, como órgão competente é acionado, um local para armazenar veículos apreendidos pela Polícia Militar em nosso município.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/indicacao_no_39-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/indicacao_no_39-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que estude a possibilidade de adquirir banheiros químicos.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/indicacao_no_40-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/indicacao_no_40-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize serviços de manutenção nos brinquedos do parquinho e na ilha do lago municipal.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/indicacao_no_41-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/indicacao_no_41-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize o reparo no asfalto da Avenida José Jorge Resegue, próximo às ruas Rui Barbosa e Campos Salles.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_no_42-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_no_42-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize serviços de manutenção e tapa buracos nas Ruas Paraná e Rua Santa Catarina, ambas no bairro Vila São José.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_no_43-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_no_43-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que a Diretoria de Serviços de Obras e Meio Ambiente sonde a possibilidade de instalação de grades de contenção de resíduos nos bueiros e bocas de lobo no perímetro urbano do Município de Bariri.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/indicacao_no_44-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/indicacao_no_44-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que crie abrigo temporário para mulheres vítimas de violência.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/indicacao_no_45-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/indicacao_no_45-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a instalação de lombada na Rua Paschoal C. Baricelo, na altura do nº 200, no Jardim Umuarama.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/indicacao_no_46-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/indicacao_no_46-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que faça a manutenção nos mata-burros na estrada municipal do catingueiro.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no_47-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no_47-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine a implantação de uma galeria de águas pluviais, na altura do número 320, da Rua Jornalista Victor de Azevedo Pinheiro, no Jardim Nova Bariri.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no_48-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no_48-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que determine a implantação de duas galerias e cinco bocas de lobo, em frente ao Destacamento da Polícia Militar, para captação de águas.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no_49-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no_49-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que faça manutenção na estrada do bairro Pedregulho, com empedramento de piçarra.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_no_50-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_no_50-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que o cruzamento das ruas Vicente Gerônimo e Ferreira Quintal receba a visita da equipe técnica para sanar a problemática de água parada naquele local, e a limpeza e manutenção periódica da área verde dessa mesma esquina, visando atender inúmeras reclamações dos moradores do Jardim Esperança II.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_no_51-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_no_51-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que realize através do setor responsável o controle de pragas e demais providências de limpeza nas dependências da Praça da Juventude, visando a preservação à saúde pública, uma vez que o local é destinado ao lazer, esporte e bem estar.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/indicacao_no_52-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/indicacao_no_52-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que a Diretoria de Saúde faça um estudo para ver a possibilidade de terceirização do PSF 1 PSF 2 e depois encaminha a esta Casa, informando sobre o interesse na proposta e os desafios de sua implementação.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/indicacao_no_53-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/indicacao_no_53-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que as Diretorias de Obras e Meio Ambiente, Infraestrutura e a Superintendência do SAEMBA em conjunto reativem alguns serviços que outrora funcionavam, como o Viveiro Municipal e o Espaço no Manancial, que poderia até servir para instalação de um Centro de Educação Ambiental.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/indicacao_no_54-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/indicacao_no_54-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que providencie a iluminação pública e redutores de velocidade na Avenida Domingos Libonati, na altura do Bairro Livramento e Jardim Industrial.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/indicacao_no_55-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/indicacao_no_55-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal avaliar a possibilidade de pintura do muro da E.M. Prof.º Rosa Benatti, bem como reparo na cerca de proteção do mesmo.</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_56-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_56-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal avaliar a possibilidade de recape asfáltico no trecho que liga o final da Av. Tenente Manoel Olegário da Costa até as proximidades da Associação Focinho Carente.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/indicacao_no_57-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/indicacao_no_57-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal avaliar a possibilidade de contratação de médico Pediatra.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_no_58-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_no_58-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal determine avaliação e solução de problemas que ocorrem na Av. hélio Zerbinatti, no Jardim Nova Bariri, por ocasião das chuvas.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_no_59-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_no_59-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo estude a possibilidade de fornecer um kit alimentação aos pacientes que utilizam veículo do sistema de saúde para outros municípios.</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_no_60-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_no_60-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica, com cópia ao Sr. Prefeito, que seja feita a substituição das árvores defronte à creche Marina Budin, por espécimes de pequeno porte.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_no_61-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_no_61-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito Municipal que seja realizada manutenção na esquina da Av. Serafim Manzutti com a Rua Carlos Barbieri - Núcleo I, que encontra-se um buraco de grande extensão.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_no_62-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_no_62-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a exigência de um responsável para a retirada do Kit Merenda nas Unidades Escolares da Rede Municipal de Ensino.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_no_63-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_no_63-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através das Diretorias de Educação e Assistência Social, realizem a entrega do Kit Merenda nas residências dos alunos da Rede Municipal de Ensino, nas situações onde não exista um responsável para a retirada na unidade escolar.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_no_64-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_no_64-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo faça doação de uma área de terras para construção de uma nova Câmara Municipal.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_no_65-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_no_65-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo providencie rampas de acesso para cadeirante na praça da Igreja da Vila São José.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_no_66-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_no_66-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica a colocação de semáforo de pedestres nos três semáforos existentes em nosso município.</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_no_67-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_no_67-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através das Diretorias de Ação Social e Saúde, exigência de um responsável para a retirada do leite do Programa Viva Leite e Nosso Leite.</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no_68-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no_68-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito que determine ao setor competente que faça uma vistoria na Escola Municipal Professora Ângela Maria Prearo Fortunato, com objetivo de identificar e sanar problemas em sua estrutura.</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no_69-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no_69-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo e o Saemba possam fazer parcerias com as comunidades de bairros, que unidas ajudam a preservar áreas verdes, áreas institucionais, praças, parquinhos e etc..., assim ligando água, fazendo limpeza, fornecendo mudas de árvores, ligando energia e iluminando estes espaços quando for o caso.</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no_70-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no_70-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a doação da área que circunda a Igreja de Santa Luzia.</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_no_71-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_no_71-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a manutenção das Ruas Pedro Ferreira de Moraes e João de Araújo, ambas do bairro Jardim Maria Luiza que estão com diversos buracos no asfalto.</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_no_72-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_no_72-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a manutenção da Rua Dário Foloni, do bairro Vila Americana que está com diversos buracos no asfalto.</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_no_73-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_no_73-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a manutenção do terreno localizado na rua Mário Simonetti, que deveria ser área verde, porém é utilizado como depósito de lixo e entulho.</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_no_74-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_no_74-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo oficie os Correios, em relação à melhoria do atendimento da Agência local e também solicite o envio de mais funcionários para um melhor funcionamento da Agência, principalmente carteiros.</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_no_75-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_no_75-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito que realize serviços de manutenção e tapa buracos na Rua Prof. Yone Belluzzo Foloni, no bairro Nova Bariri.</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_no_76-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_no_76-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que realize serviços de manutenção e tapa buracos nas Ruas, Almirante Barroso e Aziz Chidid.</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/indicacao_no_77-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/indicacao_no_77-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo, através dos setores responsáveis, providencie a iluminação e melhorias no Parquinho do Livramento.</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_no_78-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_no_78-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo, através dos setores responsáveis, faça um Campo de Areia com alambrado de proteção, bebedouro e infraestrutura necessária na área de lazer que fica no cruzamento da Rua Ovídeo Fachete com a Rua Tupi, no Jd. São Marcos e Jd. Santa Helena.</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_no_79-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_no_79-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo faça algumas alterações na Lei que versa sobre limpeza de terrenos e casas.</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_no_80-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_no_80-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Infraestrutura, o roçamento do terreno localizado na Rua Mario Simonetti esquina com Av. Prof. Carlos Ferreira de Moraes.</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/indicacao_no_81-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/indicacao_no_81-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que solicite ao setor de trânsito um estudo técnico sobre a possibilidade de colocação de um redutor de velocidade na Rua Campos Sales, cruzamento com a Av. Claudionor Barbieri.</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_82-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_82-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito entre em contato com a Secretaria de Agricultura e Abastecimento do Estado para viabilizar, com a máxima celeridade, a implantação do C.E.P Rural em nosso município.</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_no_83-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_no_83-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito Municipal, para que faça um obstáculo na Rua Hélio Zerbinati, de frente ao número 162.</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_no_84-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_no_84-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Executivo, junto ao SAEMBA, averigue a falta de água no Bairro Jardim Esplanada, e a possibilidade de furar um poço artesiano nesse bairro.</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_85-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_85-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito, através da Diretoria de Infraestrutura, solucione o problema de acúmulo de água em via pública na esquina da Av. Irmã Clarinda Prearo com Av. Primo Fanton, no Jardim Primavera.</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_86-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_86-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, para solicitar a instalação de ciclovias nas Avenidas: Iguatemy, Perimetral Domingos Antônio Fortunato e Avenida das Indústrias.</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_87-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_87-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Infraestrutura, a limpeza da Área Verde pertencente à prefeitura municipal, localizada no cruzamento da Av. José Gonçalves Leite com Rua Benedito Antônio Ribeiro.</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_no_88-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_no_88-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Infraestrutura, a limpeza e vedação do terreno, na Passarela João Paulo II atrás da Igreja Matriz.</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_no_89-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_no_89-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a criação de uma Central Telefônica exclusivamente para informações referentes à Saúde.</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_no_90-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_no_90-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, o recape asfáltico da Av. Ulisses Masson e a esquina com a Av. Everaldo Freitas de Grandi.</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_91-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_91-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a possibilidade de alteração no PPA - Plano Plurianual 2022-2025 no que segue:</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_92-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_92-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que sejam ofertados Coletes Corretores de Postura aos técnicos de enfermagem da Santa Casa de Bariri, uma vez que a mesma encontra-se sob intervenção municipal como Equipamento de Proteção Individual.</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_93-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_93-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto ao Setor de Esporte, providencie melhorias no Filengão (bebedouro e tela acima do muro), no Arrudão (revisão elétrica e bebedouro), no Recreativo (revisão elétrica e refletores).</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_94-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_94-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Prefeito determine que a Diretoria de Infraestrutura proceda a recuperação da ponte existente na Av. Claudionor Barbieri, próxima ao cruzamento com a Rua Antonio de Queiroz.</t>
   </si>
   <si>
     <t>1939</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_no_95-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_no_95-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que sejam ofertadas em todas as unidades de Saúde do município de Bariri (UBS e ESFs) exames de Prevenção à Saúde da Mulher como Papanicolau e Mamografia, realizando mensalmente mutirões para as trabalhadoras que não possuem disponibilidade de horário.</t>
   </si>
   <si>
     <t>1940</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_no_96-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_no_96-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a possibilidade de recape em diversas ruas da cidade onde foi realizado serviço de esgoto, deixando fendas com pedras pelas ruas, como exemplo:_x000D_
 • Rua Antonio de Maria _x000D_
 • Rua José Edgar Rossi</t>
   </si>
   <si>
     <t>1941</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_no_97-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_no_97-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a capacitação das funcionárias da Casa da Mulher para realização de Registro de Ocorrência de Violência Doméstica e familiar contra a Mulher, através da plataforma eletrônica Delegacia Eletrônica.</t>
   </si>
   <si>
     <t>1942</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_no_98-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_no_98-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Saúde que seja intensificada a orientação sobre a importância do Teste do Pézinho com as gestantes durante o Pré-Natal e que na saída da maternidade os recém-nascidos possuam data para realização do exame.</t>
   </si>
   <si>
     <t>1943</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_no_99-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_no_99-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Sr. Prefeito Municipal, com cópias ao setor de infraestrutura para que realize reforma na rampa de acesso ao canal e o rio Tietê no ancoradouro Marcos Belluzzo.</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/indicacao_no_100-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/indicacao_no_100-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da autarquia SAEMBA, que sejam isentadas as tarifas de água e esgoto dos munícipes que tiveram o abastecimento de água suspensos no mês de setembro do corrente ano.</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/indicacao_no_101-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/indicacao_no_101-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a possibilidade de recape asfáltico da Av. Bahia, Vila São José.</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/indicacao_no_102-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/indicacao_no_102-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da autarquia SAEMBA, melhorias na Estação de Tratamento de Esgoto, para diminuição do mau cheiro.</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_no_103-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_no_103-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Saúde, que disponibilize em caráter de empréstimo cadeiras de rodas, muletas, andadores e afins para pacientes em tratamento de curto prazo.</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_no_104-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_no_104-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que solicite ao SAEMBA, um estudo para a retirada da adutora que sai do manancial São Luis, do leito da marginal da SP 304, do início até o antigo Posto Caminhoneiro.</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_105-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_105-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, que viabilize um local, em bairro não residencial, para servir de depósito de materiais recicláveis, disponíveis aos catadores de recicláveis da cidade.</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_no_106-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_no_106-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Desenvolvimento, em conjunto com o setor de Meio Ambiente, incentive empresas do ramo de recicláveis a viabilizar suas atividades.</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_107-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_107-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Poder Executivo, através do setor de infraestrutura, realize serviços de limpeza, recolhimento de entulhos e manutenção das vias, canteiros centrais e a área de Lazer do Parque Vale do Tietê.</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_108-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_108-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria de Ação Social, proceda estudos sobre a necessidade de aumento no valor de repasse feito à L.A.V. - Lar, Amor e Vida, antiga Casa Abrigo de Bariri.</t>
   </si>
   <si>
     <t>1991</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_no_109-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_no_109-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Excelentíssimo Prefeito determine avaliação, projeto e solução para iluminação às margens da Rodovia SP 261, que liga a Indústria Frisokar/Cerântola e o trevo de acesso à cidade.</t>
   </si>
   <si>
     <t>2029</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_110-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_110-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal de Bariri a revogação da Lei Municipal nº 4.857/2018, que permitiu a isenção de pagamento de tarifas de água e esgoto dos prédios públicos deste Município.</t>
   </si>
   <si>
     <t>2030</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_111-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_111-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que Prefeito Municipal de Bariri, junto aos setores competentes, melhore a sinalização no cruzamento da Avenida Perimetral Professor Carlos Ferreira e Avenida Santo Expedito.</t>
   </si>
   <si>
     <t>2031</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_112-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_112-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que Prefeito Municipal de Bariri, junto aos setores competentes, priorize as obras de recape nas ruas e avenidas que se encontram intransitáveis.</t>
   </si>
   <si>
     <t>2032</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_113-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_113-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que Prefeito Municipal de Bariri, junto aos setores competentes, dê atenção aos pedidos de redutores de velocidade e lombadas.</t>
   </si>
   <si>
     <t>2033</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/indicacao_no_114-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/indicacao_no_114-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que Prefeito Municipal de Bariri, junto aos setores competentes, realize melhorias na área destinada a lazer que fica entre Estrada Municipal Fernando R. Alvarado e a Rua Luis C. de Jesus Piotto, entre o Bairro Romero e o Jardim Santo André.</t>
   </si>
   <si>
     <t>2048</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_no_115-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_no_115-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito realização de operação tapa buracos na Vila São José, especificamente na Rua Bahia, visto estar danificada.</t>
   </si>
   <si>
     <t>2049</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_no_116-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_no_116-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que diante da grave crise econômica e social que assola nosso Brasil, envide esforços junto ao Governo do Estado, para instalar em nossa cidade o Programa Bom Prato.</t>
   </si>
   <si>
     <t>2050</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Retirada pelo autor</t>
   </si>
   <si>
     <t>2051</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_no_118-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_no_118-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Senhor Prefeito estude a possibilidade de a farmácia central passar a ficar aberta aos finais de semana e feriados, de modo a evitar que a saúde dos cidadãos baririenses fique desassistida por dia consecutivos.</t>
   </si>
   <si>
     <t>2052</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_119-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_119-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto ao setor de saúde, realize uma ação ou programa de combate e controle ao tabagismo.</t>
   </si>
   <si>
     <t>2053</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_no_120-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_no_120-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, que através do setor competente, atualize o Código de Posturas do Município.</t>
   </si>
   <si>
     <t>2054</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_121-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_121-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Sr. Prefeito, que através do setor competente, implante um Código de Obras em nosso Município.</t>
   </si>
   <si>
     <t>2055</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_122-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_122-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a possibilidade de recape asfáltico da Rua Hugo Ferrari, Jardim Garotinho.</t>
   </si>
   <si>
     <t>2056</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_123-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_123-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, a possibilidade de recape asfáltico da Rua Euclides Ranieri, Jardim Garotinho.</t>
   </si>
   <si>
     <t>2057</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_no_124-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_no_124-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito, através da Diretoria da Educação que seja incluída no calendário escolar de 2022 a Semana da Não Violência, conforme o PLL 09/2021.</t>
   </si>
   <si>
     <t>2093</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_125-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_125-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que solicite ao Setor de Trânsito, estudos sobre a viabilidade de colocação de redutor de velocidade na Rua Francisco Munhoz Cegarra, sentido centro/bairro, próximo a União Materiais de Construção.</t>
   </si>
   <si>
     <t>2094</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_126-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_126-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indicação nº 126/2021 - Indica ao Excelentíssimo Senhor Prefeito que solicite ao Setor de Trânsito estudos sobre a viabilidade de colocação de redutor de velocidade na Rua Luis Furlaneto, altura do nº 75.</t>
   </si>
   <si>
     <t>2095</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_127-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_127-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que, através da Diretoria de Infraestrutura, intensifique a operação tapa buracos em nosso município.</t>
   </si>
   <si>
     <t>2096</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_no_128-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_no_128-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto aos setores competentes, realize a limpeza do córrego que margeia o Jardim Alvorada e Industrial 2.</t>
   </si>
   <si>
     <t>2097</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_129-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_129-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto aos setores competentes, realize com a máxima urgência o tapa buracos no cruzamento da Avenida Padre João Eid com a Rua João M. Papotti.</t>
   </si>
   <si>
     <t>2098</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_130-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_130-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto aos setores competentes, realize melhorias na praça junto a pista de skate da Avenida Padre João Eid. Pinturas na quadra de basquete 3, na pista de skate, nas guias, no canteiro central e melhorias em geral.</t>
   </si>
   <si>
     <t>2099</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_131-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_131-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a possibilidade de disponibilização de sanitários nas imediações do Lago Municipal.</t>
   </si>
   <si>
     <t>2100</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_132-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_132-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito a possibilidade da Diretoria de Saúde centralizar o atendimento de exames prévios para internação de Dependentes Químicos e Etilistas em um único local.</t>
   </si>
   <si>
     <t>2101</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_133-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_133-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Senhor Prefeito que a limpeza das unidades municipais sejam programadas por períodos, escalando funcionário responsável para inspeção e solicitação dos serviços em cada unidade.</t>
   </si>
   <si>
     <t>2102</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_134-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_134-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que insira no programa de recape a Rua Francisco Kronka (trecho atrás do Clube Umuarama).</t>
   </si>
   <si>
     <t>2103</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_135-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_135-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal para que estude a viabilidade de uma cessão de uma área institucional localizada na Av. José Jorge Resegue, ao lado do Centro Educacional Cultural Mario Fava, para a iniciativa privada, no intuito de fomentar o local com espaço para trailers de lanche e banheiros públicos.</t>
   </si>
   <si>
     <t>2136</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_no_136-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_no_136-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito que, através da Diretoria de Infraestrutura, instale um reservatório de água no Barracão, com capacidade mínima de 5.000 litros.</t>
   </si>
   <si>
     <t>2137</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_137-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_137-21_ocred.pdf</t>
   </si>
   <si>
     <t>Indica que o Prefeito Municipal de Bariri, junto aos setores competentes, mude a forma como é feita as concessões de diárias aos servidores da Administração Pública Municipal e Autarquia.</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Ricardo Prearo, Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor José Antônio Ceron.</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Elpídio Slompo.</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
     <t>Ricardo Prearo, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Mário Moço.</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio ao Decreto Estadual nº 65021/2020 do Governador João Dória, que estabeleceu contribuição Previdenciária aos aposentados e pensionistas, por meio de alíquotas progressivas, penalizando ainda mais os aposentados do Estado que têm sido desvalorizados sistematicamente.</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Oscar Prearo.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Cleonice Isabel Cardoso Antonelli.</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/mocao_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/mocao_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Silvia Aparecida de Castro Silva.</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/mocao_no_08-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/mocao_no_08-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Federal Capitão Augusto, em reconhecimento pela destinação de R$ 200.000,00 (duzentos mil reais) para custeio na Saúde.</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_no_09-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_no_09-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Dorival Venturini.</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/mocao_no_10-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/mocao_no_10-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo à Câmara dos Deputados de São Paulo, a fim de que os dignos Deputados Estaduais representem o interesse de população que sofre com as baixas causadas pelo contágio do corona vírus e a falta de estrutura na região centro-oeste paulista, considerem a vacinação em massa da região de Jaú que engloba diversas cidades menores próximas, como Bariri, Itaju, Boraceia, Bocaina, Itapuí, Barra Bonita, Mineiros do Tietê, Dois Córregos, Torrinha e Igaraçu do Tietê em caráter emergencial, visando ação de reforço para a contenção do quadro pandêmico.</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/mocao_no_11-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/mocao_no_11-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Apelo ao Executivo Municipal para elaboração e implantação de um programa de apoio aos estabelecimentos comerciais e de prestação de serviços que foram obrigados a permanecer total ou parcialmente fechados, durante a fase vermelha decretada pelo Governo do Estado de São Paulo, por meio de isenção total ou parcial do pagamento da taxa de alvará de funcionamento do ano de 2021, e do IPTU como forma de compensação de parte dos prejuízos sofridos pelas categorias.</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/mocao_no_12-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/mocao_no_12-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do casal Vera Alice Tebalde Salado e Hélio Roberto Salado.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_no_13-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_no_13-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Antonio Domingos Pinezi.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_no_14-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_no_14-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Daniel Paulo Bartholo.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_no_15-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_no_15-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Joaquim Carlos Lopes.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Airton Luis Pegoraro, Benedito Antonio Franchini, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/mocao_no_16-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/mocao_no_16-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Luis Carlos de Paula (Paraná).</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_no_17-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_no_17-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Deise Celi Drago Balthazzar da Silva.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_no_18-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_no_18-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Deise Celi Drago Balthazzar da Silva.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_no_19-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_no_19-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Lucilene Fabiana Primo.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_no_20-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_no_20-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Elias Camilo Resegue e sua Esposa Maria Aparecida Rago Foloni Resegue.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_no_21-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_no_21-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Alerino Bof.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/mocao_no_22-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/mocao_no_22-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Sonia Aparecida Pioto de Santis.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/mocao_no_23-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/mocao_no_23-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Paulo Sérgio Camilo.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/mocao_no_24-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/mocao_no_24-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Antônio Michelassi.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/mocao_no_25-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/mocao_no_25-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio aos aumentos supracitados nesse momento de pandemia, em defesa dos interesses da população baririense.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/mocao_no_26-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/mocao_no_26-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Gabriel Farah Haddad.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/mocao_no_27-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/mocao_no_27-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Laura Edilza Storion da Costa Lima.</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/mocao_no_28-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/mocao_no_28-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Osório Aparecido Devito.</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/mocao_no_29-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/mocao_no_29-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Mauro Boldo.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/mocao_no_30-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/mocao_no_30-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Antonio Carlos de Santis.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_no_31-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_no_31-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Jane Margarete de Nicolai Mosconi.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>Ricardo Prearo, Airton Luis Pegoraro, Benedito Antonio Franchini, Francisco Leandro Gonzalez, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/mocao_no_32-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/mocao_no_32-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Sérgio de Carvalho.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>Ricardo Prearo, Edcarlos Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/mocao_no_33-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/mocao_no_33-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Luis Carlos Ruggeri.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin, Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/mocao_no_34-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/mocao_no_34-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Leila Myriam Venturini Bonini e do Senhor Euclides Venturini.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_no_35-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_no_35-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Euclides Venturini.</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/mocao_no_36-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/mocao_no_36-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Salvador Antonio Piton.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>Ricardo Prearo, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/mocao_no_37-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/mocao_no_37-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Renato Reinato.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>Luis Renato Proti, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/mocao_no_38-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/mocao_no_38-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Exmo. Sr Itamar Borges, Deputado Estadual pelo MDB, por mais uma vez destinar uma emenda para a cidade de Bariri, nesta oportunidade ele destinou R$ 150.000,00 para aquisição de uma van para a saúde.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/mocao_no_39-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/mocao_no_39-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Maria Aparecida Moreto Mazo.</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini, Francisco Leandro Gonzalez, Julio Cesar Devides, Myrella Soares da Silva, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/mocao_no_40-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/mocao_no_40-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor José Roberto Pavão.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/mocao_no_41-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/mocao_no_41-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao idealizador do projeto "Troco Solidário" Nelson Batistão Filho.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/mocao_no_42-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/mocao_no_42-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Lednilson Aparecido Franklin.</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/mocao_no_43-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/mocao_no_43-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Vicente Sergio Barbieri Júnior.</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/mocao_no_44-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/mocao_no_44-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Arlindo Cassiola.</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/mocao_no_45-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/mocao_no_45-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Paulo Cesar Ramalho.</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/mocao_no_46-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/mocao_no_46-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Rosa Ginete Oréfice.</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/mocao_no_47-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/mocao_no_47-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Olímpio Pereira do Santos.</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_no_48-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_no_48-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao servidor municipal João Ricardo Marchi Cardoso, que graças ao seu desempenho, ultrapassando suas obrigações, tomou possível ao município receber da Receita Federal dois caminhões, um veículo de passeio e outros equipamentos avaliados em R$ 224.337,06.</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin, Edcarlos Pereira dos Santos, Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_no_49-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_no_49-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao Projeto de Decreto Legislativo nº 22/2020 em trâmite pela Assembleia Legislativa do Estado de São Paulo, que trata da sustação dos efeitos do Decreto 65.021 de 19/06/2020.</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/mocao_no_50-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/mocao_no_50-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Valéria Pereira Vilela da Silva.</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/mocao_no_51-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/mocao_no_51-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Claudio Polonio.</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/mocao_no_52-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/mocao_no_52-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Júlio Leandro de Melo.</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/mocao_no_53-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/mocao_no_53-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Laurindo Melado (Tuta).</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
     <t>Ricardo Prearo, Airton Luis Pegoraro, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/mocao_no_54-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/mocao_no_54-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Neusa Chaim Malavolta.</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/mocao_no_55-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/mocao_no_55-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Profissionais da Saúde.</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/mocao_no_56-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/mocao_no_56-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Leandro Antônio Crepaldi.</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>Myrella Soares da Silva, Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/mocao_no_57-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/mocao_no_57-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Leonice Teodoro Leme.</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/mocao_no_58-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/mocao_no_58-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor João Cruz.</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/mocao_no_59-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/mocao_no_59-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Celso Belluzzo Foloni.</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/mocao_no_60-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/mocao_no_60-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/mocao_no_61-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/mocao_no_61-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Jandyra Prearo Oréfice.</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/mocao_no_62-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/mocao_no_62-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Elisabete Aroucha da Silva.</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/mocao_no_63-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/mocao_no_63-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da Senhora Leonor Aparecida Rodrigues.</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
     <t>Paulo Egidio Grigolin, Benedito Antonio Franchini, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/mocao_no_64-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/mocao_no_64-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Valter José de Lourenço.</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/mocao_no_65-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/mocao_no_65-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Valter José de Lourenço.</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Francisco Leandro Gonzalez, Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/mocao_no_66-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/mocao_no_66-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Celso Antonio Saltarelli.</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/mocao_no_67-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/mocao_no_67-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Valter José de Lourenço</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/mocao_no_68-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/mocao_no_68-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção nº 68/2021 de Aplauso para o Grupo Castra 10.</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/mocao_no_69-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/mocao_no_69-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Deputado Federal Capitão Augusto pelo envio de emenda parlamentar no valor de R$ 200.000,00 (duzentos mil reais) ao setor da saúde de nosso município.</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/mocao_no_70-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/mocao_no_70-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Jovem Angélica dos Santos.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/mocao_no_71-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/mocao_no_71-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Antonio Scudilo.</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_no_72-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_no_72-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Ademar Aparecido Gasparoto.</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/mocao_no_73-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/mocao_no_73-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Ademar Aparecido Gasparoto.</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/mocao_no_74-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/mocao_no_74-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Aurora Poloni Pultrini.</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/mocao_no_75-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/mocao_no_75-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos aos Senhores Paulo Cesar de Campos (Paulada) e Sérgio Oliveira, e através deles externar nossa gratidão aos diretores da Associação Atlética Arrudão e todos os voluntários em reconhecimento dos relevantes serviços prestados ao desenvolvimento sócio esportivo desta cidade, especificamente nesta oportunidade pela brilhante organização da festa em comemoração ao dia das crianças.</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/mocao_no_76-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/mocao_no_76-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos à Senhora Maria Conceição dos Santos, e através dela, expressar o nosso reconhecimento a tosos os voluntários pelos relevantes serviços prestados ao desenvolvimento social e na preservação das tradições.</t>
   </si>
   <si>
     <t>2027</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/mocao_no_77-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/mocao_no_77-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao Rotary Clube 16 de junho de Bariri, pela doação de brinquedos feita no dia 12, no Santuário de Nossa Senhora Aparecida de Bariri.</t>
   </si>
   <si>
     <t>2028</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_no_78-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_no_78-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos a Juliana Francisca Rodrigues, professora há 21 anos, pedagoga com habilitação em gestão e em Educação Especial, pós graduanda em psicopedagogia e em vários cursos de extensão.</t>
   </si>
   <si>
     <t>2042</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/mocao_no_79-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/mocao_no_79-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Osmar de Santis.</t>
   </si>
   <si>
     <t>2043</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/mocao_no_80-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/mocao_no_80-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Jovem Marcio Aparecido Alves Júnior.</t>
   </si>
   <si>
     <t>2044</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_no_81-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_no_81-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Osmar de Santis.</t>
   </si>
   <si>
     <t>2089</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/mocao_no_82-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/mocao_no_82-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Maria Barban Ramos.</t>
   </si>
   <si>
     <t>2090</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/mocao_no_83-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/mocao_no_83-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Osório Muzardo.</t>
   </si>
   <si>
     <t>2091</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/mocao_no_84-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/mocao_no_84-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao Secretário de Desenvolvimento Regional do Estado de São Paulo, Sr. Marco Vinholi.</t>
   </si>
   <si>
     <t>2092</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/mocao_no_85-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/mocao_no_85-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção nº 85/2021 de Aplauso ao Deputado Estadual Dirceu Dalben, pelo empenho em ajudar a cidade de Bariri. Sua atuação destacada em favor do nosso município merece menção honrosa.</t>
   </si>
   <si>
     <t>2138</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/mocao_no_86-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/mocao_no_86-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor José Claudio de Carvalho.</t>
   </si>
   <si>
     <t>2139</t>
   </si>
   <si>
     <t>Ricardo Prearo, Airton Luis Pegoraro</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/mocao_no_87-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/mocao_no_87-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do Senhor Luis Lenharo.</t>
   </si>
   <si>
     <t>2140</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/mocao_no_88-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/mocao_no_88-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Luiz Antonio Vassolet, por relevantes serviços prestados ao nosso município.</t>
   </si>
   <si>
     <t>2141</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/mocao_no_89-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/mocao_no_89-21_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplausos ao senhor Jose Eduardo Amantini pelos relevantes serviços prestados a Bariri e região, no período que esteve à frente do Escritório Regional de Desenvolvimento do Governo de Estado em Bauru.</t>
   </si>
   <si>
     <t>2194</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/mocao_no_90-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/mocao_no_90-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do Senhor Libero Aparecido Dias.</t>
   </si>
   <si>
     <t>2195</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_no_91-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_no_91-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da Senhora Genilda Rosa Martineli Manzutti.</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/projeto_de_decreto_legislativo_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/projeto_de_decreto_legislativo_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Concede o Prêmio "Zumbi dos Palmares" ao Senhor Wanderlei de Souza.</t>
   </si>
   <si>
     <t>2045</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Baririense ao Senhor André Luis Moreira.</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_decreto_legislativo_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_decreto_legislativo_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Baririense ao Dr. Leonildo Mazoti.</t>
   </si>
   <si>
     <t>2047</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_decreto_legislativo_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_decreto_legislativo_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Baririense ao Dr. Walter Leonel Scatolin.</t>
   </si>
   <si>
     <t>2065</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2018 da Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Myrella Soares da Silva, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/pelom_no_01-21_-_editado_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/pelom_no_01-21_-_editado_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Institui as emendas impositivas e dispõe sobre sua execução.</t>
   </si>
   <si>
     <t>2076</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Abelardo Mauricio Martins Simões Filho</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proj_lei_compl_exec_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proj_lei_compl_exec_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do artigo 5º, da Lei Complementar nº 11, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2077</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proj_lei_compl_exec_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proj_lei_compl_exec_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Institui nova Tabela ao Comércio Eventual ou Ambulante do Código Tributário Municipal.</t>
   </si>
   <si>
     <t>2078</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proj_lei_compl_exec_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proj_lei_compl_exec_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a tabela III, do anexo III, constantes no Código Tributário Municipal (Lei 2.281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>2079</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/proj_lei_compl_exec_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/proj_lei_compl_exec_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do Anexo I, da Lei Complementar nº 12, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2080</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/proj_lei_compl_exec_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/proj_lei_compl_exec_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Complementar nº 04, de 19 de dezembro de 1997.</t>
   </si>
   <si>
     <t>2081</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/proj_lei_compl_exec_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/proj_lei_compl_exec_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a tabela IV, do anexo IV constantes do Código Tributário Municipal (Lei 2281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>2082</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proj_lei_compl_exec_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proj_lei_compl_exec_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 1.0 e sub-item 2.4 constante do Anexo VI da Tabela VI da Lei nº 2.281/91 (Código Tributário Municipal), alterada pela Lei Complementar nº 04/97 e dá outras providências.</t>
   </si>
   <si>
     <t>2083</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proj_lei_compl_exec_no_08-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proj_lei_compl_exec_no_08-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 32, de 17 de dezembro de 2003, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza e dá outras providências</t>
   </si>
   <si>
     <t>2166</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/proj_lei_compl_exec_no_09-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/proj_lei_compl_exec_no_09-21_ocred.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de Bariri, a Taxa de Serviço de Coleta, Remoção, Transporte e Destinação Final de Lixo ou Resíduos - TSLR, e dá outras providências nos termos da Lei Federal nº. 14.026/2020, que trouxe nova redação a Lei Federal nº 11.445/2007.</t>
   </si>
   <si>
     <t>2167</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/plce_10-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/plce_10-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre reforma na tabela de vencimentos dos empregados públicos abrangidos pela Lei Municipal n. 3.309, de 2002.</t>
   </si>
   <si>
     <t>2183</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/proj_lei_compl_exec_no_11-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/proj_lei_compl_exec_no_11-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 3º da Lei Complementar nº 140, de 29 de dezembro de 2021.</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/proj._lei_exec._no_01-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/proj._lei_exec._no_01-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1578/proj._lei_exec._no_02-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1578/proj._lei_exec._no_02-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil - COMPDEC do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/proj._lei_exec._no_03-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/proj._lei_exec._no_03-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/proj._lei_exec._no_04-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/proj._lei_exec._no_04-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do padrão de vencimento dos cargos de Agente Comunitário de Saúde, Agente de Vigilância Epidemiológica e Agente de Fiscalização Sanitária, e dá outras providências.</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proj._lei_exec._no_05-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proj._lei_exec._no_05-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Determina em caráter excepcional, durante o período de suspensão das aulas em razão de situação de emergência e calamidade pública decorrente da Covid-19, a distribuição de gêneros alimentícios por meio da entrega de kit merenda escolar e dá outras providências.</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proj._lei_exec._no_06-2021_-_anexos_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proj._lei_exec._no_06-2021_-_anexos_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a prorrogar o prazo da Concessão de Uso nos termos das Leis Municipais nº 2.768/96, alterada pelas Leis nº 2.967/98 e 3.033/99 e pela Lei nº 3.147/2001.</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/proj._lei_exec._no_07-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/proj._lei_exec._no_07-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/proj._lei_exec._no_08-2021_-_editado_assinaturas_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/proj._lei_exec._no_08-2021_-_editado_assinaturas_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a celebrar convênio com o Centro Estadual de Educação tecnológica Paula Souza.</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1622/proj._lei_exec._no_09-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1622/proj._lei_exec._no_09-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Conselho Municipal do Turismo - COMTUR.</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proj._lei_exec._no_10-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proj._lei_exec._no_10-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 26.264,92.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proj._lei_exec._no_11-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proj._lei_exec._no_11-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros, com a finalidade de adquirir vacinas para combate à pandemia do coronavírus; medicamentos, insumos e equipamentos na área da saúde.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proj._lei_exec._no_12-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proj._lei_exec._no_12-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS - FUNDEB, em conformidade com o artigo 212-A da Constituição da República, regulamentado na forma da Lei Federal nº 14.113, de 25 de dezembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/proj._lei_exec._no_13-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/proj._lei_exec._no_13-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/proj._lei_exec._no_14-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/proj._lei_exec._no_14-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/proj._lei_exec._no_15-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/proj._lei_exec._no_15-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal a celebrar Acordo de Cooperação, e dá outras providências.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/proj._lei_exec._no_16-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/proj._lei_exec._no_16-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reestruturação do Conselho Municipal de Desenvolvimento Rural do Município de Bariri.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/proj._lei_exec._no_17-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/proj._lei_exec._no_17-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 23.250,00.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/proj._lei_exec._no_18-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/proj._lei_exec._no_18-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/proj._lei_exec._no_19-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/proj._lei_exec._no_19-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração da Lei Municipal nº 1.514, de 20 de junho de 1983.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proj._lei_exec._no_20-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proj._lei_exec._no_20-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Recuperação Fiscal - REFIS, no Município de Bariri, Estado de São Paulo, com efeito de transação e autoriza o parcelamento de créditos tributários abrangendo exclusivamente a Autarquia SAEMBA - Serviço Autônomo de Água e Esgoto de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proj._lei_exec._no_21-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proj._lei_exec._no_21-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o programa de recuperação fiscal (refis 2021) do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proj._lei_exec._no_22-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proj._lei_exec._no_22-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 50.000,00.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proj._lei_exec._no_23-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proj._lei_exec._no_23-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui a Comissão de Sindicância e Processo Administrativo Disciplinar na Administração Municipal e na Autarquia SAEMBA.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1744/proj._lei_exec._no_24-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1744/proj._lei_exec._no_24-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Regula o procedimento para aplicação do art. 1.276, da Lei Federal nº 10.406, de 10 de janeiro de 2002 - Código Civil, sobre a perda de propriedade por abandono, e dá outras providências.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proj._lei_exec._no_25-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proj._lei_exec._no_25-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre crédito adicional Suplementar no valor de R$ 738.928,63.</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proj._lei_exec._no_26-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proj._lei_exec._no_26-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 899.381,70.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proj._lei_exec._no_27-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proj._lei_exec._no_27-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional suplementar e dá outras providências.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/proj._lei_exec._no_28-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/proj._lei_exec._no_28-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Bariri a celebrar convênio de cooperação com o Município de Itaju, por meio de sua Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proj._lei_exec._no_29-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proj._lei_exec._no_29-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos públicos em comissão na Autarquia do Serviço de Água e Esgoto do Município de Bariri - SAEMBA e dá outras providências.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/proj._lei_exec._no_30-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/proj._lei_exec._no_30-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o inciso I, do art. 1º, da Lei Municipal nº 2.486, de 28 de setembro de 1993, e dá outras providências.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proj._lei_exec._no_31-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proj._lei_exec._no_31-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estruturação do Gabinete do Prefeito, e dá outras providências.</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/proj._lei_exec._no_32-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/proj._lei_exec._no_32-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de uso do espaço público ao Rotary Club de Bariri - 16 de junho, para construção de Memorial em homenagem as vítimas da Covid-19.</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/proj._lei_exec._no_33-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/proj._lei_exec._no_33-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 1.081.882,69.</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proj._lei_exec._no_35-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proj._lei_exec._no_35-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de cargos público em comissão na Autarquia do Serviço de Água e Esgoto do Município de Bariri - SAEMBA e dá outras providências.</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/proj._lei_exec._no_36-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/proj._lei_exec._no_36-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/proj._lei_exec._no_37-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/proj._lei_exec._no_37-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Bariri para o quadriênio de 2022-2025.</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/proj._lei_exec._no_38-2021_organized_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/proj._lei_exec._no_38-2021_organized_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para elaboração e execução da lei orçamentária para o exercício financeiro de 2022, e dá outras providências.</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/proj._lei_exec._no_39-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/proj._lei_exec._no_39-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafos 3º e 4º na Lei Municipal nº 5.002, de 06 de novembro de 2020 e dá outras providências.</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/proj._lei_exec._no_40-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/proj._lei_exec._no_40-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 415.763,20.</t>
   </si>
   <si>
     <t>1924</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/proj._lei_exec._no_41-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/proj._lei_exec._no_41-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 3.200.000,00.</t>
   </si>
   <si>
     <t>1925</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/proj._lei_exec._no_42-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/proj._lei_exec._no_42-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1926</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/proj._lei_exec._no_43-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/proj._lei_exec._no_43-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 125.300,00.</t>
   </si>
   <si>
     <t>1927</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/proj._lei_exec._no_44-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/proj._lei_exec._no_44-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Departamento de Estradas e Rodagem do Estado de São Paulo - DER/SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proj._lei_exec._no_45-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proj._lei_exec._no_45-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Emergencial de Acesso ao Trabalho - PEAT e dá outras providências.</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/proj._lei_exec._no_46-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/proj._lei_exec._no_46-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.945, de 09 de novembro de 2010, que dispõe sobre o Conselho Municipal do Idoso - CMI, do Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proj._lei_exec._no_47-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proj._lei_exec._no_47-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Regulamenta o Programa Municipal do Leite para Pessoa Idosa e Pessoa com Deficiência, sob responsabilidade da Diretoria de Ação Social, para distribuição gratuita de leite pasteurizado para os idosos e pessoas com deficiência de baixa renda do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1952/proj._lei_exec._no_48-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1952/proj._lei_exec._no_48-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.196, de 05 de setembro de 2021, que dispõe sobre a política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/proj._lei_exec._no_49-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/proj._lei_exec._no_49-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 620.000,00.</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proj._lei_exec._no_50-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proj._lei_exec._no_50-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar torre de rádio ao Grupo Escoteiro de Bariry, e dá outras providências.</t>
   </si>
   <si>
     <t>1982</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proj._lei_exec._no_51-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proj._lei_exec._no_51-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1983</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proj._lei_exec._no_52-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proj._lei_exec._no_52-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proj._lei_exec._no_53-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proj._lei_exec._no_53-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/proj._lei_exec._no_54-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/proj._lei_exec._no_54-2021_ocred.pdf</t>
   </si>
   <si>
     <t>1986</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/proj._lei_exec._no_55-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/proj._lei_exec._no_55-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Bariri a celebrar convênio de cooperação com o Município de Boraceia, por meio de sua Prefeitura, e dá outras providências.</t>
   </si>
   <si>
     <t>2010</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/proj._lei_exec._no_56-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/proj._lei_exec._no_56-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Regulamenta as normas de contrapartida financeira para aprovação e interligação de empreendimentos de parcelamento de solo à rede pública de água, tais como: loteamentos, conjuntos habitacionais horizontais, verticais, condomínios e outros.</t>
   </si>
   <si>
     <t>2011</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proj._lei_exec._no_57-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proj._lei_exec._no_57-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde, no valor total de R$ 129.254,40.</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/proj._lei_exec._no_58-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/proj._lei_exec._no_58-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional Especial no valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>2036</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proj._lei_exec._no_59-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proj._lei_exec._no_59-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a Caixa Econômica Federal e dá outras Providências.</t>
   </si>
   <si>
     <t>2037</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proj._lei_exec._no_60-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proj._lei_exec._no_60-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bariri para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2072</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/proj._lei_exec._no_61-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/proj._lei_exec._no_61-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de fornecimento de absorventes higiênicos nas escolas públicas e dá outras providências.</t>
   </si>
   <si>
     <t>2073</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/proj._lei_exec._no_62-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/proj._lei_exec._no_62-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a fazer Concessão de Uso de uma área à Fundação João Paulo II, para reprodução do canal TV Canção Nova, nos termos do artigo 103, parágrafo 2º, da LOM.</t>
   </si>
   <si>
     <t>2074</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/proj._lei_exec._no_63-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/proj._lei_exec._no_63-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Cria a Gratificação por Desempenho de Atividade Delegada, nos termos que especifica, a ser paga aos Policiais Militares que exercerem atividades de competência do Município, e autoriza o Poder Executivo a celebrar Convênio com o Governo do Estado de São Paulo para esse fim.</t>
   </si>
   <si>
     <t>2109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/proj._lei_exec._no_64-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/proj._lei_exec._no_64-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 330.795,89.</t>
   </si>
   <si>
     <t>2110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/proj._lei_exec._no_66-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/proj._lei_exec._no_66-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Abre no orçamento vigente crédito adicional especial e dá outras providências.</t>
   </si>
   <si>
     <t>2111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proj._lei_exec._no_67-2021_-_com_anexos_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proj._lei_exec._no_67-2021_-_com_anexos_ocred.pdf</t>
   </si>
   <si>
     <t>Alteram as Leis Municipais nº 5.064 e 5.065, ambas de 10 de setembro de 2021.</t>
   </si>
   <si>
     <t>2112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proj._lei_exec._no_68-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proj._lei_exec._no_68-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde, no valor total de R$ 560.000,00.</t>
   </si>
   <si>
     <t>2113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/proj._lei_exec._no_69-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/proj._lei_exec._no_69-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde, no valor total de R$ 100.000,00.</t>
   </si>
   <si>
     <t>2114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proj._lei_exec._no_70-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proj._lei_exec._no_70-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde, no valor total de R$ 106.500,00.</t>
   </si>
   <si>
     <t>2115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proj._lei_exec._no_71-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proj._lei_exec._no_71-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>2143</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proj._lei_exec._no_72-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proj._lei_exec._no_72-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 4.196, de 05 de setembro de 2012, que dispõe sobre a Política Municipal dos Direitos da Criança e do Adolescente e dá outras providências.</t>
   </si>
   <si>
     <t>2164</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proj._lei_exec._no_73-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proj._lei_exec._no_73-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2165</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/proj._lei_exec._no_74-2021_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/proj._lei_exec._no_74-2021_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores municipais para o exercício de 2022.</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Reconhece como essencial para a população de Bariri, as atividades desenvolvidas por academias, comércio varejista, bares e restaurantes, salões de beleza, cabeleireiros e manicures, escritórios e empresas no segmento de advocacia, contábil, imobiliário, empresas de tecnologia.</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proj_lei_legislativo_no_02-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proj_lei_legislativo_no_02-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o depósito de sobras de materiais de construção civil para doação às pessoas carentes e entidades beneficentes do município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proj_lei_legislativo_no_03-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proj_lei_legislativo_no_03-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Cadastro de Profissionais portadores de Deficiência, no Município de Bariri - SP.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proj_lei_legislativo_no_04-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proj_lei_legislativo_no_04-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regramento e controle da atividade de vigia diurno ou noturno no âmbito deste Município e dá outras providências.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proj_lei_legislativo_no_05-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proj_lei_legislativo_no_05-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a transparência e a divulgação da lista de vacinados do Plano Municipal de Vacinação contra o Covid-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/proj_lei_legislativo_no_06-21_-_editado_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/proj_lei_legislativo_no_06-21_-_editado_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão do corte de água no Município de Bariri durante a pandemia do corona vírus para famílias devidamente cadastradas no cadastro único e dá outras providências.</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/proj_lei_legislativo_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/proj_lei_legislativo_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal "Agricultura Urbana", mediante aproveitamento de terrenos dominiais institucionais do Município e de terrenos particulares.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proj_lei_legislativo_no_08-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proj_lei_legislativo_no_08-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Comissão Municipal de Transição Democrática de Governo no Município de Bariri/SP e dá outras providências.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/proj_lei_legislativo_no_09-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/proj_lei_legislativo_no_09-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Semana da Não Violência nas Escolas Municipais de Bariri.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/proj_lei_legislativo_no_10-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/proj_lei_legislativo_no_10-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o cadastro e controle de atividades de compra, venda ou troca de cabos, fios, metais, materiais elétricos e assemelhados no âmbito deste Município e dá outras providências.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/proj_lei_legislativo_no_11-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/proj_lei_legislativo_no_11-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Fundo Municipal de Manutenção do Serviço Público de Atendimento à Urgências e Emergências e de Atendimento Hospitalar no Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/proj_lei_legislativo_no_12-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/proj_lei_legislativo_no_12-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 3º da Lei Municipal nº 3.104/2000.</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/proj_lei_legislativo_no_13-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/proj_lei_legislativo_no_13-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de auxílio funeral em caráter emergencial à família de baixa renda com ente vítima da COVID-19 durante o estado de emergência e calamidade pública decorrente da pandemia do novo corona vírus.</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/proj_lei_legislativo_no_14-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/proj_lei_legislativo_no_14-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Proíbe o manuseio, a utilização, a queima e a soltura de fogos de artifício e estampidos, bem como quaisquer artefatos pirotécnicos de efeito sonoro ruidoso no Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proj_lei_legislativo_no_15-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proj_lei_legislativo_no_15-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da divulgação de informações sobre obras públicas paralisadas, no âmbito do Município de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/proj_lei_legislativo_no_16-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/proj_lei_legislativo_no_16-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proj_lei_legislativo_no_17-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proj_lei_legislativo_no_17-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera artigos da Lei Municipal nº 4.909/2019 e dá outras providências.</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proj_lei_legislativo_no_18-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proj_lei_legislativo_no_18-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 4.407/2014.</t>
   </si>
   <si>
     <t>1928</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/proj_lei_legislativo_no_19-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/proj_lei_legislativo_no_19-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atendimento preferencial às pessoas com doenças crônicas, raras e genéticas nas repartições públicas e estabelecimentos de atendimento ao público no Município de Bariri.</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proj_lei_legislativo_no_20-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proj_lei_legislativo_no_20-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina Unidade básica de Saúde - João Justulin.</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proj_lei_legislativo_no_22-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proj_lei_legislativo_no_22-21_ocred.pdf</t>
   </si>
   <si>
     <t>Normatiza a fiscalização no mau uso de água pela população em períodos de crise hídrica e dá outras providências.</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/proj_lei_legislativo_no_23-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/proj_lei_legislativo_no_23-21_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina Setor de Recursos Humanos - Laura Edilza Storion da Costa Lima.</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/proj_lei_legislativo_no_24-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/proj_lei_legislativo_no_24-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a utilização de vagas de estacionamento reservadas às pessoas com doenças crônicas, raras e genéticas.</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/proj_lei_legislativo_no_25-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/proj_lei_legislativo_no_25-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de incentivo à Economia Criativa.</t>
   </si>
   <si>
     <t>2038</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proj_lei_legislativo_no_26-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proj_lei_legislativo_no_26-21_ocred.pdf</t>
   </si>
   <si>
     <t>Trata da disposição de tenda, cadeiras e funcionário a fim de dar um melhor tratamento aos usuários de serviços bancários no Município de Bariri.</t>
   </si>
   <si>
     <t>2039</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proj_lei_legislativo_no_27-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proj_lei_legislativo_no_27-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de telas ou tapumes para impedir a entrada de pessoas em postos de combustíveis abandonados.</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proj_lei_legislativo_no_28-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proj_lei_legislativo_no_28-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para ações de Promoção da Dignidade Menstrual, de conscientização e informação sobre a menstruação, o fornecimento de absorventes higiênicos e dá outras providências.</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/proj_lei_legislativo_no_29-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/proj_lei_legislativo_no_29-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de custos atinentes as atividades do microempreendedor individual no âmbito do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>2075</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proj_lei_legislativo_no_30-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proj_lei_legislativo_no_30-21_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Combate a Maus-Tratos no Município de Bariri-SP.</t>
   </si>
   <si>
     <t>2116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proj_lei_legislativo_no_31-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proj_lei_legislativo_no_31-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Incentivo Financeiro aos Agentes Comunitários de Saúde e Agentes de Combate a Endemias.</t>
   </si>
   <si>
     <t>2257</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proj_lei_legislativo_no_32-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proj_lei_legislativo_no_32-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre revisão remuneratória dos servidores do legislativo dando outras providências.</t>
   </si>
   <si>
     <t>2258</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proj_lei_legislativo_no_33-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proj_lei_legislativo_no_33-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre concessão e atualização do vale alimentação aos servidores do Legislativo.</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proj_resolucao_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proj_resolucao_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no art. 96 do Regimento Interno para dispor sobre a realização de Sessão camarária virtual.</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proj_resolucao_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proj_resolucao_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de Comissão de Assuntos Relevantes para acompanhar e analisar as medidas anteriores, atuais e futuras relativas à Irmandade Santa Casa de Misericórdia de Bariri (SP).</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/proj_resolucao_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/proj_resolucao_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de participação da Câmara Municipal de Bariri em eventos destinados à Inclusão Social e Projetos Solidários.</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/proj_resolucao_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/proj_resolucao_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação de empréstimo consignado em folha de pagamento dos servidores públicos efetivos e vereadores da Câmara Municipal de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/proj_resolucao_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/proj_resolucao_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera e suprime artigos do Regimento Interno relativos à discussão de requerimento e contagem dos prazos regimentais.</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/proj_resolucao_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/proj_resolucao_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Regulamenta o acesso a informações e o Serviço de Informação ao Cidadão e dá outras providências.</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/proj_resolucao_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/proj_resolucao_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Altera Resolução 03, de 03 de março de 1986.</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, requer nos termos regimentais, a Exmo. Sr. Prefeito Municipal, que envie a esta Casa de Leis, um relatório informando quem foram as pessoas e onde trabalham, que receberam a dose da vacina contra o COVID.</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requeiro, ouvido o Plenário, que o Exmo. Prefeito Abelardo Mauricio Martins Simões Filho, informe ou envie cópia de documento se necessário, contendo levantamento de dados dos nomes e locais das ruas, avenidas e vias expressas do perímetro urbano e rural que são acometidas por alagamento e o número de galerias necessárias para o escoamento das águas pluviais, visando interesse público e exercício das funções de vereança.</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/requerimento_no_03-21_-_editado_asinaturas_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/requerimento_no_03-21_-_editado_asinaturas_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, requer que o Exmo. Sr. Prefeito encaminhe a essa casa de leis as seguintes informações da Santa Casa de Bariri, sob intervenção municipal: - quantos médicos atendem no P.S. Municipal; _x000D_
 - quantos atendimentos são realizados em média no P.S.; _x000D_
 - quantas especialidades existem no plantão de disponibilidade ( à distância); _x000D_
 - em quantos atendimentos foram acionados o plantão de disponibilidade no ano passado. Detalhar por especialidade; _x000D_
 - quanto tempo demora em média, uma vez acionado o plantonista de disponibilidade para chegar à Santa Casa; _x000D_
 - quantas cirurgias eletivas e quantas de emergência foram feitas no ano passado. Especificar quantas foram através do S.U.S., particulares e convênios; _x000D_
 - quantos médicos fazem parte do corpo clínico da Santa Casa de Bariri; _x000D_
 - quantos leitos estão disponíveis para internação; _x000D_
 - qual a taxa de ocupação desses leitos no último ano.</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/requerimento_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/requerimento_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, incluindo-se na Ordem do Dia da presente sessão, visando a deliberação em únicas discussão e votação, após emissão dos devidos pareceres das Comissões, conforme disposição regimental, o que segue: _x000D_
 1) Projetos de Leis nºs 02, 03, 04 e 05/2021, do Executivo; _x000D_
 2) Projeto de Resolução nº 01/2021, do Legislativo.</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/requerimento_no_05-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/requerimento_no_05-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, requer que o Exmo. Sr. Prefeito envie a esta Casa de Leis, esclarecimentos relativos a finalidade da viagem feita a Brasília, informando: _x000D_
 1 - Quem foram os integrantes da comitiva, qual a necessidade da presença de cada um, assim como os valores de diárias gastos individualmente, incluindo custos com alimentação, hospedagem, entre outros. _x000D_
 2 - Valor das passagens aéreas e terrestres. _x000D_
 3 - Agenda diária de todos os compromissos de cada integrante a viagem, e, por fim, quais os resultados práticos da viagem, e, por consequência, quais os benefícios ao Município e o valor total de gastos. _x000D_
 4 - Requer cópias de documentos relacionados ao assunto questionado, bem como o comprovante de todos os gastos relacionados a viagem citada.</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_no_06-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_no_06-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, requer que o poder executivo da administração pública municipal envie para esta casa informações sobre o Comitê do Covid, contendo números de profissionais que fazem parte do comitê, dias, local e horário de atendimento, relatório de atendimento com as respectivas cópias, informe, ainda, qual o procedimento tomado quando um paciente apresenta sintomas do covid e quando o exame é positivo para o covid.</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_no_07-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_no_07-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer que o poder executivo da administração pública municipal envie para esta casa o valor total dos gastos no setor da saúde referentes ao mês de janeiro de 2021, subdivididos por: medicamentos, horas extras, diárias dos motoristas, manutenção dos veículos e todos os exames.</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_no_08-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_no_08-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito cópia do relatório final atinente aos seguintes Decretos: _x000D_
 Decreto nº 5525/2021 - dispõe sobre constituição de comissão especial para realizar cópia dos bancos de dados da prefeitura; _x000D_
 Decreto nº 5524/2021 - dispõe sobre constituição de comissão especial para averiguação dos bens móveis e imóveis e materiais permanentes; _x000D_
 Decreto nº 5523/2021 - dispõe sobre constituição de comissão especial para averiguação na tesouraria sobre a veracidade dos valores em espécie, cheques, documentos e conciliação das contas bancárias da Prefeitura.</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_no_09-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_no_09-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito as seguintes informações: Considerando a indicação de três novos gestores na Santa Casa de Bariri, pergunta-se: Caso o trabalho seja remunerado, qual o valor que cada um irá ganhar?</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1611/requerimento_no_10-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1611/requerimento_no_10-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito informações sobre levantamento de bens imóveis do município passíveis de alienação.</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/requerimento_no_11-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/requerimento_no_11-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito cópia da prestação de contas dos recursos provenientes ao combate do corona vírus.</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/requerimento_no_12-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/requerimento_no_12-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito as seguintes informações: que seja dado total cumprimento as seguintes Leis: _x000D_
 4828/2018 - Dispõe sobre o sistema de videomonitoramento nas vias públicas; _x000D_
 5003/2020 - Dispõe sobre o oferecimento de acesso gratuito à internet aos alunos da rede pública municipal e estadual; _x000D_
 5006/2020 - Dispõe sobre a obrigatoriedade de rastreamento por satélite dos veículos de propriedade ou a serviço da Administração Pública direta e indireta do Município de Bariri-SP, e dá outras providências.</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/requerimento_no_13-21_-_editado_assinaturas_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/requerimento_no_13-21_-_editado_assinaturas_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve, requer do Sr. Prefeito, informações sobre o que está sendo feito pela autarquia SAEMBA para sanar o déficit financeiro em balancete apresentado na última sessão camarária.</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_no_14-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_no_14-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Exmo. Sr. Prefeito, que envie a esta Casa de Leis, esclarecimentos relativos a reunião realizada no dia 22/02/2021, com o Sindicato dos Servidores Público Municipal de Bariri: _x000D_
 1 - Por que não foi acatado o pedido de recomposição salarial feita pelo Sindicato dos Servidores Públicos Municipal de Bariri para o ano corrente, uma vez que foi amplamente divulgado em seus compromissos de campanha, que a valorização dos Servidores Públicos seria prioridade? _x000D_
 2 - A recomposição salarial é um direito consagrado na Constituição Federal, tanto é que foi recentemente determinada judicialmente o seu repasse aos Servidores públicos de Bariri nos autos do processo Judicial nº 0007906-04.2020.5.15.0000. A decisão Judicial detalhada está sendo cumprida na íntegra pela atual administração?</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_no_15-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_no_15-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Exmo. Sr. Prefeito, que envie a esta Casa de Leis, informações se foram repassados aos Agentes Comunitários da Saúde e Agentes de Combate às Endemias do Brasil os incentivos adicional dos Agentes de Saúde, referente ao ano de 2020, no valor de R$ 1.550,00, recursos esse repassados pelo FNS - Fundo Nacional de Saúde.</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_no_16-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_no_16-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito cópia integral do PA nº 0100018344/2020 - Assunto Maus tratos animais, bem como seja apresentado relatório de todos os casos de abertura de processo administrativo relacionados à apuração de maus tratos animais, informando em que fase se encontra cada processo.</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_no_17-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_no_17-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito cópia integral do processo de licitação ou dispensa efetuado pela Autarquia SAEMBA para a compra de cloro e flúor dos meses de janeiro e fevereiro de 2021.</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_no_18-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_no_18-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer ao Exmo. Prefeito que informe o andamento da Lei Aldir Blanc no município de Bariri, se a mesma está em vigência, o saldo e a disponibilidade de uso do mesmo.</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/requerimento_no_19-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/requerimento_no_19-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer ao Exmo. Prefeito que informe, através de documentação e relatórios, quando foram realizadas as últimas manutenções e limpeza dos bebedouros municipais e qual a programação para a execução desses serviços para o presente ano.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/requerimento_no_20-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/requerimento_no_20-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Excelentíssimo Senhor Prefeito, junto aos setores das respectivas competências, informe a esta casa quantas áreas institucionais ociosas tem no município.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/requerimento_no_21-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/requerimento_no_21-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão dos pareceres das Comissões, o que segue: _x000D_
 1) Projetos de Leis nºs 11 e 12/2021, do Executivo.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/requerimento_no_22-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/requerimento_no_22-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Excelentíssimo Senhor Prefeito, que envie a esta Casa de Leis, esclarecimentos relativos a falta de fraldas geriátricas para pacientes da Rede Municipal de Saúde, informando: _x000D_
 1 - Por qual motivo os munícipes não estão recebendo as fraldas geriátricas? _x000D_
 2 - Quantos pacientes são atendidos e recebem as fraldas geriátricas mensalmente no Município? _x000D_
 3 - Quais as providências estão sendo tomadas em caráter emergencial para regularizar as entregas das fraldas geriátricas? _x000D_
 4 - Há quanto tempo estão em falta as fraldas geriátricas da Rede de Saúde do Município? Qual o prazo para a normalização das entregas das fraldas aos pacientes?</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/requerimento_no_23-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/requerimento_no_23-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Excelentíssimo Senhor Prefeito, que envie a esta Casa de Leis, esclarecimentos relativos à suspensão da obra prevista no contrato nº 124/2020, que contemplava a iluminação pública da rotatória Expresso Sul aos Bairros Jd. Romero, Jd. Santo André: _x000D_
 1 - Por qual Motivo o Executivo Municipal suspendeu essa importante obra que beneficiaria a população residente nos bairros Jd. Garotinho, Jd. Romero, Jd. Santo André? _x000D_
 2 - A obra foi licitada, com dinheiro em caixa para a sua execução, a pergunta é: houve motivos técnicos que justificassem o cancelamento da execução da obra? _x000D_
 3 - Passados mais de 60 dias do ato do Executivo Municipal que suspendeu a execução da obra, quais foram as decisões tomadas ou serão tomadas pelo Executivo com relação à obra mão realizada?</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_no_24-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_no_24-21_ocred.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer ao Exmo. Prefeito que informe, através da Diretoria da Saúde, a territorialidade das ESF's do Município de Bariri, evidenciando quais são os bairros, ruas, numeração dos imóveis que fazem parte da abrangência de cada estratégia, e que posteriormente seja amplamente divulgado tais dados à população, com a finalidade de atender ao interesse público no exercício de minhas funções de vereança.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/requerimento_no_25-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/requerimento_no_25-21_ocred.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer ao Exmo. Prefeito que informe, através da Diretoria da Saúde, o diagnóstico das ESF's do Município de Bariri, contendo de cada unidade: dados sobre recursos humanos, estrutura física, quantidade das famílias atendidas, quais as metas de atendimento de cada profissional, resultados alcançados com as visitas, como é feita a supervisão dos trabalhos e se existe a possibilidade de ampliação da estratégia nos bairros que não possuem cobertura, visando atender ao interesse público no exercício de minhas funções de vereança.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/requerimento_no_26-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/requerimento_no_26-21_ocred.pdf</t>
   </si>
   <si>
     <t>A Vereadora que subscreve requer ao Exmo. Prefeito que informe, através da Diretoria da Saúde, levantamento com gráfico de quantas menores de 18 anos fizeram pré-natal nos anos de 2019, 2020 e até a presente data, constando idade, quantas gestações a termo, se houveram abortos e natimortos, região onde residiam no início do pré-natal e situação escolar. Assim, visando atender interesse público no exercício de minhas funções de vereança, traçarei estudos para fomentarmos ações Políticas Públicas a esse objeto.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_no_27-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_no_27-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Excelentíssimo Senhor Prefeito, que envie a esta Casa de Leis, informações referentes a Entidade Santa Casa de Misericórdia de Bariri, que está sob intervenção Municipal: _x000D_
 1 - Relatório com os nomes, cargos e salários do quadro de empregados da entidade Santa Casa do mês corrente.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_no_28-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_no_28-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito Municipal as seguintes informações: _x000D_
 Qual foi o montante de recursos recebidos pelo município de Bariri, provenientes do Governo do Estado e o Governo Federal? _x000D_
 Qual foi o montante de recursos aplicados pela própria Prefeitura Municipal (recursos municipais)?_x000D_
 Qual foi o valor dos recursos oriundos do Covid-19 destinados à Santa Casa de Bariri? _x000D_
 Apresentar relatório de gastos/despesas relacionadas ao combate à pandemia do Covid-19, nos períodos de 2020 e 2021, detalhando o valor gasto, a finalidade da compra/aquisição, a data da compra e a origem do recurso, bem como outras informações necessárias.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_no_29-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_no_29-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito Municipal, a fim de verificar a operacionalização dos recursos repassados para o setor da saúde, cópias do livro de ocorrências do Pronto Socorro Municipal do período de 01/01/2021 até 05/04/2021.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/requerimento_no_30-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/requerimento_no_30-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer ao Senhor Prefeito Municipal o cumprimento das leis mencionadas, sob pena de incorrer em infração político-administrativas.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/requerimento_no_31-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/requerimento_no_31-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão dos pareceres das Comissões, o que segue: _x000D_
 1) Projeto de Lei nº 13/2021, do Executivo._x000D_
 2) Moção nº 27/2021, do Legislativo.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_32-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_32-21_ocred.pdf</t>
   </si>
   <si>
     <t>O Vereador que subscreve requer que o Superintendente do Saemba, ou pessoa responsável por este setor dentro da Autarquia, nos informe qual a situação hídrica, ou seja, poços e reservatórios, bem como a situação da rede de esgoto, entre eles as estações elevatórias dos loteamentos em nossa municipalidade dos últimos 10 anos. Importante constar nestas informações a relação entre projetos aprovados pelas autoridades e o que foi executado pelos loteadores.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Luis Renato Proti</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/requerimento_no_33-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/requerimento_no_33-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que subscrevem requerem que a Diretoria de Saúde nos informe: - quais os profissionais dentistas que atendem na rede pública municipal; - quantos estão afastados e os motivos; - quais os locais de atendimento, nos envie cópias dos relatórios dos atendimentos referentes aos meses de janeiro, fevereiro e março, contando os tipos de procedimentos.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/requerimento_no_34-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/requerimento_no_34-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que envie informações referentes à Entidade Santa Casa de Misericórdia de Bariri, que está sob intervenção Municipal: _x000D_
 1 - Relatório das escalas médicas do mês de abril dos plantões realizados no pronto atendimento, na UTI, e na Ala de Enfermaria (quartos), com as informações dos nomes dos médicos e a jornada de trabalho efetivamente exercida.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/requerimento_no_35-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/requerimento_no_35-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que Exmo. Presidente informe quais profissionais que atuam na Câmara Municipal de Bariri, bem como as atribuições que seus cargos lhes conferem.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/requerimento_no_36-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/requerimento_no_36-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que informe quais políticas públicas existem para as mulheres de nossa cidade, qual o fluxo e locais de atendimento.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/requerimento_no_37-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/requerimento_no_37-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que envie informações e documentos relacionados a Entidade Projeto Paz Recuperando Jovens, nos termos abaixo: _x000D_
 1 - A Prefeitura Municipal ainda mantém convênio de colaboração em vigência com referida Entidade? _x000D_
 2 - A Entidade mantém suas atividades funcionando na cidade de Bariri - SP? Caso positivo, qual endereço? Quantas pessoas estão sendo atendidas? _x000D_
 3 - Há dinheiro público ou outros benefícios do Poder Público Municipal sendo repassados atualmente à Entidade? Quais e valores? _x000D_
 4 - Requer, por fim, cópias dos convênios de colaboração celebrados entre a Prefeitura Municipal e a Entidade relacionados dos últimos 3 anos.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/requerimento_no_38-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/requerimento_no_38-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que envie informações nos termos abaixo: _x000D_
 1 - Quais ações foram adotadas para amenizar os buracos nas vias públicas? _x000D_
 2 - Foram realizadas operações tapa buracos nos 3 primeiros meses? Caso positivo, quais os bairros que foram até o presente momento realizadas as operações de recape?</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/requerimento_no_39-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/requerimento_no_39-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que envie informações nos termos abaixo: _x000D_
 1 - Quais os motivos que levaram a atual administração paralisar as obras licitadas para o recapeamento asfáltico, constantes dos contratos nº 20/2020, contrato nº 83/2020, contrato nº 84/2020, contrato nº 85/2020, contrato nº 86/2020? _x000D_
 2 - Qual a previsão para a retomada das obras de recapeamento das diversas ruas de nossa cidade, uma vez que as obras se iniciaram no mês de dezembro/2020, com previsão orçamentária, advinda de emendas parlamentares, disponível para esse fim na Caixa Econômica Federal?</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/requerimento_no_40-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/requerimento_no_40-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que a Diretoria de Saúde envie à Câmara Municipal relatório mensal de janeiro a abril, constando nome do motorista e quanto ele recebeu com adiantamento de viagens, e as notas fiscais da prestação de contas das viagens.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/requerimento_no_41-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/requerimento_no_41-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que a Diretoria de Saúde envie à Câmara relatório de todas as viagens feitas para São Paulo, no período de janeiro até a presente data, contando neste relatório as seguintes informações: _x000D_
 Nome do motorista; _x000D_
 Destino da viagem; _x000D_
 Data e horário de saída; _x000D_
 Data e horário de chegada; _x000D_
 Pacientes e acompanhantes transportados; _x000D_
 Valor do Adiantamento de despesa de viagem; _x000D_
 Quilometragem percorrida e quantidade de combustível gasto; _x000D_
 Todas as notas de gastos apresentadas após cada viagem.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_no_42-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_no_42-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer do Diretor de Infraestrutura se existe previsão sobre recape e operação tapa-buraco em nosso município. Em caso positivo, quais vias serão contempladas.</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/requerimento_no_43-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/requerimento_no_43-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer do Gestor Municipal da Intervenção da Santa Casa de Bariri que informe a esta Casa de Leis se existe previsão para pagamento de encargos e direitos trabalhistas dos funcionários da Santa Casa de Bariri.</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/requerimento_no_44-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/requerimento_no_44-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer da Diretoria de Desenvolvimento informações sobre a utilização do Polo Industrial. Quantos terrenos o município tem disponível para destinação a novas empresas, quantos tem pendência judicial, quantos tem posse provisória e quantos tem posse definitiva por parte de empresários. Requeiro também informações se existe projeto para instalação de um novo polo industrial ou ampliação dos já existentes e quais as alternativas hoje disponíveis para instalação de novas empresas através de programas de incentivo da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_no_45-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_no_45-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que encaminhe esse requerimento para o Diretor de Obras e Meio Ambiente, para que providencie planilha orçamentária da reforma das unidades conforme abaixo, visando atender ao interesse público no exercício de minhas funções de vereança.</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/requerimento_no_46-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/requerimento_no_46-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que informe a essa Casa de Leis e encaminhe esclarecimentos e documentação comprobatória da execução do contrato com a empresa vencedora da Licitação nº 12/2020 - Pregão Presencial. Conforme segue abaixo.</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_no_47-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_no_47-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requerem ao Ilmo. Sr. Tenente Coronel P.M. Nilton Cesar Zacarias Pereira, comandante do CBI 2 em Bauru, mui respeitosamente nos forneça esclarecimentos acerca da retirada do caminhão do Corpo de Bombeiro de nossa cidade. Igualmente, informe-nos se procede a autorização do CBI 2 para que o veículo VO 12115 pudesse servir para uso pessoal e meio de transporte até a cidade de Jaú rotineiramente.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/requerimento_no_48-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/requerimento_no_48-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão dos pareceres das Comissões, o que segue: _x000D_
 1) Requerimento nº 47/2021, do Legislativo.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/requerimento_no_49-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/requerimento_no_49-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que informe: _x000D_
 Quantas diretorias tem na estrutura municipal e quais seus respectivos diretores; _x000D_
 Quantas unidades fazem parte da estrutura de cada diretoria e autarquia SAEMBA e quem são os responsáveis; _x000D_
 Quantos funcionários tem cada unidade; _x000D_
 Qual a função de cada funcionário segundo o concurso prestado e qual função ele exerce atualmente em cada unidade; _x000D_
 Quantos funcionários são contratados e até quando vai o contrato, isso em cada unidade;_x000D_
 Qual a carga horária de cada funcionário e que horário ele cumpre na unidade.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1756/requerimento_no_50-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1756/requerimento_no_50-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projetos de Leis nºs 22, 25 e 26/2021, do Executivo.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_no_51-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_no_51-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer à Exma. Diretora de Saúde do Município de Bariri envie cópias das receitas médicas, exames e relatórios médicos das pessoas que tomaram a vacina seguindo o calendário de comorbidades, ou nos permita ter acesso as mesmas.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/requerimento_no_52-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/requerimento_no_52-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Executivo informe quais providências foram adotadas quanto às reclamações de munícipes, que teriam recebido o kit merenda com produtos impróprios ao consumo.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/requerimento_no_53-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/requerimento_no_53-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito as seguintes informações: Considerando que a lei federal nº 13.935, de 2019, dispõe que as redes públicas de educação básica contarão com serviços de psicologia e de assistente social para "atender às necessidades e prioridades definidas pelas políticas de educação, por meio de equipes multiprofissionais", que deverão desenvolver ações para a melhoria da qualidade do processo de ensino-aprendizagem. Nesse, sentido, a rede pública de educação básica do município está cumprindo a norma federal citada?</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_no_54-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_no_54-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito encaminhe esse requerimento ao Interventor da Irmandade da Santa Casa de Misericórdia de Bariri, para que encaminha a esta casa cópia das Conciliações Bancárias das Contas da Irmandade que recebem os recursos: municipais, do Sistema Único de Saúde e do Covid, do período de 04 de janeiro de 2021 até 31 de maio, para assim podermos conhecer as entradas e saídas dos recursos encaminhados para a Irmandade e comparar com as Prestações de Contas apresentadas ao legislativo.</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/requerimento_no_55-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/requerimento_no_55-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito encaminhe cópia integral ou digitalizada enviada ao e-mail desta casa do Processo Administrativo nº 5.029/2021 onde tramitou o Convênio nº 001/2021 com a Irmandade e do Parecer da Comissão de Monitoramento e Avaliação que fez a Análise das prestações de contas da Irmandade de janeiro e fevereiro de 2021.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/requerimento_no_56-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/requerimento_no_56-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito encaminhe emergencialmente os documentos solicitados e envie a essa casa de lei cópia dos documentos que enviou e o comprovante do envio.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/requerimento_no_57-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/requerimento_no_57-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito encaminhe cópia integral das medições do serviço realizado pela empresa Novavem Construções Ltda - EPP juntamente com a nota fiscal e cópia dos pagamentos que foram realizados para empresa e que seja enviado o nome e contato do funcionário técnico da Prefeitura que foi responsável pela obra para agendarmos, depois de termos a posse dos documentos, uma visita no local, ao qual convido os amigos vereadores que tiverem interesse.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/requerimento_no_58-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/requerimento_no_58-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, através da Diretoria da Educação, informe como é feito o controle de entrega dos Kits Merenda, bem como cópias das listas devidamente assinadas pelo responsável da retirada nas unidades escolares no município, caso existam, de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/requerimento_no_59-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/requerimento_no_59-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Sr. Prefeito Municipal envie as seguintes informações: _x000D_
 1- Há alguma empresa contratada com exclusividade para prestar serviço de manutenção nos veículos da saúde do Município? _x000D_
 2- Caso positivo, informar qual a empresa com cópia do contrato. _x000D_
 3- Caso não exista exclusividade para a execução da manutenção da frota dos veículos da saúde, informar quais foram as empresas contratadas que prestaram os serviços, com cópia e relatório dos serviços executados e os valores gastos nos últimos 90 dias.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/requerimento_no_60-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/requerimento_no_60-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações a fim de atender pedido dos Agentes Comunitários de Saúde e Endemias: _x000D_
 1- Qual foi o montante de recursos recebidos pelo município de - Bariri, provenientes do Governo Federal, destinados para o Programa de Agentes Comunitários da Saúde e Endemias? Apresentar informação individualizada para cada agente. _x000D_
 2- Os recursos recebidos foram aplicados unicamente no programa? Se sim, qual valor aplicado nos últimos 4 anos, apresentando valores detalhados por períodos. _x000D_
 3- Qual foi o montante de recursos aplicados pela própria Prefeitura Municipal ao referido programa? _x000D_
 4- Os agentes estão recebendo cursos de capitação bancado pelo Governo Federal? Se sim, apresentar montante de recursos recebidos para esse fim. _x000D_
 5- O município repassa aos Agentes Comunitários de Saúde o incentivo financeiro pago mensalmente pelo Governo Federal? Se sim, apresentar demonstrativo dos valores repassados aos agentes. Continua no anexo.</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_no_61-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_no_61-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, o que segue: _x000D_
 1) Moção nº 43/2021, subscrita pelos vereadores.</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/requerimento_no_62-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/requerimento_no_62-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Saúde, se são e como são realizados os procedimentos de Laqueadura e Vasectomia no município de Bariri, bem como fila de espera se existir.</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/requerimento_no_63-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/requerimento_no_63-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço Social e Saúde, como é realizado o controle das crianças beneficiadas pelos programas Viva Leite e Nosso Leite no município de Bariri, quais os critérios para inserção no programa, controle da frequência, em quais situações a pessoa pode perder o benefício, o número de crianças aguardando vaga, se a lista consta no portal da transparência e o tempo médio para conseguir o benefício.</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/requerimento_no_64-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/requerimento_no_64-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Leis nºs 31, 35 e 36/2021, do Prefeito, caracterizados nas respectivas mensagens e ofício nº 372/2021, em caráter de urgência.</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/requerimento_no_65-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/requerimento_no_65-21_ocred.pdf</t>
   </si>
   <si>
     <t>Solicito, nos termos regimentais, a retirada dos projetos de nº 06/2021 e 09/2021, ambos de minha autoria, para reavaliação.</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_no_66-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_no_66-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Saúde, a demanda de pessoas acamadas, ou que não deambulem que necessitem de cuidados diversos de saúde em suas residências, para regiões do município que não são cobertas pelas Estratégias Saúde da Família.</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_67-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_67-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço Social, a demanda de pessoas idosas que aguardam para serem inseridas no Programa Leite do Idoso do município, bem como a cota disponível por mês, quais os critérios para a adesão e controle do fornecimento, em quais situações a pessoa pode perder o benefício e o tempo estimado para novas adesões.</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/requerimento_no_68-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/requerimento_no_68-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito, através da Diretoria de Saúde, informe a esta Casa de Leis, qual o suporte que está sendo prestado aos munícipes, usuários do SUS, que não encontrando atendimento em nosso município, estão sendo atendidos em outras cidades do nosso estado.</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
     <t>Airton Luis Pegoraro, Julio Cesar Devides</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/requerimento_no_69-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/requerimento_no_69-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Sr. Prefeito, através da Diretoria de Infraestrutura, informe a esta Casa de Leis, quantos veículos e máquinas estão à disposição da referida Diretoria e em que condições os mesmos se encontram.</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/requerimento_no_70-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/requerimento_no_70-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Saúde, como é realizada a entrega de medicamentos para início de tratamento imediato nos finais de semana e feriados.</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/requerimento_no_71-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/requerimento_no_71-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Saúde, como é o fluxo de atendimentos de urgência e emergência ortopédicos no Pronto Socorro e na atenção básica, e como se dá o início, meio e fim do tratamento.</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_72-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_72-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que a Diretoria de educação, Cultura e Esporte informe qual será o destino do Projeto Sol Maior, qual as suas condições estruturais e como está a preparação para voltar as atividades.</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/requerimento_no_73-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/requerimento_no_73-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o poder executivo, através dos setores competentes, envie para esta casa, quais as condições legais, com relação a registros, escrituras e projetos do Filengão e Arudão, quanto a estar apto para receber emendas para reforma e ampliação.</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/requerimento_no_74-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/requerimento_no_74-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito Municipal, cópias de empenhos, notas fiscais, comprovantes de pagamentos, bem como sejam encaminhadas a esta casa provas de execução dos serviços do parágrafo segundo, indicando o endereço dos locais onde foram feitas as 200 podas e 160 horas trator com triturador.</t>
   </si>
   <si>
     <t>1935</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/requerimento_no_75-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/requerimento_no_75-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: 1) Projeto de Leis nºs 40, 42 e 44/2021, do Prefeito.</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/requerimento_no_76-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/requerimento_no_76-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço Social, como é realizado o trabalho com as pessoas em Situação de Rua e qual a estratégia adotada pelo município para fomentar uma melhor qualidade de vida para esses cidadãos e cidadãs?</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/requerimento_no_77-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/requerimento_no_77-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Lei nº 20/2021, do Legislativo.</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/requerimento_no_78-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/requerimento_no_78-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requerimento nº 78/2021 - Requer ao Exmo. Sr. Prefeito Municipal que envie informações a seguir requeridas: _x000D_
 1- Há no Município algum programa que disponibiliza o acesso gratuito a internet banda larga e rede wi-fi para população baririense? _x000D_
 2- Caso exista um programa no âmbito do Município, informar quais os pontos (local) implementados e disponíveis? _x000D_
 3- O Governo Federal em parceria com Sebrae e o Banco do Brasil lançou o programa WI-FI BRASIL para democratizar o acesso a banda larga gratuita de alta velocidade, sendo que serão contemplados 1.000 Municípios. O município de Bariri foi contemplado com esse programa? Há alguma ação ou protocolo de intenção realizado pelo Município no intuito de receber gratuitamente o Programa de acesso a internet gratuita?</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_no_79-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_no_79-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço de Saúde, o número dos atendimentos de Dermatologia no município de Bariri de janeiro de 2021 até a presente data, especificando o profissional médico que os realizou.</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
     <t>Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/requerimento_no_80-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/requerimento_no_80-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Poder Executivo, através da Diretoria de Educação, Cultura e Esporte, informe os projetos ne pedidos que estão cadastrados no PAR 4, com os números de protocolos e datas de envio. O PAR 4 é a ferramenta que os municípios usam para fazer a comunicação com o Ministério da Educação.</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_81-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_81-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Sr. Prefeito que seja tomada providência emergencial mais eficaz para a falta de água no município de Bariri, bem como sejam apresentados a este vereador informações sobre melhorias no Planejamento dos Sistemas de Abastecimento de Água.</t>
   </si>
   <si>
     <t>1992</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/requerimento_no_82-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/requerimento_no_82-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que sejam solicitadas informações ao Senhor Superintendente do Serviço de Águas e Esgotos de Bariri (SAEMBA) no sentido de esclarecer a esta Casa de Leis sobre quais atuações estão sendo feitas pela autarquia no sentido de amenizar a crise hídrica em nosso município, principalmente no tocante a instalação de poços artesianos e recuperação de nascentes e do Manancial São Luis.</t>
   </si>
   <si>
     <t>1993</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_no_83-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_no_83-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Educação, se existem alunos da rede municipal e estadual que estão acompanhando as aulas exclusivamente em caráter remoto, se sim, como estes estão sendo assistidos com relação ao "kit merenda", que informe também como é realizado o acompanhamento nutricional dos alunos que estão no sistema híbrido.</t>
   </si>
   <si>
     <t>1994</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/requerimento_no_84-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/requerimento_no_84-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Autarquia SAEMBA, qual a receita obtida após o reajuste da tarifa de água e esgoto, com demonstrativo mensal e o total arrecadado até a presente data. Que informe, ainda, onde e como tais valores estão sendo utilizados.</t>
   </si>
   <si>
     <t>1995</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/requerimento_no_86-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/requerimento_no_86-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal cópia integral do processo administrativo nº 100015087/21 – Assunto: Incidência de IPTU em área rural (ITR).</t>
   </si>
   <si>
     <t>1996</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_no_87-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_no_87-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal informações acerca do cumprimento das seguintes leis: _x000D_
 Lei 4828/2018 - Dispõe sobre o sistema de videomonitoramento nas vias públicas. Por qual motivo a lei não foi cumprida na sua integralidade, mesmo a administração sendo advertida sobre as penalidades legais? _x000D_
 Lei 5003/2020 - Dispõe sobre o oferecimento de acesso gratuito à internet aos alunos da rede pública municipal e estadual. Quais medias foram tomadas para o efetivo cumprimento da lei? Quantos alunos da rede pública não dispõe de acesso à internet? _x000D_
 Lei 5006/2020 - Dispõe sobre a obrigatoriedade de rastreamento por satélite dos veículos de propriedade ou a serviço da Administração Pública direta e indireta do Município de Bariri-SP, e dá outras providências. Quais medidas foram tomadas para o efetivo cumprimento da lei? _x000D_
 Lei 5046/2021 - Dispõe sobre o depósito de sobras de materiais de construção civil para doação a pessoas carentes e entidades beneficentes do município de Bariri...</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/requerimento_no_88-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/requerimento_no_88-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações: O Programa Nacional de Apoio ao Transporte Escolar (Pnate), visa garantir a permanência dos alunos da educação básica pública, residentes em áreas rurais. É gerido pelo Fundo Nacional de Desenvolvimento da Educação (FNDE), já transferiu, desde o começo deste ano até setembro, R$ 369,66 milhões a entes federativos de todo o país, beneficiando cerca de 4,5 milhões de estudantes da educação básica. Os valores, repassados diretamente a estados, Distrito Federal e municípios, podem ser destinados a custear despesas com manutenção da frota escolar, pagamento de seguros, licenciamento, impostos e taxas, aquisição de pneus e câmaras, entre outros serviços e gastos com o transporte escolar público. O município aderiu ao programa? Se sim, qual valor fomos contemplados? Anexar documentos comprobatórios.</t>
   </si>
   <si>
     <t>1999</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/requerimento_no_90-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/requerimento_no_90-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Lei nº 52/2021, do Executivo, que dispõe sobre subvenção financeira à Irmandade da Santa Casa de Bariri, no valor total de R$ 23.250,00.</t>
   </si>
   <si>
     <t>2000</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/requerimento_no_91-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/requerimento_no_91-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Lei nº 53/2021, do Executivo, que dispõe sobre subvenção financeira à Irmandade da Santa Casa de Bariri, no valor total de R$ 391.500,00.</t>
   </si>
   <si>
     <t>2001</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_92-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_92-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Lei nº 54/2021, do Executivo, que dispõe sobre subvenção financeira à Irmandade da Santa Casa de Bariri, no valor total de R$ 129.254,40.</t>
   </si>
   <si>
     <t>2002</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/requerimento_no_93-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/requerimento_no_93-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Lei nº 55/2021, do Executivo, que dispõe sobre realização de convênio entre as prefeituras de Bariri e Boraceia, visando recebimento de recursos financeiros.</t>
   </si>
   <si>
     <t>2012</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/requerimento_no_94-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/requerimento_no_94-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal de Bariri, junto aos Setores competentes e dentro do prazo, envie as seguintes informações: _x000D_
 Quantos professores estão com acúmulo de cargo na mesma unidade escolar?_x000D_
 Qual a carga horária total deste profissional na unidade?</t>
   </si>
   <si>
     <t>2013</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/requerimento_no_95-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/requerimento_no_95-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal de Bariri, junto aos Setores competentes e dentro do prazo, envie as seguintes informações: _x000D_
 Quantos serviços, obras e contratações de pessoas foram feitas sem o concurso público, com dispensa de licitação, ou usando a inexigibilidade de licitação? _x000D_
 Quem são as pessoas, onde trabalham, qual o tempo e valor dos contratos e como foi feita a publicidade para a contratação deste profissional? _x000D_
 Quais obras foram feitas, onde foram realizadas, quem as realizou, quais pessoas participaram do processo e como foi feita a publicidade para contratação das obras? _x000D_
 Quais serviços foram realizados, como foi feito o processo de escolha do prestador de serviço, quem participou do processo e como foi feita a publicidade para a contratação deste serviço?</t>
   </si>
   <si>
     <t>2014</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/requerimento_no_96-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/requerimento_no_96-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal de Bariri, junto aos Setores competentes e dentro do prazo, envie as seguintes informações: _x000D_
 Qual o valor gasto com horas extras do início do ano até esta data? Informar mês a mês e separado por diretoria.</t>
   </si>
   <si>
     <t>2015</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/requerimento_no_97-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/requerimento_no_97-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Prefeito Municipal de Bariri, junto aos Setores competentes e dentro do prazo, envie as seguintes informações: _x000D_
 Qual foi a redução de gastos, especificamente no setor de saúde, após a contratação dos serviços de gestão de frota; _x000D_
 Quanto o setor de saúde gastou com combustíveis do início do ano até esta data, informar mês a mês; _x000D_
 Qual o gasto com manutenção, do início do ano até esta data, informar mês a mês; _x000D_
 Qual o gasto com adiantamento de viagens, do início do ano até esta data, informar mês a mês.</t>
   </si>
   <si>
     <t>2016</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/requerimento_no_98-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/requerimento_no_98-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal as seguintes informações: _x000D_
 1 - Quem saqueou a autarquia SAEMBA? _x000D_
 2 - Em que período a autarquia foi saqueada? _x000D_
 3 - O que foi saqueado? _x000D_
 4 - Quais foram as medidas adotadas pela administração a fim de punir os saqueadores da autarquia? Se existirem processos judiciais ou administrativos, favor encaminhar à Câmara.</t>
   </si>
   <si>
     <t>2058</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_99-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_99-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Exmo. Sr. Prefeito Municipal que envie as seguintes informações: _x000D_
 1) Histórico das dívidas de precatório, do montante da dívida em cada ano, de 2015 até 2020, dividido se possível anualmente: _x000D_
 a) em dívidas oriundas de processos trabalhistas; _x000D_
 b) em dívidas oriundas de processos civis; e, _x000D_
 c) em dívidas oriundas de processos criminais. _x000D_
 _x000D_
 2) Histórico de ações judiciais movidas em face do Município de Bariri, identificando-se o estado atual, inclusive das que se encontram em transito julgado, dividido em: _x000D_
 a) processos trabalhistas; _x000D_
 b) processos civis; e, _x000D_
 c) processos criminais. _x000D_
 _x000D_
 3) Identificação do valor que o Município de Bariri foi condenado a pagar, em cada um dos processos listados no item 2.</t>
   </si>
   <si>
     <t>2059</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_no_100-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_no_100-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, qual a situação da área que circunda a Igreja de Santa Luzia, bem como se existe a possibilidade de doação ou concessão da área para a Associação Servos de Santa Luzia e quais as tratativas para que se efetive.</t>
   </si>
   <si>
     <t>2060</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/requerimento_no_101-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/requerimento_no_101-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço de Saúde, o número de veículos destinados ao transporte dos pacientes que realizam tratamento em Botucatu, Bauru, São Paulo e demais viagens de longa distância, quais modelos e número de assentos disponíveis e qual o estado dos mesmos. Sendo tema de interesse público, no exercício de minha vereança.</t>
   </si>
   <si>
     <t>2061</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/requerimento_no_102-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/requerimento_no_102-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Serviço Social, como é realizado o fornecimento de Leite para crianças em situação de vulnerabilidade que forem gemelares.</t>
   </si>
   <si>
     <t>2062</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/requerimento_no_103-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/requerimento_no_103-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, através da Diretoria de Educação, como serão realizadas as formaturas dos alunos da rede municipal no ano de 2021.</t>
   </si>
   <si>
     <t>2063</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_no_104-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_no_104-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito, informe, se existe a intenção do executivo em conveniar com o Governo do Estado para termos um Pátio Municipalizado para o Recolhimento de Veículos e existindo o interesse encaminhe os documentos para essa casa de Lei pois entregarei os documentos pessoalmente para ao Presidente do Detran, tudo com a finalidade de atender ao interesse público no exercício de minhas funções de vereança.</t>
   </si>
   <si>
     <t>2064</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/requerimento_no_105-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/requerimento_no_105-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito Municipal cópia integral dos processos administrativos por dispensa de licitação, a saber: _x000D_
 Processo Licitatório nº 051724/2021; _x000D_
 Processo Licitatório nº 070429/21; _x000D_
 Processo Licitatório nº 070132/21; _x000D_
 Processo Licitatório nº 016803/21; _x000D_
 Processo Licitatório nº 059041/21.</t>
   </si>
   <si>
     <t>2084</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/requerimento_no_106-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/requerimento_no_106-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requerem a convocação da Diretora de Educação, Cultura e Esporte do Município de Bariri, senhor Stefani Edvirgem da Silva Borges, para apresentar explicações relacionadas aos problemas apontados pelo Tribunal de Contas do Estado de São Paulo, ocorridos na Escola Municipal Professora Rosa Benati durante procedimento fiscalizatório, além de outras circunstâncias críticas nos demais prédios escolares municipais.</t>
   </si>
   <si>
     <t>2085</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_no_107-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_no_107-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito informe quais os valores das diárias pagas aos servidores, especificando as modalidades existentes, citando valor por viagem longa, viagem curta, pernoite caso necessite, quais servidores tem direito, como é feita a prestação de contas e em qual lei se baseiam.</t>
   </si>
   <si>
     <t>2086</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/requerimento_no_108-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/requerimento_no_108-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito informe quais a providências adotadas pela administração municipal diante da possibilidade de venda do prédio da Santa Casa de Bariri, no sentido de garantir a continuidade dos serviços hospitalares e pronto-socorro, e com isso evitar uma possível calamidade na saúde pública municipal.</t>
   </si>
   <si>
     <t>2087</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/requerimento_no_109-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/requerimento_no_109-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Exmo. Prefeito informe, através da Diretoria de Infraestrutura, como são organizados os serviços de limpeza da empresa LATINA AMBIENTAL - LTDA, vencedora da licitação vigente, quantos funcionários estão contratados atualmente, incluindo nomes e salários dos funcionários e quais suas atribuições. Quem é o responsável direto pelo planejamento e execução do planejado? Justifique ainda o motivo da demora na realização dos serviços de limpeza nos espaços públicos da municipalidade.</t>
   </si>
   <si>
     <t>2088</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/requerimento_no_110-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/requerimento_no_110-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Requer que o Ilmo. Sr. Marcílio César Frederici de Mello – Delegado Titular da Polícia Civil de Bariri envie para essa Casa de Leis informações acerca do atendimento realizado às mulheres vítimas de violência, visando o bem estar e proteção das mesmas, por se tratar de assunto de extremada relevância e de interesse público, no exercício das minhas funções de vereança.</t>
   </si>
   <si>
     <t>2142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_111-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_111-21_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Prefeito, para informar sobre a situação do maquinário quebrado do município que se encontra no Almoxarifado/Barracão.</t>
   </si>
   <si>
     <t>2144</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_no_112-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_no_112-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Leis Ordinárias nºs 56, 60, 61 e 62/2021, do Executivo; _x000D_
 2) Projeto de Leis Ordinárias nºs 29, 30 e 31/2021, do Legislativo.</t>
   </si>
   <si>
     <t>2145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_113-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_113-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Leis Ordinárias nºs 64 e 66/2021, do Executivo.</t>
   </si>
   <si>
     <t>2168</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_114-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_114-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Leis Complementares nºs 01, 02, 03, 04, 05, 06, 07, 08, 09 e 10/2021, do Prefeito; _x000D_
 2) Projeto de Leis Ordinárias nºs 63, 73 e 74/2021, do Prefeito.</t>
   </si>
   <si>
     <t>2169</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Francisco Leandro Gonzalez, Julio Cesar Devides, Luis Renato Proti, Myrella Soares da Silva, Paulo Egidio Grigolin, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_no_115-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_no_115-21_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores e vereadora que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, com inclusão na Ordem do Dia desta sessão, para únicas discussão e votação, após emissão de respectivos pareceres, o que segue: _x000D_
 1) Projeto de Leis Ordinárias nºs 32 e 33/2021, autoria Mesa da Câmara.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/veto_01-21_mensagem_no_24-21_-_veto_ao_pll_no_02-21_-_autografo_no_14-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/veto_01-21_mensagem_no_24-21_-_veto_ao_pll_no_02-21_-_autografo_no_14-21_ocred.pdf</t>
   </si>
   <si>
     <t>Veto integral ao Projeto de Lei nº 02/2021 - Autógrafo nº 14/2021</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/parecer_comissoes_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/parecer_comissoes_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 01/2021 do Executivo.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/parecer_comissoes_no_02-21_ref_ple_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/parecer_comissoes_no_02-21_ref_ple_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 02/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/parecer_comissoes_no_03-21_ref_ple_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/parecer_comissoes_no_03-21_ref_ple_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 03/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1759/parecer_comissoes_no_04-21_ref_ple_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1759/parecer_comissoes_no_04-21_ref_ple_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 04/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1760/parecer_comissoes_no_05-21_ref_ple_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1760/parecer_comissoes_no_05-21_ref_ple_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 05/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/parecer_comissoes_no_06-21_ref_pres_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/parecer_comissoes_no_06-21_ref_pres_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 01/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/parecer_comissoes_no_07-21_ref_ple_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/parecer_comissoes_no_07-21_ref_ple_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 07/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/parecer_comissoes_no_08-21_ref_ple_no_08-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/parecer_comissoes_no_08-21_ref_ple_no_08-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 08/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/parecer_comissoes_no_09-21_ref_pelom_no_01-21_-_leg_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/parecer_comissoes_no_09-21_ref_pelom_no_01-21_-_leg_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Proposta de Emenda à Lei Orgânica do Município nº 01/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/parecer_comissoes_no_10-21_ref_ple_no_11-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/parecer_comissoes_no_10-21_ref_ple_no_11-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 11/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/parecer_comissoes_no_11-21_ref_ple_no_12-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/parecer_comissoes_no_11-21_ref_ple_no_12-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 12/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/parecer_comissoes_no_12-21_ref_pll_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/parecer_comissoes_no_12-21_ref_pll_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 02/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/parecer_comissoes_no_13-21_ref_ple_no_09-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/parecer_comissoes_no_13-21_ref_ple_no_09-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 09/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/parecer_comissoes_no_14-21_ref_ple_no_10-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/parecer_comissoes_no_14-21_ref_ple_no_10-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 10/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/parecer_comissoes_no_15-21_ref_ple_no_13-21_-_sem_assinatura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/parecer_comissoes_no_15-21_ref_ple_no_13-21_-_sem_assinatura_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 13/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/parecer_comissoes_no_16-21_ref_ple_no_14-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/parecer_comissoes_no_16-21_ref_ple_no_14-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 14/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/parecer_comissoes_no_17-21_ref_ple_no_15-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/parecer_comissoes_no_17-21_ref_ple_no_15-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 15/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/parecer_comissoes_no_18-21_ref_pll_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/parecer_comissoes_no_18-21_ref_pll_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 03/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/parecer_comissoes_no_19-21_ref_pll_no_05-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/parecer_comissoes_no_19-21_ref_pll_no_05-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 05/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/parecer_comissoes_no_20-21_ref_ple_no_17-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/parecer_comissoes_no_20-21_ref_ple_no_17-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 17/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_comissoes_no_21-21_ref_ple_no_18-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_comissoes_no_21-21_ref_ple_no_18-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 18/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_comissoes_no_22-21_ref_ple_no_19-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_comissoes_no_22-21_ref_ple_no_19-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 19/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/parecer_comissoes_no_23-21_ref_ple_no_22-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/parecer_comissoes_no_23-21_ref_ple_no_22-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 22/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/parecer_comissoes_no_24-21_ref_ple_no_25-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/parecer_comissoes_no_24-21_ref_ple_no_25-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 25/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/parecer_comissoes_no_25-21_ref_ple_no_26-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/parecer_comissoes_no_25-21_ref_ple_no_26-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 26/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/parecer_comissoes_no_26-21_ref_ple_no_16-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/parecer_comissoes_no_26-21_ref_ple_no_16-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 16/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/parecer_comissoes_no_27-21_ref_ple_no_21-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/parecer_comissoes_no_27-21_ref_ple_no_21-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 21/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/parecer_comissoes_no_28-21_ref_ple_no_20-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/parecer_comissoes_no_28-21_ref_ple_no_20-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 20/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/parecer_comissoes_no_29-21_ref_ple_no_24-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/parecer_comissoes_no_29-21_ref_ple_no_24-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 24/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/parecer_comissoes_no_30-21_ref_veto_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/parecer_comissoes_no_30-21_ref_veto_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Veto integral ao Projeto de Lei nº 02/2021 - Autógrafo nº 14/2021.</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/parecer_comissoes_no_31-21_ref_ple_no_27-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/parecer_comissoes_no_31-21_ref_ple_no_27-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 27/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/parecer_comissoes_no_32-21_ref_ple_no_28-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/parecer_comissoes_no_32-21_ref_ple_no_28-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 28/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/parecer_comissoes_no_33-21_ref_ple_no_30-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/parecer_comissoes_no_33-21_ref_ple_no_30-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 30/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/parecer_comissoes_no_34-21_ref_pll_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/parecer_comissoes_no_34-21_ref_pll_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 04/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/parecer_comissoes_no_35-21_ref_pll_no_08-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/parecer_comissoes_no_35-21_ref_pll_no_08-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 08/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/parecer_comissoes_no_36-21_ref_pll_no_07-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/parecer_comissoes_no_36-21_ref_pll_no_07-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 07/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/parecer_comissoes_no_37-21_ref_pll_no_10-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/parecer_comissoes_no_37-21_ref_pll_no_10-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 10/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/parecer_comissoes_no_38-21_ref_ple_no_23-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/parecer_comissoes_no_38-21_ref_ple_no_23-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 23/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/parecer_comissoes_no_39-21_ref_ple_no_31-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/parecer_comissoes_no_39-21_ref_ple_no_31-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 31/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/parecer_comissoes_no_40-21_ref_ple_no_35-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/parecer_comissoes_no_40-21_ref_ple_no_35-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 35/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/parecer_comissoes_no_41-21_ref_pll_no_14-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/parecer_comissoes_no_41-21_ref_pll_no_14-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 14/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/parecer_comissoes_no_42-21_ref_ple_no_36-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/parecer_comissoes_no_42-21_ref_ple_no_36-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 36/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/parecer_comissoes_no_43-21_ref_ple_no_32-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/parecer_comissoes_no_43-21_ref_ple_no_32-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 32/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_comissoes_no_44-21_ref_pll_no_11-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_comissoes_no_44-21_ref_pll_no_11-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 11/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/parecer_comissoes_no_45-21_ref_pll_no_15-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/parecer_comissoes_no_45-21_ref_pll_no_15-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 15/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/parecer_comissoes_no_46-21_ref_ple_no_33-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/parecer_comissoes_no_46-21_ref_ple_no_33-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 33/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/parecer_comissoes_no_47-21_ref_ple_no_39-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/parecer_comissoes_no_47-21_ref_ple_no_39-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 39/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/parecer_comissoes_no_48-21_ref_pll_no_16-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/parecer_comissoes_no_48-21_ref_pll_no_16-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 16/2021, de autoria do Poder Legislativo (SUBSTITUTIVO)</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/parecer_comissoes_no_49-21_ref_pdl_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/parecer_comissoes_no_49-21_ref_pdl_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 01/2021.</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/parecer_comissoes_no_50-21_ref_pll_no_17-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/parecer_comissoes_no_50-21_ref_pll_no_17-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 17/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/parecer_comissoes_no_51-21_ref_pll_no_18-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/parecer_comissoes_no_51-21_ref_pll_no_18-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 18/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/parecer_comissoes_no_52-21_ref_pres_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/parecer_comissoes_no_52-21_ref_pres_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 04/2021, de autoria da Mesa da Câmara.</t>
   </si>
   <si>
     <t>1933</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/parecer_comissoes_no_53-21_ref_ple_no_40-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/parecer_comissoes_no_53-21_ref_ple_no_40-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 40/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1934</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/parecer_comissoes_no_54-21_ref_ple_no_44-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/parecer_comissoes_no_54-21_ref_ple_no_44-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 44/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1936</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/parecer_comissoes_no_55-21_ref_ple_no_42-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/parecer_comissoes_no_55-21_ref_ple_no_42-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 42/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1937</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/parecer_comissoes_no_56-21_ref_ple_no_37-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/parecer_comissoes_no_56-21_ref_ple_no_37-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 37/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1938</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/parecer_comissoes_no_57-21_ref_ple_no_38-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/parecer_comissoes_no_57-21_ref_ple_no_38-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 38/2021, de autoria do Poder Executivo (SUBSTITUTIVO)</t>
   </si>
   <si>
     <t>1972</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/parecer_comissoes_no_58-21_ref_ple_no_41-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/parecer_comissoes_no_58-21_ref_ple_no_41-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 41/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/parecer_comissoes_no_59-21_ref_pll_no_19-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/parecer_comissoes_no_59-21_ref_pll_no_19-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 19/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1974</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/parecer_comissoes_no_60-21_ref_pres_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/parecer_comissoes_no_60-21_ref_pres_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 05/2021.</t>
   </si>
   <si>
     <t>1975</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/parecer_comissoes_no_61-21_ref_pres_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/parecer_comissoes_no_61-21_ref_pres_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 06/2021.</t>
   </si>
   <si>
     <t>1976</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/parecer_comissoes_no_62-21_ref_pll_no_20-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/parecer_comissoes_no_62-21_ref_pll_no_20-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 20/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/parecer_comissoes_no_63-21_ref_ple_no_43-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/parecer_comissoes_no_63-21_ref_ple_no_43-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 43/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/parecer_comissoes_no_64-21_ref_ple_no_45-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/parecer_comissoes_no_64-21_ref_ple_no_45-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 45/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/parecer_comissoes_no_65-21_ref_ple_no_47-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/parecer_comissoes_no_65-21_ref_ple_no_47-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 47/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/parecer_comissoes_no_66-21_ref_ple_no_49-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/parecer_comissoes_no_66-21_ref_ple_no_49-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 49/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2003</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/parecer_comissoes_no_67-21_ref_pll_no_22-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/parecer_comissoes_no_67-21_ref_pll_no_22-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 22/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/parecer_comissoes_no_68-21_ref_ple_no_46-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/parecer_comissoes_no_68-21_ref_ple_no_46-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 46/2021, de autoria do Poder Executivo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>2005</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/parecer_comissoes_no_69-21_ref_ple_no_53-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/parecer_comissoes_no_69-21_ref_ple_no_53-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 53/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2006</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/parecer_comissoes_no_70-21_ref_ple_no_52-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/parecer_comissoes_no_70-21_ref_ple_no_52-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 52/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/parecer_comissoes_no_71-21_ref_ple_no_54-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/parecer_comissoes_no_71-21_ref_ple_no_54-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 54/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/parecer_comissoes_no_72-21_ref_ple_no_55-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/parecer_comissoes_no_72-21_ref_ple_no_55-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 55/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2009</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/parecer_comissoes_no_73-21_ref_ple_no_51-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/parecer_comissoes_no_73-21_ref_ple_no_51-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 51/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2034</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/parecer_comissoes_no_74-21_ref_pll_no_23-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/parecer_comissoes_no_74-21_ref_pll_no_23-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 23/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2035</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/parecer_comissoes_no_75-21_ref_ple_no_50-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/parecer_comissoes_no_75-21_ref_ple_no_50-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 50/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2066</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Contas de 2018 da Prefeitura Municipal de Bariri (e-TC 4056.989.18-9)</t>
   </si>
   <si>
     <t>2067</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/parecer_comissoes_no_77-21_ref_ple_no_57-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/parecer_comissoes_no_77-21_ref_ple_no_57-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 57/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2068</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/parecer_comissoes_no_78-21_ref_ple_no_58-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/parecer_comissoes_no_78-21_ref_ple_no_58-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 58/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2069</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/parecer_comissoes_no_79-21_ref_pll_no_24-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/parecer_comissoes_no_79-21_ref_pll_no_24-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 24/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2070</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/parecer_comissoes_no_80-21_ref_pll_no_25-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/parecer_comissoes_no_80-21_ref_pll_no_25-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 25/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2071</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/parecer_comissoes_no_81-21_ref_pres_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/parecer_comissoes_no_81-21_ref_pres_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 07/2021.</t>
   </si>
   <si>
     <t>2104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/parecer_comissoes_no_82-21_ref_pll_no_26-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/parecer_comissoes_no_82-21_ref_pll_no_26-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 26/2021, de autoria do Poder Legislativo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>2105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/parecer_comissoes_no_83-21_ref_pll_no_27-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/parecer_comissoes_no_83-21_ref_pll_no_27-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 27/2021, de autoria do Poder Legislativo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>2106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/parecer_comissoes_no_84-21_ref_pdl_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/parecer_comissoes_no_84-21_ref_pdl_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 02/2021.</t>
   </si>
   <si>
     <t>2107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/parecer_comissoes_no_85-21_ref_pdl_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/parecer_comissoes_no_85-21_ref_pdl_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 03/2021.</t>
   </si>
   <si>
     <t>2108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/parecer_comissoes_no_86-21_ref_pdl_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/parecer_comissoes_no_86-21_ref_pdl_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 04/2021.</t>
   </si>
   <si>
     <t>2146</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/parecer_comissoes_no_87-21_ref_ple_no_56-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/parecer_comissoes_no_87-21_ref_ple_no_56-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 56/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2147</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/parecer_comissoes_no_88-21_ref_ple_no_62-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/parecer_comissoes_no_88-21_ref_ple_no_62-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 62/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2148</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/parecer_comissoes_no_89-21_ref_ple_no_60-21_substitutivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/parecer_comissoes_no_89-21_ref_ple_no_60-21_substitutivo_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 60/2021, de autoria do Poder Executivo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>2149</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/parecer_comissoes_no_90-21_ref_pll_no_29-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/parecer_comissoes_no_90-21_ref_pll_no_29-21_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 29/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2150</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/parecer_comissoes_no_91-21_ref_pll_no_30-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/parecer_comissoes_no_91-21_ref_pll_no_30-21_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 30/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2151</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/parecer_comissoes_no_92-21_ref_pll_no_28-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/parecer_comissoes_no_92-21_ref_pll_no_28-21_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 28/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2152</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/parecer_comissoes_no_93-21_ref_ple_no_61-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/parecer_comissoes_no_93-21_ref_ple_no_61-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 61/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2153</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/parecer_comissoes_no_94-21_ref_pll_no_31-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/parecer_comissoes_no_94-21_ref_pll_no_31-21_ocred.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 31/2021, de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>2154</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/parecer_comissoes_no_95-21_ref_ple_no_72-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/parecer_comissoes_no_95-21_ref_ple_no_72-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 72/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2155</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/parecer_comissoes_no_96-21_ref_ple_no_64-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/parecer_comissoes_no_96-21_ref_ple_no_64-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 64/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2156</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/parecer_comissoes_no_97-21_ref_ple_no_67-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/parecer_comissoes_no_97-21_ref_ple_no_67-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 67/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2157</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/parecer_comissoes_no_98-21_ref_ple_no_68-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/parecer_comissoes_no_98-21_ref_ple_no_68-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 68/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2158</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/parecer_comissoes_no_99-21_ref_ple_no_69-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/parecer_comissoes_no_99-21_ref_ple_no_69-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 69/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2159</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/parecer_comissoes_no_100-21_ref_ple_no_70-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/parecer_comissoes_no_100-21_ref_ple_no_70-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 70/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2160</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/parecer_comissoes_no_101-21_ref_ple_no_71-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/parecer_comissoes_no_101-21_ref_ple_no_71-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 71/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2161</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/parecer_comissoes_no_102-21_ref_ple_no_66-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/parecer_comissoes_no_102-21_ref_ple_no_66-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 66/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2170</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/parecer_comissoes_no_103-21_ref_plce_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/parecer_comissoes_no_103-21_ref_plce_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 02/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2171</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/parecer_comissoes_no_104-21_ref_plce_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/parecer_comissoes_no_104-21_ref_plce_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 03/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2172</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/parecer_comissoes_no_105-21_ref_plce_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/parecer_comissoes_no_105-21_ref_plce_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 04/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2173</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/parecer_comissoes_no_106-21_ref_plce_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/parecer_comissoes_no_106-21_ref_plce_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 06/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2174</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/parecer_comissoes_no_107-21_ref_plce_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/parecer_comissoes_no_107-21_ref_plce_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 07/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2175</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/parecer_comissoes_no_108-21_ref_plce_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/parecer_comissoes_no_108-21_ref_plce_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 05/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2176</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/parecer_comissoes_no_109-21_ref_plce_no_08-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/parecer_comissoes_no_109-21_ref_plce_no_08-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 08/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2177</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/parecer_comissoes_no_110-21_ref_plce_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/parecer_comissoes_no_110-21_ref_plce_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 01/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2178</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/parecer_comissoes_no_111-21_ref_plce_no_10-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/parecer_comissoes_no_111-21_ref_plce_no_10-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 10/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2179</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/parecer_comissoes_no_112-21_ref_plce_no_09-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/parecer_comissoes_no_112-21_ref_plce_no_09-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 09/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2180</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/parecer_comissoes_no_113-21_ref_ple_no_73-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/parecer_comissoes_no_113-21_ref_ple_no_73-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 73/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2181</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/parecer_comissoes_no_114-21_ref_ple_no_74-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/parecer_comissoes_no_114-21_ref_ple_no_74-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 74/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>2182</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/parecer_comissoes_no_115-21_ref_ple_no_63-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/parecer_comissoes_no_115-21_ref_ple_no_63-21_ocred.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 63/2021, de autoria do Poder Executivo.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/emenda_ao_projeto_de_lei_no_16-21_ocred_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/emenda_ao_projeto_de_lei_no_16-21_ocred_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei nº 16/2021, do Executivo - Altera a denominação do conselho e modifica os seus componentes, conforme disposto nos incisos do artigo 2º.</t>
   </si>
   <si>
     <t>2117</t>
   </si>
   <si>
     <t>Em Im</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/emenda_impositiva_no_01-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/emenda_impositiva_no_01-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 01/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 18.000,00.</t>
   </si>
   <si>
     <t>2118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/emenda_impositiva_no_02-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/emenda_impositiva_no_02-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 02/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 17.800,00.</t>
   </si>
   <si>
     <t>2119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/emenda_impositiva_no_03-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/emenda_impositiva_no_03-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 03/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 18.000,00.</t>
   </si>
   <si>
     <t>2120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/emenda_impositiva_no_04-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/emenda_impositiva_no_04-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 04/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 17.800,00.</t>
   </si>
   <si>
     <t>2121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/emenda_impositiva_no_05-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/emenda_impositiva_no_05-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 05/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 18.000,00.</t>
   </si>
   <si>
     <t>2122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/emenda_impositiva_no_06-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/emenda_impositiva_no_06-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 06/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 17.800,00.</t>
   </si>
   <si>
     <t>2123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/emenda_impositiva_no_07-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/emenda_impositiva_no_07-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 07/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 17.800,00.</t>
   </si>
   <si>
     <t>2124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/emenda_impositiva_no_08-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/emenda_impositiva_no_08-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 08/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 18.000,00.</t>
   </si>
   <si>
     <t>2125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/emenda_impositiva_no_09-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/emenda_impositiva_no_09-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 09/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 35.800,00.</t>
   </si>
   <si>
     <t>2126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/emenda_impositiva_no_10-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/emenda_impositiva_no_10-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 10/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 71.500,00.</t>
   </si>
   <si>
     <t>2127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/emenda_impositiva_no_11-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/emenda_impositiva_no_11-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 11/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 12.000,00.</t>
   </si>
   <si>
     <t>2128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/emenda_impositiva_no_12-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/emenda_impositiva_no_12-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 12/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 12.000,00.</t>
   </si>
   <si>
     <t>2129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/emenda_impositiva_no_13-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/emenda_impositiva_no_13-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 13/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 12.000,00.</t>
   </si>
   <si>
     <t>2130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/emenda_impositiva_no_14-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/emenda_impositiva_no_14-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 14/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 35.500,00.</t>
   </si>
   <si>
     <t>2131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/emenda_impositiva_no_15-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/emenda_impositiva_no_15-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 15/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 35.800,00.</t>
   </si>
   <si>
     <t>2132</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Airton Luis Pegoraro, Edcarlos Pereira dos Santos, Julio Cesar Devides, Luis Renato Proti, Paulo Egidio Grigolin</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/emenda_impositiva_no_16-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/emenda_impositiva_no_16-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 16/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 214.200,00.</t>
   </si>
   <si>
     <t>2133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/emenda_impositiva_no_17-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/emenda_impositiva_no_17-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 17/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 41.500,00.</t>
   </si>
   <si>
     <t>2134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/emenda_impositiva_no_18-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/emenda_impositiva_no_18-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 18/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 10.000,00.</t>
   </si>
   <si>
     <t>2135</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/emenda_impositiva_no_19-21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/emenda_impositiva_no_19-21_ocred.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva nº 19/2021 ao Projeto de Lei do Poder Executivo nº 60/2021 (Quadros Anexos). Valor: R$ 20.000,00.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6569,67 +6569,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no_07-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_no_25-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_no_26-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_no_27-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/indicacao_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no_31-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no_32-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_no_34-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_no_35-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_no_36-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/indicacao_no_37-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_no_38-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/indicacao_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/indicacao_no_40-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/indicacao_no_41-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_no_42-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/indicacao_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/indicacao_no_45-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/indicacao_no_46-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no_47-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no_48-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no_49-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/indicacao_no_52-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/indicacao_no_53-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/indicacao_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/indicacao_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/indicacao_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_no_60-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_no_61-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_no_65-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_no_66-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_no_67-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no_69-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_no_71-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_no_72-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_no_73-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_no_75-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_no_76-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/indicacao_no_77-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_no_78-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_no_79-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_no_80-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/indicacao_no_81-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_82-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_no_83-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_no_84-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_85-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_86-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_no_88-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_no_89-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_92-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_93-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_94-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_no_95-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_no_96-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_no_97-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_no_98-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_no_99-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/indicacao_no_100-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/indicacao_no_101-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/indicacao_no_102-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_no_103-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_no_104-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_105-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_no_106-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_107-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_108-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_no_109-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_110-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_111-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_112-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_113-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/indicacao_no_114-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_no_115-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_no_116-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_no_118-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_119-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_no_120-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_121-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_122-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_123-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_no_124-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_125-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_126-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_127-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_no_128-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_129-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_130-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_131-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_132-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_133-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_134-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_135-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_no_136-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_137-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/mocao_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/mocao_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/mocao_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/mocao_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/mocao_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_no_13-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/mocao_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_no_17-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/mocao_no_22-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/mocao_no_23-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/mocao_no_24-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/mocao_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/mocao_no_26-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/mocao_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/mocao_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/mocao_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/mocao_no_30-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_no_31-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/mocao_no_32-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/mocao_no_33-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/mocao_no_34-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_no_35-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/mocao_no_36-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/mocao_no_37-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/mocao_no_38-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/mocao_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/mocao_no_40-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/mocao_no_41-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/mocao_no_42-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/mocao_no_43-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/mocao_no_44-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/mocao_no_45-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/mocao_no_46-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/mocao_no_47-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_no_48-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_no_49-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/mocao_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/mocao_no_51-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/mocao_no_52-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/mocao_no_53-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/mocao_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/mocao_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/mocao_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/mocao_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/mocao_no_58-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/mocao_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/mocao_no_60-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/mocao_no_61-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/mocao_no_62-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/mocao_no_63-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/mocao_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/mocao_no_65-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/mocao_no_66-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/mocao_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/mocao_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/mocao_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/mocao_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/mocao_no_71-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_no_72-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/mocao_no_73-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/mocao_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/mocao_no_75-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/mocao_no_76-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/mocao_no_77-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_no_78-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/mocao_no_79-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/mocao_no_80-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_no_81-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/mocao_no_82-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/mocao_no_83-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/mocao_no_84-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/mocao_no_85-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/mocao_no_86-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/mocao_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/mocao_no_88-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/mocao_no_89-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/mocao_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/projeto_de_decreto_legislativo_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_decreto_legislativo_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_decreto_legislativo_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/pelom_no_01-21_-_editado_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proj_lei_compl_exec_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proj_lei_compl_exec_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proj_lei_compl_exec_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/proj_lei_compl_exec_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/proj_lei_compl_exec_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/proj_lei_compl_exec_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proj_lei_compl_exec_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proj_lei_compl_exec_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/proj_lei_compl_exec_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/plce_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/proj_lei_compl_exec_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/proj._lei_exec._no_01-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1578/proj._lei_exec._no_02-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/proj._lei_exec._no_03-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/proj._lei_exec._no_04-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proj._lei_exec._no_05-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proj._lei_exec._no_06-2021_-_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/proj._lei_exec._no_07-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/proj._lei_exec._no_08-2021_-_editado_assinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1622/proj._lei_exec._no_09-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proj._lei_exec._no_10-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proj._lei_exec._no_11-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proj._lei_exec._no_12-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/proj._lei_exec._no_13-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/proj._lei_exec._no_14-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/proj._lei_exec._no_15-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/proj._lei_exec._no_16-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/proj._lei_exec._no_17-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/proj._lei_exec._no_18-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/proj._lei_exec._no_19-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proj._lei_exec._no_20-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proj._lei_exec._no_21-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proj._lei_exec._no_22-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proj._lei_exec._no_23-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1744/proj._lei_exec._no_24-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proj._lei_exec._no_25-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proj._lei_exec._no_26-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proj._lei_exec._no_27-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/proj._lei_exec._no_28-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proj._lei_exec._no_29-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/proj._lei_exec._no_30-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proj._lei_exec._no_31-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/proj._lei_exec._no_32-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/proj._lei_exec._no_33-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proj._lei_exec._no_35-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/proj._lei_exec._no_36-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/proj._lei_exec._no_37-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/proj._lei_exec._no_38-2021_organized_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/proj._lei_exec._no_39-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/proj._lei_exec._no_40-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/proj._lei_exec._no_41-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/proj._lei_exec._no_42-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/proj._lei_exec._no_43-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/proj._lei_exec._no_44-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proj._lei_exec._no_45-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/proj._lei_exec._no_46-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proj._lei_exec._no_47-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1952/proj._lei_exec._no_48-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/proj._lei_exec._no_49-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proj._lei_exec._no_50-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proj._lei_exec._no_51-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proj._lei_exec._no_52-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proj._lei_exec._no_53-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/proj._lei_exec._no_54-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/proj._lei_exec._no_55-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/proj._lei_exec._no_56-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proj._lei_exec._no_57-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/proj._lei_exec._no_58-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proj._lei_exec._no_59-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proj._lei_exec._no_60-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/proj._lei_exec._no_61-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/proj._lei_exec._no_62-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/proj._lei_exec._no_63-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/proj._lei_exec._no_64-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/proj._lei_exec._no_66-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proj._lei_exec._no_67-2021_-_com_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proj._lei_exec._no_68-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/proj._lei_exec._no_69-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proj._lei_exec._no_70-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proj._lei_exec._no_71-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proj._lei_exec._no_72-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proj._lei_exec._no_73-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/proj._lei_exec._no_74-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proj_lei_legislativo_no_02-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proj_lei_legislativo_no_03-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proj_lei_legislativo_no_04-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proj_lei_legislativo_no_05-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/proj_lei_legislativo_no_06-21_-_editado_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/proj_lei_legislativo_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proj_lei_legislativo_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/proj_lei_legislativo_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/proj_lei_legislativo_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/proj_lei_legislativo_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/proj_lei_legislativo_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/proj_lei_legislativo_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/proj_lei_legislativo_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proj_lei_legislativo_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/proj_lei_legislativo_no_16-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proj_lei_legislativo_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proj_lei_legislativo_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/proj_lei_legislativo_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proj_lei_legislativo_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proj_lei_legislativo_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/proj_lei_legislativo_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/proj_lei_legislativo_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/proj_lei_legislativo_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proj_lei_legislativo_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proj_lei_legislativo_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proj_lei_legislativo_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/proj_lei_legislativo_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proj_lei_legislativo_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proj_lei_legislativo_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proj_lei_legislativo_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proj_lei_legislativo_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proj_resolucao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proj_resolucao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/proj_resolucao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/proj_resolucao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/proj_resolucao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/proj_resolucao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/proj_resolucao_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/requerimento_no_03-21_-_editado_asinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/requerimento_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/requerimento_no_05-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_no_06-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_no_07-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1611/requerimento_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/requerimento_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/requerimento_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/requerimento_no_13-21_-_editado_assinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_no_16-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_no_17-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/requerimento_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/requerimento_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/requerimento_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/requerimento_no_22-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/requerimento_no_23-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/requerimento_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/requerimento_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_no_27-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/requerimento_no_30-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/requerimento_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/requerimento_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/requerimento_no_34-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/requerimento_no_35-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/requerimento_no_36-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/requerimento_no_37-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/requerimento_no_38-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/requerimento_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/requerimento_no_40-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/requerimento_no_41-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_no_42-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/requerimento_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/requerimento_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_no_45-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/requerimento_no_46-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_no_47-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/requerimento_no_48-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/requerimento_no_49-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1756/requerimento_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/requerimento_no_52-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/requerimento_no_53-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/requerimento_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/requerimento_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/requerimento_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/requerimento_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/requerimento_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/requerimento_no_60-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_no_61-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/requerimento_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/requerimento_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/requerimento_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/requerimento_no_65-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_no_66-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/requerimento_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/requerimento_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/requerimento_no_70-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/requerimento_no_71-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_72-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/requerimento_no_73-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/requerimento_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/requerimento_no_75-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/requerimento_no_76-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/requerimento_no_77-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/requerimento_no_78-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_no_79-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/requerimento_no_80-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_81-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/requerimento_no_82-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_no_83-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/requerimento_no_84-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/requerimento_no_86-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/requerimento_no_88-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/requerimento_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/requerimento_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_92-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/requerimento_no_93-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/requerimento_no_94-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/requerimento_no_95-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/requerimento_no_96-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/requerimento_no_97-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/requerimento_no_98-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_99-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_no_100-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/requerimento_no_101-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/requerimento_no_102-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/requerimento_no_103-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_no_104-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/requerimento_no_105-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/requerimento_no_106-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_no_107-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/requerimento_no_108-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/requerimento_no_109-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/requerimento_no_110-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_111-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_no_112-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_113-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_114-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_no_115-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/veto_01-21_mensagem_no_24-21_-_veto_ao_pll_no_02-21_-_autografo_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/parecer_comissoes_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/parecer_comissoes_no_02-21_ref_ple_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/parecer_comissoes_no_03-21_ref_ple_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1759/parecer_comissoes_no_04-21_ref_ple_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1760/parecer_comissoes_no_05-21_ref_ple_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/parecer_comissoes_no_06-21_ref_pres_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/parecer_comissoes_no_07-21_ref_ple_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/parecer_comissoes_no_08-21_ref_ple_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/parecer_comissoes_no_09-21_ref_pelom_no_01-21_-_leg_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/parecer_comissoes_no_10-21_ref_ple_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/parecer_comissoes_no_11-21_ref_ple_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/parecer_comissoes_no_12-21_ref_pll_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/parecer_comissoes_no_13-21_ref_ple_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/parecer_comissoes_no_14-21_ref_ple_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/parecer_comissoes_no_15-21_ref_ple_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/parecer_comissoes_no_16-21_ref_ple_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/parecer_comissoes_no_17-21_ref_ple_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/parecer_comissoes_no_18-21_ref_pll_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/parecer_comissoes_no_19-21_ref_pll_no_05-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/parecer_comissoes_no_20-21_ref_ple_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_comissoes_no_21-21_ref_ple_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_comissoes_no_22-21_ref_ple_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/parecer_comissoes_no_23-21_ref_ple_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/parecer_comissoes_no_24-21_ref_ple_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/parecer_comissoes_no_25-21_ref_ple_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/parecer_comissoes_no_26-21_ref_ple_no_16-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/parecer_comissoes_no_27-21_ref_ple_no_21-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/parecer_comissoes_no_28-21_ref_ple_no_20-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/parecer_comissoes_no_29-21_ref_ple_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/parecer_comissoes_no_30-21_ref_veto_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/parecer_comissoes_no_31-21_ref_ple_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/parecer_comissoes_no_32-21_ref_ple_no_28-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/parecer_comissoes_no_33-21_ref_ple_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/parecer_comissoes_no_34-21_ref_pll_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/parecer_comissoes_no_35-21_ref_pll_no_08-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/parecer_comissoes_no_36-21_ref_pll_no_07-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/parecer_comissoes_no_37-21_ref_pll_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/parecer_comissoes_no_38-21_ref_ple_no_23-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/parecer_comissoes_no_39-21_ref_ple_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/parecer_comissoes_no_40-21_ref_ple_no_35-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/parecer_comissoes_no_41-21_ref_pll_no_14-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/parecer_comissoes_no_42-21_ref_ple_no_36-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/parecer_comissoes_no_43-21_ref_ple_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_comissoes_no_44-21_ref_pll_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/parecer_comissoes_no_45-21_ref_pll_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/parecer_comissoes_no_46-21_ref_ple_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/parecer_comissoes_no_47-21_ref_ple_no_39-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/parecer_comissoes_no_48-21_ref_pll_no_16-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/parecer_comissoes_no_49-21_ref_pdl_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/parecer_comissoes_no_50-21_ref_pll_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/parecer_comissoes_no_51-21_ref_pll_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/parecer_comissoes_no_52-21_ref_pres_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/parecer_comissoes_no_53-21_ref_ple_no_40-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/parecer_comissoes_no_54-21_ref_ple_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/parecer_comissoes_no_55-21_ref_ple_no_42-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/parecer_comissoes_no_56-21_ref_ple_no_37-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/parecer_comissoes_no_57-21_ref_ple_no_38-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/parecer_comissoes_no_58-21_ref_ple_no_41-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/parecer_comissoes_no_59-21_ref_pll_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/parecer_comissoes_no_60-21_ref_pres_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/parecer_comissoes_no_61-21_ref_pres_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/parecer_comissoes_no_62-21_ref_pll_no_20-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/parecer_comissoes_no_63-21_ref_ple_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/parecer_comissoes_no_64-21_ref_ple_no_45-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/parecer_comissoes_no_65-21_ref_ple_no_47-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/parecer_comissoes_no_66-21_ref_ple_no_49-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/parecer_comissoes_no_67-21_ref_pll_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/parecer_comissoes_no_68-21_ref_ple_no_46-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/parecer_comissoes_no_69-21_ref_ple_no_53-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/parecer_comissoes_no_70-21_ref_ple_no_52-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/parecer_comissoes_no_71-21_ref_ple_no_54-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/parecer_comissoes_no_72-21_ref_ple_no_55-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/parecer_comissoes_no_73-21_ref_ple_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/parecer_comissoes_no_74-21_ref_pll_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/parecer_comissoes_no_75-21_ref_ple_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/parecer_comissoes_no_77-21_ref_ple_no_57-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/parecer_comissoes_no_78-21_ref_ple_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/parecer_comissoes_no_79-21_ref_pll_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/parecer_comissoes_no_80-21_ref_pll_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/parecer_comissoes_no_81-21_ref_pres_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/parecer_comissoes_no_82-21_ref_pll_no_26-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/parecer_comissoes_no_83-21_ref_pll_no_27-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/parecer_comissoes_no_84-21_ref_pdl_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/parecer_comissoes_no_85-21_ref_pdl_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/parecer_comissoes_no_86-21_ref_pdl_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/parecer_comissoes_no_87-21_ref_ple_no_56-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/parecer_comissoes_no_88-21_ref_ple_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/parecer_comissoes_no_89-21_ref_ple_no_60-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/parecer_comissoes_no_90-21_ref_pll_no_29-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/parecer_comissoes_no_91-21_ref_pll_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/parecer_comissoes_no_92-21_ref_pll_no_28-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/parecer_comissoes_no_93-21_ref_ple_no_61-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/parecer_comissoes_no_94-21_ref_pll_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/parecer_comissoes_no_95-21_ref_ple_no_72-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/parecer_comissoes_no_96-21_ref_ple_no_64-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/parecer_comissoes_no_97-21_ref_ple_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/parecer_comissoes_no_98-21_ref_ple_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/parecer_comissoes_no_99-21_ref_ple_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/parecer_comissoes_no_100-21_ref_ple_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/parecer_comissoes_no_101-21_ref_ple_no_71-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/parecer_comissoes_no_102-21_ref_ple_no_66-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/parecer_comissoes_no_103-21_ref_plce_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/parecer_comissoes_no_104-21_ref_plce_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/parecer_comissoes_no_105-21_ref_plce_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/parecer_comissoes_no_106-21_ref_plce_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/parecer_comissoes_no_107-21_ref_plce_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/parecer_comissoes_no_108-21_ref_plce_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/parecer_comissoes_no_109-21_ref_plce_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/parecer_comissoes_no_110-21_ref_plce_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/parecer_comissoes_no_111-21_ref_plce_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/parecer_comissoes_no_112-21_ref_plce_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/parecer_comissoes_no_113-21_ref_ple_no_73-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/parecer_comissoes_no_114-21_ref_ple_no_74-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/parecer_comissoes_no_115-21_ref_ple_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/emenda_ao_projeto_de_lei_no_16-21_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/emenda_impositiva_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/emenda_impositiva_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/emenda_impositiva_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/emenda_impositiva_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/emenda_impositiva_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/emenda_impositiva_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/emenda_impositiva_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/emenda_impositiva_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/emenda_impositiva_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/emenda_impositiva_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/emenda_impositiva_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/emenda_impositiva_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/emenda_impositiva_no_13-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/emenda_impositiva_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/emenda_impositiva_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/emenda_impositiva_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/emenda_impositiva_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/emenda_impositiva_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/emenda_impositiva_no_19-21_ocred.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1596/indicacao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1597/indicacao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1598/indicacao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1599/indicacao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1600/indicacao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1601/indicacao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1619/indicacao_no_07-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1620/indicacao_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1621/indicacao_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1636/indicacao_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1637/indicacao_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1638/indicacao_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1639/indicacao_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1640/indicacao_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1641/indicacao_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1642/indicacao_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1643/indicacao_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1644/indicacao_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1645/indicacao_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1646/indicacao_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1647/indicacao_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1648/indicacao_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1649/indicacao_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1650/indicacao_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1651/indicacao_no_25-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1652/indicacao_no_26-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1653/indicacao_no_27-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1685/indicacao_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1686/indicacao_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1687/indicacao_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1688/indicacao_no_31-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1689/indicacao_no_32-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1690/indicacao_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1691/indicacao_no_34-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1692/indicacao_no_35-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1693/indicacao_no_36-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1694/indicacao_no_37-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1695/indicacao_no_38-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1709/indicacao_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1710/indicacao_no_40-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1711/indicacao_no_41-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1712/indicacao_no_42-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1713/indicacao_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1714/indicacao_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1730/indicacao_no_45-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1731/indicacao_no_46-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1732/indicacao_no_47-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1733/indicacao_no_48-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1734/indicacao_no_49-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1735/indicacao_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1736/indicacao_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1737/indicacao_no_52-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1738/indicacao_no_53-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1752/indicacao_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1753/indicacao_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1754/indicacao_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1755/indicacao_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1797/indicacao_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1798/indicacao_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1799/indicacao_no_60-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1800/indicacao_no_61-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1807/indicacao_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1808/indicacao_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1809/indicacao_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1810/indicacao_no_65-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1811/indicacao_no_66-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1812/indicacao_no_67-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1835/indicacao_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1836/indicacao_no_69-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1837/indicacao_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1838/indicacao_no_71-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1839/indicacao_no_72-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1840/indicacao_no_73-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1841/indicacao_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1874/indicacao_no_75-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1875/indicacao_no_76-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1876/indicacao_no_77-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1877/indicacao_no_78-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1878/indicacao_no_79-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1879/indicacao_no_80-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1880/indicacao_no_81-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1881/indicacao_no_82-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1890/indicacao_no_83-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1891/indicacao_no_84-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1892/indicacao_no_85-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1893/indicacao_no_86-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1894/indicacao_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1895/indicacao_no_88-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1908/indicacao_no_89-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1909/indicacao_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1910/indicacao_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1911/indicacao_no_92-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1931/indicacao_no_93-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1932/indicacao_no_94-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1939/indicacao_no_95-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1940/indicacao_no_96-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1941/indicacao_no_97-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1942/indicacao_no_98-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1943/indicacao_no_99-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1954/indicacao_no_100-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1955/indicacao_no_101-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1956/indicacao_no_102-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1957/indicacao_no_103-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1958/indicacao_no_104-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1959/indicacao_no_105-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1960/indicacao_no_106-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1961/indicacao_no_107-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1990/indicacao_no_108-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1991/indicacao_no_109-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2029/indicacao_no_110-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2030/indicacao_no_111-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2031/indicacao_no_112-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2032/indicacao_no_113-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2033/indicacao_no_114-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2048/indicacao_no_115-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2049/indicacao_no_116-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2051/indicacao_no_118-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2052/indicacao_no_119-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2053/indicacao_no_120-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2054/indicacao_no_121-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2055/indicacao_no_122-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2056/indicacao_no_123-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2057/indicacao_no_124-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2093/indicacao_no_125-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2094/indicacao_no_126-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2095/indicacao_no_127-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2096/indicacao_no_128-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2097/indicacao_no_129-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2098/indicacao_no_130-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2099/indicacao_no_131-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2100/indicacao_no_132-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2101/indicacao_no_133-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2102/indicacao_no_134-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2103/indicacao_no_135-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2136/indicacao_no_136-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2137/indicacao_no_137-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1588/mocao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1589/mocao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1590/mocao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1591/mocao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1592/mocao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1593/mocao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1594/mocao_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1595/mocao_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1615/mocao_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1616/mocao_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1617/mocao_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1618/mocao_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1632/mocao_no_13-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1633/mocao_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1634/mocao_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1635/mocao_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1664/mocao_no_17-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1665/mocao_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1666/mocao_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1667/mocao_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1668/mocao_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1669/mocao_no_22-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1670/mocao_no_23-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1671/mocao_no_24-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1672/mocao_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1673/mocao_no_26-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1674/mocao_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1705/mocao_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1706/mocao_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1707/mocao_no_30-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1708/mocao_no_31-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1718/mocao_no_32-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1750/mocao_no_33-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1791/mocao_no_34-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1792/mocao_no_35-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1793/mocao_no_36-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1794/mocao_no_37-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1795/mocao_no_38-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1796/mocao_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1804/mocao_no_40-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1805/mocao_no_41-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1806/mocao_no_42-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1816/mocao_no_43-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1842/mocao_no_44-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1843/mocao_no_45-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1869/mocao_no_46-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1870/mocao_no_47-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1846/mocao_no_48-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1847/mocao_no_49-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1871/mocao_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1872/mocao_no_51-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1873/mocao_no_52-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1896/mocao_no_53-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1897/mocao_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1898/mocao_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1899/mocao_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1900/mocao_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1912/mocao_no_58-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1913/mocao_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1914/mocao_no_60-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1915/mocao_no_61-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1916/mocao_no_62-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1944/mocao_no_63-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1962/mocao_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1963/mocao_no_65-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1964/mocao_no_66-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1965/mocao_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1966/mocao_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1988/mocao_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1989/mocao_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2021/mocao_no_71-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2022/mocao_no_72-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2023/mocao_no_73-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2024/mocao_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2025/mocao_no_75-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2026/mocao_no_76-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2027/mocao_no_77-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2028/mocao_no_78-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2042/mocao_no_79-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2043/mocao_no_80-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2044/mocao_no_81-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2089/mocao_no_82-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2090/mocao_no_83-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2091/mocao_no_84-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2092/mocao_no_85-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2138/mocao_no_86-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2139/mocao_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2140/mocao_no_88-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2141/mocao_no_89-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2194/mocao_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2195/mocao_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1866/projeto_de_decreto_legislativo_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2045/projeto_de_decreto_legislativo_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2046/projeto_de_decreto_legislativo_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2047/projeto_de_decreto_legislativo_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2065/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1583/pelom_no_01-21_-_editado_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2076/proj_lei_compl_exec_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2077/proj_lei_compl_exec_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2078/proj_lei_compl_exec_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2079/proj_lei_compl_exec_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2080/proj_lei_compl_exec_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2081/proj_lei_compl_exec_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2082/proj_lei_compl_exec_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2083/proj_lei_compl_exec_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2166/proj_lei_compl_exec_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2167/plce_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2183/proj_lei_compl_exec_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1576/proj._lei_exec._no_01-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1578/proj._lei_exec._no_02-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1579/proj._lei_exec._no_03-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1580/proj._lei_exec._no_04-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1581/proj._lei_exec._no_05-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1582/proj._lei_exec._no_06-2021_-_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1603/proj._lei_exec._no_07-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1604/proj._lei_exec._no_08-2021_-_editado_assinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1622/proj._lei_exec._no_09-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1623/proj._lei_exec._no_10-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1655/proj._lei_exec._no_11-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1656/proj._lei_exec._no_12-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1657/proj._lei_exec._no_13-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1658/proj._lei_exec._no_14-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1659/proj._lei_exec._no_15-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1697/proj._lei_exec._no_16-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1698/proj._lei_exec._no_17-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1715/proj._lei_exec._no_18-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1716/proj._lei_exec._no_19-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1740/proj._lei_exec._no_20-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1741/proj._lei_exec._no_21-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1742/proj._lei_exec._no_22-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1743/proj._lei_exec._no_23-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1744/proj._lei_exec._no_24-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1745/proj._lei_exec._no_25-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1746/proj._lei_exec._no_26-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1776/proj._lei_exec._no_27-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1777/proj._lei_exec._no_28-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1778/proj._lei_exec._no_29-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1779/proj._lei_exec._no_30-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1780/proj._lei_exec._no_31-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1852/proj._lei_exec._no_32-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1853/proj._lei_exec._no_33-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1854/proj._lei_exec._no_35-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1855/proj._lei_exec._no_36-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1850/proj._lei_exec._no_37-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1851/proj._lei_exec._no_38-2021_organized_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1864/proj._lei_exec._no_39-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1886/proj._lei_exec._no_40-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1924/proj._lei_exec._no_41-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1925/proj._lei_exec._no_42-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1926/proj._lei_exec._no_43-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1927/proj._lei_exec._no_44-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1949/proj._lei_exec._no_45-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1950/proj._lei_exec._no_46-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1951/proj._lei_exec._no_47-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1952/proj._lei_exec._no_48-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1953/proj._lei_exec._no_49-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1981/proj._lei_exec._no_50-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1982/proj._lei_exec._no_51-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1983/proj._lei_exec._no_52-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1984/proj._lei_exec._no_53-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1985/proj._lei_exec._no_54-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1986/proj._lei_exec._no_55-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2010/proj._lei_exec._no_56-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2011/proj._lei_exec._no_57-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2020/proj._lei_exec._no_58-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2036/proj._lei_exec._no_59-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2037/proj._lei_exec._no_60-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2072/proj._lei_exec._no_61-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2073/proj._lei_exec._no_62-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2074/proj._lei_exec._no_63-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2109/proj._lei_exec._no_64-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2110/proj._lei_exec._no_66-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2111/proj._lei_exec._no_67-2021_-_com_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2112/proj._lei_exec._no_68-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2113/proj._lei_exec._no_69-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2114/proj._lei_exec._no_70-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2115/proj._lei_exec._no_71-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2143/proj._lei_exec._no_72-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2164/proj._lei_exec._no_73-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2165/proj._lei_exec._no_74-2021_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1625/proj_lei_legislativo_no_02-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1660/proj_lei_legislativo_no_03-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1661/proj_lei_legislativo_no_04-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1662/proj_lei_legislativo_no_05-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1663/proj_lei_legislativo_no_06-21_-_editado_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1699/proj_lei_legislativo_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1717/proj_lei_legislativo_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1748/proj_lei_legislativo_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1781/proj_lei_legislativo_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1782/proj_lei_legislativo_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1783/proj_lei_legislativo_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1813/proj_lei_legislativo_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1814/proj_lei_legislativo_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1856/proj_lei_legislativo_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1865/proj_lei_legislativo_no_16-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1887/proj_lei_legislativo_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1888/proj_lei_legislativo_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1928/proj_lei_legislativo_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1945/proj_lei_legislativo_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1971/proj_lei_legislativo_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1987/proj_lei_legislativo_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2017/proj_lei_legislativo_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2018/proj_lei_legislativo_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2038/proj_lei_legislativo_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2039/proj_lei_legislativo_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2040/proj_lei_legislativo_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2041/proj_lei_legislativo_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2075/proj_lei_legislativo_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2116/proj_lei_legislativo_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2257/proj_lei_legislativo_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2258/proj_lei_legislativo_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1584/proj_resolucao_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1585/proj_resolucao_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1815/proj_resolucao_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1889/proj_resolucao_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1929/proj_resolucao_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1930/proj_resolucao_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2019/proj_resolucao_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1586/requerimento_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1587/requerimento_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1605/requerimento_no_03-21_-_editado_asinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1602/requerimento_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1606/requerimento_no_05-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1607/requerimento_no_06-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1608/requerimento_no_07-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1609/requerimento_no_08-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1610/requerimento_no_09-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1611/requerimento_no_10-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1612/requerimento_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1613/requerimento_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1614/requerimento_no_13-21_-_editado_assinaturas_ocred.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1626/requerimento_no_14-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1627/requerimento_no_15-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1628/requerimento_no_16-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1629/requerimento_no_17-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1630/requerimento_no_18-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1631/requerimento_no_19-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1696/requerimento_no_20-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1654/requerimento_no_21-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1675/requerimento_no_22-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1676/requerimento_no_23-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1677/requerimento_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1678/requerimento_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1679/requerimento_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1680/requerimento_no_27-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1681/requerimento_no_28-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1682/requerimento_no_29-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1683/requerimento_no_30-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1684/requerimento_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1700/requerimento_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1701/requerimento_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1702/requerimento_no_34-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1703/requerimento_no_35-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1704/requerimento_no_36-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1719/requerimento_no_37-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1720/requerimento_no_38-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1721/requerimento_no_39-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1722/requerimento_no_40-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1723/requerimento_no_41-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1724/requerimento_no_42-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1725/requerimento_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1726/requerimento_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1727/requerimento_no_45-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1728/requerimento_no_46-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1729/requerimento_no_47-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1739/requerimento_no_48-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1751/requerimento_no_49-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1756/requerimento_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1784/requerimento_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1785/requerimento_no_52-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1786/requerimento_no_53-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1787/requerimento_no_54-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1788/requerimento_no_55-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1789/requerimento_no_56-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1790/requerimento_no_57-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1801/requerimento_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1802/requerimento_no_59-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1803/requerimento_no_60-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1817/requerimento_no_61-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1848/requerimento_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1849/requerimento_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1857/requerimento_no_64-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1863/requerimento_no_65-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1867/requerimento_no_66-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1868/requerimento_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1901/requerimento_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1902/requerimento_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1903/requerimento_no_70-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1917/requerimento_no_71-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1918/requerimento_no_72-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1919/requerimento_no_73-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1920/requerimento_no_74-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1935/requerimento_no_75-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1946/requerimento_no_76-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1947/requerimento_no_77-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1948/requerimento_no_78-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1967/requerimento_no_79-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1968/requerimento_no_80-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1969/requerimento_no_81-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1992/requerimento_no_82-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1993/requerimento_no_83-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1994/requerimento_no_84-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1995/requerimento_no_86-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1996/requerimento_no_87-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1997/requerimento_no_88-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1999/requerimento_no_90-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2000/requerimento_no_91-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2001/requerimento_no_92-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2002/requerimento_no_93-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2012/requerimento_no_94-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2013/requerimento_no_95-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2014/requerimento_no_96-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2015/requerimento_no_97-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2016/requerimento_no_98-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2058/requerimento_no_99-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2059/requerimento_no_100-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2060/requerimento_no_101-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2061/requerimento_no_102-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2062/requerimento_no_103-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2063/requerimento_no_104-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2064/requerimento_no_105-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2084/requerimento_no_106-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2085/requerimento_no_107-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2086/requerimento_no_108-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2087/requerimento_no_109-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2088/requerimento_no_110-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2142/requerimento_no_111-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2144/requerimento_no_112-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2145/requerimento_no_113-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2168/requerimento_no_114-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2169/requerimento_no_115-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1747/veto_01-21_mensagem_no_24-21_-_veto_ao_pll_no_02-21_-_autografo_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1577/parecer_comissoes_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1757/parecer_comissoes_no_02-21_ref_ple_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1758/parecer_comissoes_no_03-21_ref_ple_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1759/parecer_comissoes_no_04-21_ref_ple_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1760/parecer_comissoes_no_05-21_ref_ple_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1761/parecer_comissoes_no_06-21_ref_pres_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1762/parecer_comissoes_no_07-21_ref_ple_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1763/parecer_comissoes_no_08-21_ref_ple_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1764/parecer_comissoes_no_09-21_ref_pelom_no_01-21_-_leg_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1765/parecer_comissoes_no_10-21_ref_ple_no_11-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1766/parecer_comissoes_no_11-21_ref_ple_no_12-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1767/parecer_comissoes_no_12-21_ref_pll_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1768/parecer_comissoes_no_13-21_ref_ple_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1769/parecer_comissoes_no_14-21_ref_ple_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1770/parecer_comissoes_no_15-21_ref_ple_no_13-21_-_sem_assinatura_ocred.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1771/parecer_comissoes_no_16-21_ref_ple_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1772/parecer_comissoes_no_17-21_ref_ple_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1773/parecer_comissoes_no_18-21_ref_pll_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1774/parecer_comissoes_no_19-21_ref_pll_no_05-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1775/parecer_comissoes_no_20-21_ref_ple_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1818/parecer_comissoes_no_21-21_ref_ple_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1819/parecer_comissoes_no_22-21_ref_ple_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1820/parecer_comissoes_no_23-21_ref_ple_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1821/parecer_comissoes_no_24-21_ref_ple_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1822/parecer_comissoes_no_25-21_ref_ple_no_26-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1823/parecer_comissoes_no_26-21_ref_ple_no_16-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1824/parecer_comissoes_no_27-21_ref_ple_no_21-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1825/parecer_comissoes_no_28-21_ref_ple_no_20-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1826/parecer_comissoes_no_29-21_ref_ple_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1827/parecer_comissoes_no_30-21_ref_veto_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1828/parecer_comissoes_no_31-21_ref_ple_no_27-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1829/parecer_comissoes_no_32-21_ref_ple_no_28-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1830/parecer_comissoes_no_33-21_ref_ple_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1831/parecer_comissoes_no_34-21_ref_pll_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1832/parecer_comissoes_no_35-21_ref_pll_no_08-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1833/parecer_comissoes_no_36-21_ref_pll_no_07-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1834/parecer_comissoes_no_37-21_ref_pll_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1858/parecer_comissoes_no_38-21_ref_ple_no_23-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1859/parecer_comissoes_no_39-21_ref_ple_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1860/parecer_comissoes_no_40-21_ref_ple_no_35-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1861/parecer_comissoes_no_41-21_ref_pll_no_14-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1862/parecer_comissoes_no_42-21_ref_ple_no_36-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1882/parecer_comissoes_no_43-21_ref_ple_no_32-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1885/parecer_comissoes_no_44-21_ref_pll_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1884/parecer_comissoes_no_45-21_ref_pll_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1904/parecer_comissoes_no_46-21_ref_ple_no_33-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1905/parecer_comissoes_no_47-21_ref_ple_no_39-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1906/parecer_comissoes_no_48-21_ref_pll_no_16-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1907/parecer_comissoes_no_49-21_ref_pdl_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1921/parecer_comissoes_no_50-21_ref_pll_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1922/parecer_comissoes_no_51-21_ref_pll_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1923/parecer_comissoes_no_52-21_ref_pres_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1933/parecer_comissoes_no_53-21_ref_ple_no_40-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1934/parecer_comissoes_no_54-21_ref_ple_no_44-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1936/parecer_comissoes_no_55-21_ref_ple_no_42-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1937/parecer_comissoes_no_56-21_ref_ple_no_37-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1938/parecer_comissoes_no_57-21_ref_ple_no_38-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1972/parecer_comissoes_no_58-21_ref_ple_no_41-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1973/parecer_comissoes_no_59-21_ref_pll_no_19-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1974/parecer_comissoes_no_60-21_ref_pres_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1975/parecer_comissoes_no_61-21_ref_pres_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1976/parecer_comissoes_no_62-21_ref_pll_no_20-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1977/parecer_comissoes_no_63-21_ref_ple_no_43-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1978/parecer_comissoes_no_64-21_ref_ple_no_45-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1979/parecer_comissoes_no_65-21_ref_ple_no_47-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1980/parecer_comissoes_no_66-21_ref_ple_no_49-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2003/parecer_comissoes_no_67-21_ref_pll_no_22-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2004/parecer_comissoes_no_68-21_ref_ple_no_46-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2005/parecer_comissoes_no_69-21_ref_ple_no_53-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2006/parecer_comissoes_no_70-21_ref_ple_no_52-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2007/parecer_comissoes_no_71-21_ref_ple_no_54-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2008/parecer_comissoes_no_72-21_ref_ple_no_55-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2009/parecer_comissoes_no_73-21_ref_ple_no_51-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2034/parecer_comissoes_no_74-21_ref_pll_no_23-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2035/parecer_comissoes_no_75-21_ref_ple_no_50-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2066/parecer_comissoes_no_76-21_ref_pdl_no_05-21_contas_de_2018_prefeitura_ocred.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2067/parecer_comissoes_no_77-21_ref_ple_no_57-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2068/parecer_comissoes_no_78-21_ref_ple_no_58-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2069/parecer_comissoes_no_79-21_ref_pll_no_24-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2070/parecer_comissoes_no_80-21_ref_pll_no_25-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2071/parecer_comissoes_no_81-21_ref_pres_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2104/parecer_comissoes_no_82-21_ref_pll_no_26-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2105/parecer_comissoes_no_83-21_ref_pll_no_27-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2106/parecer_comissoes_no_84-21_ref_pdl_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2107/parecer_comissoes_no_85-21_ref_pdl_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2108/parecer_comissoes_no_86-21_ref_pdl_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2146/parecer_comissoes_no_87-21_ref_ple_no_56-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2147/parecer_comissoes_no_88-21_ref_ple_no_62-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2148/parecer_comissoes_no_89-21_ref_ple_no_60-21_substitutivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2149/parecer_comissoes_no_90-21_ref_pll_no_29-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2150/parecer_comissoes_no_91-21_ref_pll_no_30-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2151/parecer_comissoes_no_92-21_ref_pll_no_28-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2152/parecer_comissoes_no_93-21_ref_ple_no_61-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2153/parecer_comissoes_no_94-21_ref_pll_no_31-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2154/parecer_comissoes_no_95-21_ref_ple_no_72-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2155/parecer_comissoes_no_96-21_ref_ple_no_64-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2156/parecer_comissoes_no_97-21_ref_ple_no_67-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2157/parecer_comissoes_no_98-21_ref_ple_no_68-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2158/parecer_comissoes_no_99-21_ref_ple_no_69-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2159/parecer_comissoes_no_100-21_ref_ple_no_70-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2160/parecer_comissoes_no_101-21_ref_ple_no_71-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2161/parecer_comissoes_no_102-21_ref_ple_no_66-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2170/parecer_comissoes_no_103-21_ref_plce_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2171/parecer_comissoes_no_104-21_ref_plce_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2172/parecer_comissoes_no_105-21_ref_plce_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2173/parecer_comissoes_no_106-21_ref_plce_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2174/parecer_comissoes_no_107-21_ref_plce_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2175/parecer_comissoes_no_108-21_ref_plce_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2176/parecer_comissoes_no_109-21_ref_plce_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2177/parecer_comissoes_no_110-21_ref_plce_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2178/parecer_comissoes_no_111-21_ref_plce_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2179/parecer_comissoes_no_112-21_ref_plce_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2180/parecer_comissoes_no_113-21_ref_ple_no_73-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2181/parecer_comissoes_no_114-21_ref_ple_no_74-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2182/parecer_comissoes_no_115-21_ref_ple_no_63-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/1749/emenda_ao_projeto_de_lei_no_16-21_ocred_ocred.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2117/emenda_impositiva_no_01-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2118/emenda_impositiva_no_02-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2119/emenda_impositiva_no_03-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2120/emenda_impositiva_no_04-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2121/emenda_impositiva_no_05-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2122/emenda_impositiva_no_06-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2123/emenda_impositiva_no_07-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2124/emenda_impositiva_no_08-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2125/emenda_impositiva_no_09-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2126/emenda_impositiva_no_10-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2127/emenda_impositiva_no_11-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2128/emenda_impositiva_no_12-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2129/emenda_impositiva_no_13-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2130/emenda_impositiva_no_14-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2131/emenda_impositiva_no_15-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2132/emenda_impositiva_no_16-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2133/emenda_impositiva_no_17-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2134/emenda_impositiva_no_18-21_ocred.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2021/2135/emenda_impositiva_no_19-21_ocred.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H606"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="182.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="150.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="150" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>