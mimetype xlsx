--- v0 (2025-12-24)
+++ v1 (2026-05-14)
@@ -54,3892 +54,3892 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1210</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS SOBRE REPAROS E MELHORIAS NOS BEBEDOUROS DE ÁGUA DE NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1211</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_no_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_no_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO ÀS MELHORIAS NA COBERTURA DE ACRÍLICO DO CORREDOR DE ENTRADA DO CENTRO DE DIAGNOSE.</t>
   </si>
   <si>
     <t>1212</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/indicacao_no_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/indicacao_no_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À SINALIZAÇÃO NOS CRUZAMENTO DA AVENIDA PERIMETRAL DOMINGOS ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>1213</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/indicacao_no_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/indicacao_no_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A PINTAR SINALIZAÇÃO DE PARE NAS VIAS DO BAIRRO JARDIM SANTA HELENA.</t>
   </si>
   <si>
     <t>1214</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/indicacao_no_05-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/indicacao_no_05-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS PARA INSTALAR OU CONSTRUIR UMA LOMBADA NA RUA JOÃO CAVA, PRÓXIMO AO NÚMERO 110, ESQUINA COM A AVENIDA DO CENTENÁRIO.</t>
   </si>
   <si>
     <t>1215</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/indicacao_no_06-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/indicacao_no_06-2020_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE SEJA ELABORADO UM PROJETO DE GRATIFICAÇÃO AOS FUNCIONÁRIOS EFETIVOS QUE ASSUMIRÃO AS FUNÇÕES DOS CARGOS DE CHEFE DE SETOR E CHEFE DE UNIDADE.</t>
   </si>
   <si>
     <t>1228</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/indicacao_no_07-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/indicacao_no_07-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito a realizar serviços de capinagem do mato e poda de arbustos, que impedem os pedestres de caminharem na calçada que circunda a Avenida Paschoal Pregnolatto, no Jardim Paulista.</t>
   </si>
   <si>
     <t>1229</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/indicacao_no_08-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/indicacao_no_08-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que estude com urgência a instalação de postes com luminárias na Praça Joseane Bianco.</t>
   </si>
   <si>
     <t>1275</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/indicacao_no_09-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/indicacao_no_09-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providência quanto a tampar buraco na Avenida Sergio Forcin, em frente à entrada da cerâmica.</t>
   </si>
   <si>
     <t>1276</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/indicacao_no_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/indicacao_no_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a melhorias nas calçadas em volta da escola Professora Rosa Benatti e do campo de futebol Arrudão.</t>
   </si>
   <si>
     <t>1329</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/indicacao_no_11-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/indicacao_no_11-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a orientar os donos de lanchonetes para colocar lixeiras em frente a seus estabelecimentos.</t>
   </si>
   <si>
     <t>1330</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/indicacao_no_12-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/indicacao_no_12-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a orientação de proprietários de caçambas de entulhos, quando fizer os transportes das mesmas, colocar proteção para não cair entulhos nas vias públicas.</t>
   </si>
   <si>
     <t>1336</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/indicacao_no_13-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/indicacao_no_13-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto afazer uma lombada na Avenida Benedito José Lourenço, antes da Rua Hugo Zerbinati.</t>
   </si>
   <si>
     <t>1337</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/indicacao_no_14-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/indicacao_no_14-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a fazer lombadas nas Avenidas Perimetral Prof. Carlos Ferreira de Moraes depois da Avenida Benedito José Lourenço e Rua Pedro Beltrame antes da Avenida José de Lourenço.</t>
   </si>
   <si>
     <t>1368</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/indicacao_no_15-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/indicacao_no_15-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a fazer uma lombada com faixa de pedestre na Avenida José Saltareli, bairro Domingos Aquilante, em frente ao supermercado Michelassi 2.</t>
   </si>
   <si>
     <t>1369</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/indicacao_no_16-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/indicacao_no_16-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a colocar mais sinalizações nos semáforos da cidade.</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/indicacao_no_17-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/indicacao_no_17-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que seja analisado e estudado pela comissão do COVID-19 uma forma de flexibilização para o comércio da nossa cidade de Bariri.</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/indicacao_no_18-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/indicacao_no_18-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a oficiar os responsáveis pela construção de calçadas nas Avenidas Vicente Donda e Av. das Indústrias.</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_no_19-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_no_19-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a colocar estacionamento de motos na Rua José Bonifácio esquina com Rua Dom Pedro II, lado direito.</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_no_20-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_no_20-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a pintar as lombadas na Avenida Perimetral Domingos Antonio Fortunato Expressa Sul.</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_no_21-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_no_21-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a instalar um semáforo no cruzamento da Estrada Municipal Fernando Alvarado com a A. Luis Furlaneto, ligação do bairro Santo André II com Garotinho.</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_no_22-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_no_22-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a tapar buraco na Rua José Gonçalves entre a Av. Ver. Osório Oréfice e Rua Edgar Rossi.</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_no_23-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_no_23-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto à reconstrução do quiosque ao lado da COEBA, na Av. Centenário.</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_no_24-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_no_24-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a fazer calçada no início e fim da Avenida Per. Domingos Antonio Fortunato.</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_no_25-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_no_25-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto à realização com urgência da correção do asfalto(buraco) na Rua Antônio José Cordeiro (esquina), no bairro Domingos Aquilante.</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_no_26-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_no_26-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a reparos no corredor de entrado do laboratório São Jorge que colhe sangue.</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/indicacao_no_27-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/indicacao_no_27-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a pintar faixa de pedestres lombada em frente ao PSF 2, na Av. Orlando Beluzzo.</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_no_28-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_no_28-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto à reforma de aparelhos da academia de ginástica ao lado da pista de skate, na Avenida Padre João Eid.</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_no_29-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_no_29-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto à reforma dos brinquedos na Praça Carmelina Cardoso Assad, ao lado da EMEI Prof. Djanira M. Moço, na Avenida Luis Furlaneto.</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_no_30-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_no_30-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que viabilize a construção de uma Praça Pública em um terreno no cruzamento da Avenida José Furcin com a Rua Sérgio Furcin, no Bairro Santa Rosa.</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_no_31-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_no_31-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que tome providências quanto a melhorias no asfalto nas Av. João Miguel Farah, Serafim Minutti e Al. Gregorio Campos Palomar, Núcleo Habitacional 1.</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/indicacao_no_32-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/indicacao_no_32-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito operação tapa buracos no Vila São José, especificamente nas ruas Santa Catarina, Paraná, Pernambuco e outras que a diretoria de infraestrutura entender.</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_no_33-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_no_33-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito que a área verde localizada na ria Guimar Zampieri Goetlicher, esquina com a rua São Bernardo no Bairro Parque dos Ipês, seja iluminada e também que seja colocada rede de água.</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_no_34-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_no_34-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito que tome providências quanto a verificar e resolver a situação dos munícipes que moram no bairro Jardim São Marcos, Rua Abílio Giacon, as residências dos mesmos fazem fundos com uma chácara ou sítio, que tem matos grandes, que tem insetos e bichos que estão adentrando nas residências.</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_no_35-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_no_35-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito que tome providências quanto a instalar placa de sinalização de proibido parar e estacionar ao redor da Estação Rodoviária a partir das 22h00 até as 06h00.</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_no_36-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_no_36-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito que tome providências quanto ao término do serviço na área de lazer da praça do bairro Santa Clara.</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_no_37-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_no_37-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito que tome providências quanto a tapar buracos na Av. Perimetral Prefeito Domingos Antonio Fortunato Expressa Sul.</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_no_38-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_no_38-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Exmo. Prefeito que tome providências quanto a arrumar tela de proteção que está danificada (buraco) portão em frente a Av. Francisco Munhoz Cegarra.</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>João Luis Munhoz - Suplente</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_no_39-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_no_39-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Indica ao Senhor Prefeito, a vista de se implantar e instalar o Projeto Ambulatorial Municipal, no prédio do Hospital São José (prédio verde da Santa Casa), sugerimos o nome de "Projeto Ambulatorial Dr. Merry Nicolas Martinez Y Ramos".</t>
   </si>
   <si>
     <t>1216</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/mocao_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/mocao_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO SENHOR MARCO AURELIO BERTAIOLLI, DEPUTADO FEDERAL, PELA LIBERAÇÃO DE RECURSOS FINANCEIROS PARA A MANUTENÇÃO DA SANTA CASA DE MISERICÓRDIA DE BARIRI, ATRAVÉS DE EMENDA PARLAMENTAR.</t>
   </si>
   <si>
     <t>1217</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/mocao_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/mocao_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANTONIO CARLOS RAMOS.</t>
   </si>
   <si>
     <t>1218</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/mocao_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/mocao_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOÃO ELISEU FRACAROLI.</t>
   </si>
   <si>
     <t>1219</t>
   </si>
   <si>
     <t>Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/mocao_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/mocao_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR JOÃO ELISEU FRACAROLI.</t>
   </si>
   <si>
     <t>1220</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/mocao_05-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/mocao_05-2020_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR ILTON ROBERTO PREGNOLATTO.</t>
   </si>
   <si>
     <t>1230</t>
   </si>
   <si>
     <t>João Luis Munhoz - Suplente, Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/mocao_06-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/mocao_06-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de pesar pelo falecimento do senhor José Escola.</t>
   </si>
   <si>
     <t>1231</t>
   </si>
   <si>
     <t>Armando Perazzelli, Evandro Antonio Folieni, Francisco Leandro Gonzalez, Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/mocao_07-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/mocao_07-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à estrutura de saúde do município de Bariri e à forma que vem sendo conduzida pela atual administração na pessoa do Senhor Prefeito Municipal Francisco Leoni Neto e a Diretora de Saúde Angélica Fanti, demonstrando pouco caso com a nossa população baririense que necessita diariamente do serviço de saúde.</t>
   </si>
   <si>
     <t>1255</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/mocao_08-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/mocao_08-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Silvio Firmani.</t>
   </si>
   <si>
     <t>1256</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/mocao_09-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/mocao_09-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Darci Pereira Bueno.</t>
   </si>
   <si>
     <t>1257</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Luis Carlos de Paula, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/mocao_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/mocao_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Djalma Santos Ventura.</t>
   </si>
   <si>
     <t>1258</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/mocao_11-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/mocao_11-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Wilson de Alice Filho.</t>
   </si>
   <si>
     <t>1259</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/mocao_12-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/mocao_12-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Aparecido Jeová Leonel.</t>
   </si>
   <si>
     <t>1260</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/mocao_13-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/mocao_13-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Aparecida Bedani.</t>
   </si>
   <si>
     <t>1261</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_14-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_14-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Antonio de Santi.</t>
   </si>
   <si>
     <t>1262</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/mocao_15-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/mocao_15-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Wilson de Alice Filho.</t>
   </si>
   <si>
     <t>1263</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/mocao_16-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/mocao_16-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Darci Pereira Bueno.</t>
   </si>
   <si>
     <t>1277</t>
   </si>
   <si>
     <t>Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Ricardo Prearo, Rubens Pereira dos Santos, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_17-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_17-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Repúdio à Presidência da República, aos Ministério da Comunicação, Ministério Público Federal, Ministério Publico do Trabalho, Presidente da Empresa Brasileira de Correios e Telégrafos-EBCT, Diretor Regional da SPI Correios, Presidente da FINDECT, Presidente do SINDECTEB, pela inclusão da Empresa Brasileira de Correios e Telégrafos-EBCT no rol de Empresas a serem privatizadas, conforme consta no Programa de Parcerias de Investimentos, divulgado em 21/08/2019.</t>
   </si>
   <si>
     <t>1332</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, João Luis Munhoz - Suplente, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/mocao_18-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/mocao_18-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria Luzia Lorenceto Gomes.</t>
   </si>
   <si>
     <t>1333</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/mocao_19-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/mocao_19-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Caetano Pultrini.</t>
   </si>
   <si>
     <t>1315</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Evandro Antonio Folieni, Francisco Leandro Gonzalez, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_20-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_20-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Marcos Rogério Melhado.</t>
   </si>
   <si>
     <t>1316</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Benedito Antonio Franchini, Evandro Antonio Folieni, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/mocao_21-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/mocao_21-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Luis Francisco Modesto de Abreu.</t>
   </si>
   <si>
     <t>1318</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_23-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_23-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria Aparecida Pinheiro Ferreira.</t>
   </si>
   <si>
     <t>1334</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, João Luis Munhoz - Suplente</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/mocao_24-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/mocao_24-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Merry Nicolas Martinez Y Ramos.</t>
   </si>
   <si>
     <t>1320</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_25-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_25-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Erica Reins de Campos Urbano.</t>
   </si>
   <si>
     <t>1321</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_26-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_26-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Silvio Carlos Manhani.</t>
   </si>
   <si>
     <t>1322</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_27-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_27-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Jacinto Bispo de Souza.</t>
   </si>
   <si>
     <t>1323</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Benedito Antonio Franchini, Evandro Antonio Folieni, João Luis Munhoz - Suplente, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_28-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_28-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Celso Iraci Crepaldi.</t>
   </si>
   <si>
     <t>1324</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Ricardo Prearo, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_29-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_29-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor José Pegoraro Neto.</t>
   </si>
   <si>
     <t>1325</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_30-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_30-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Antonio Naufal Sobrino.</t>
   </si>
   <si>
     <t>1335</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/mocao_31-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/mocao_31-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Carlos Felippe.</t>
   </si>
   <si>
     <t>1371</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/mocao_32-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/mocao_32-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Aristides Anversa.</t>
   </si>
   <si>
     <t>1372</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/mocao_33-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/mocao_33-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Geraldo Fantinelli.</t>
   </si>
   <si>
     <t>1373</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/mocao_34-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/mocao_34-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Benedito de Angelis.</t>
   </si>
   <si>
     <t>1374</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/mocao_35-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/mocao_35-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Sérgio Ap. Martins Idalgo</t>
   </si>
   <si>
     <t>1375</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/mocao_36-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/mocao_36-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Anderson P. Granado</t>
   </si>
   <si>
     <t>1376</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/mocao_37-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/mocao_37-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria dos Santos</t>
   </si>
   <si>
     <t>1377</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/mocao_38-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/mocao_38-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Anderson Granado</t>
   </si>
   <si>
     <t>1378</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/mocao_39-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/mocao_39-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Natanael Carvalho</t>
   </si>
   <si>
     <t>1379</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/mocao_40-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/mocao_40-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria Aparecida Deltorto Balduini</t>
   </si>
   <si>
     <t>1380</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/mocao_41-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/mocao_41-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulações e Aplauso ao cientista baririense James Venturini pela publicação de artigo científico na revista do Instituto Pasteur</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/mocao_42-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/mocao_42-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor João Carlos Pieri.</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/mocao_43-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/mocao_43-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria Angela Ocon Reinato.</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Evandro Antonio Folieni, Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_44-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_44-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Cecília Caso Maccorin.</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_45-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_45-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Sérgio Francisco Magalhães.</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/mocao_46-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/mocao_46-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria Dalva Silvério de Grande.</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/mocao_47-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/mocao_47-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Priscila Mariza Fortunato.</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/mocao_48-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/mocao_48-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor José Augusto dos Santos.</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/mocao_49-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/mocao_49-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Euclides Carra.</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/mocao_50-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/mocao_50-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Carlos Alberto de Oliveira.</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Evandro Antonio Folieni, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/mocao_51-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/mocao_51-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do jovem Marcos Roberto Fontes.</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/mocao_52-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/mocao_52-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Segundo Barbieri.</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/mocao_53-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/mocao_53-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para todos os Profissionais da Saúde, que vem desenvolvendo um excelente trabalho na linha de frente ao atendimento dos cidadãos de nossa cidade e região, para o enfrentamento do combate ao Covid-19.</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/mocao_54-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/mocao_54-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para os Professores da Educação da rede Municipal, Estadual e Particular que vem desenvolvendo e reinventando um novo método de Ensino, não deixando de transmitir conhecimentos através de aulas online.</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/mocao_55-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/mocao_55-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/mocao_56-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/mocao_56-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Aparecida Pereira Lenoti.</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Ricardo Prearo, Luis Carlos de Paula, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/mocao_57-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/mocao_57-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Orlando Belluzzo Neto.</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/mocao_58-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/mocao_58-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Pedro Castilho.</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/mocao_59-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/mocao_59-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da jovem Marina Justulin</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/mocao_60-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/mocao_60-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Agostinho Faustino Cocia.</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/mocao_61-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/mocao_61-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Jorge Donizete Giacomini.</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, Benedito Antonio Franchini, João Luis Munhoz - Suplente, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/mocao_62-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/mocao_62-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Congratulação aos proprietários do Sistema Belluzzo de Comunicação de nossa cidade, pelo transcurso de 70º Aniversário de fundação da Radio Cultura de Bariri, ocorrido no último dia sete de setembro.</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/mocao_63-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/mocao_63-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Sebastião Gusmão.</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/mocao_64-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/mocao_64-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor João Batista Galbier.</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/mocao_65-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/mocao_65-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Luiz Carlos Correia</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Benedito Antonio Franchini, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/mocao_66-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/mocao_66-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Nelci Ferraz de Oliveira Colachite.</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/mocao_67-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/mocao_67-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Luiz Carlos Correa.</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/mocao_68-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/mocao_68-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor João Domingos Garcia.</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/mocao_69-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/mocao_69-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Irani Rodrigues dos Santos Albrante.</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/mocao_70-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/mocao_70-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor João Domingos Garcia.</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Benedito Antonio Franchini, Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/mocao_71-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/mocao_71-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Dursolina Justulin Pinto Granai.</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/mocao_72-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/mocao_72-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Adair José Fazzolo.</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/mocao_73-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/mocao_73-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Leonildo Cazelato.</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/mocao_74-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/mocao_74-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria Aspácia Greco.</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_75-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_75-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Adair Jose Fazzolo.</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_76-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_76-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Dursolina Justulin Pinto Granai.</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/mocao_78-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/mocao_78-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Maria Ferruda Slompo.</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/mocao_79-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/mocao_79-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Olindo Arantes Pereira.</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/mocao_80-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/mocao_80-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento da senhora Joana D'Arc de Lima.</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/mocao_81-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/mocao_81-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Luis Fernando Sinegalia</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/mocao_82-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/mocao_82-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria Luiza Delpupo Pultrini.</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/mocao_83-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/mocao_83-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Margarida de Aguiar Rosa.</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/mocao_84-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/mocao_84-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor João Justulin.</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/mocao_85-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/mocao_85-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento do senhor Aparecido Garcia.</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/mocao_86-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/mocao_86-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Benedita Bueno de Campos.</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/mocao_87-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/mocao_87-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo passamento da senhora Maria Lucia de Ricce Garcia.</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/mocao_88-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/mocao_88-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/mocao_89-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/mocao_89-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Pesar pelo falecimento do senhor Jose Carlos Jeronimo.</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni, Armando Perazzelli, Francisco Leandro Gonzalez, Luis Carlos de Paula, Ricardo Prearo, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/mocao_90-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/mocao_90-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso para Vicente Sérgio Barbieri Júnior.</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni, Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/mocao_91-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/mocao_91-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio aos cargos de Supervisor de Ensino do Quadro de Magistério.</t>
   </si>
   <si>
     <t>1278</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_decreto_no_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_decreto_no_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Concede Medalha "16 de junho" ao senhor Osni Antonio Ferrari.</t>
   </si>
   <si>
     <t>1338</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/projeto_decreto_no_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/projeto_decreto_no_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aprovação das contas do exercício de 2017 da Prefeitura Municipal de Bariri.</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_decreto_no_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_decreto_no_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Concede ao senhor José Gari Borges o "Título de Cidadão Baririense".</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_decreto_no_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_decreto_no_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Concede o prêmio "Zumbi dos Palmares" ao senhor Elton Luis Antonio.</t>
   </si>
   <si>
     <t>1225</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/proposta_emenda_a_lei_organica_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/proposta_emenda_a_lei_organica_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA LETRA "C", NO INCISO XXIII, DO ARTIGO 62, DA LEI ORGÂNICA DO MUNICÍPIO DE BARIRI.</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Francisco Leoni Neto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/proj_lei_compl_exec_no_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/proj_lei_compl_exec_no_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização monetária da Tabela II, anexo II, do Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>1199</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_exec_1-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_exec_1-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$1.156.965,48.</t>
   </si>
   <si>
     <t>1200</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_exec_2-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_exec_2-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 280.000,00.</t>
   </si>
   <si>
     <t>1201</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_exec_3-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_exec_3-2020_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BARIRI A FIRMAR CONVÊNIO, OU OUTRO INSTRUMENTO CONGÊNERE, COM A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BARIRI - APAE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1202</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_exec_4-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_exec_4-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1203</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_exec_5-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_exec_5-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 5.500,00.</t>
   </si>
   <si>
     <t>1204</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_exec_6-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_exec_6-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS PARA O EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1205</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_exec_7-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_exec_7-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AUTORIZAÇÃO AO PODER EXECUTIVO PARA FIRMAR CONVÊNIO COM A CASA MILITAR E DEFESA CIVIL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1206</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_exec_8-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_exec_8-2020_ocred.pdf</t>
   </si>
   <si>
     <t>ESTA LEI REVOGA A LEI MUNICIPAL Nº 4.925/2019 E EXTINGUE OS CARGOS DE PROVIMENTO EM COMISSÃO DE CHEFE DE SETOR PREVISTOS NOS ANEXOS I E III, DA LEI MUNICIPAL Nº 3.309/2002 E CHEFE DE UNIDADE PREVISTOS NO ART. 2º DA LEI MUNICIPAL Nº 3.448/2004.</t>
   </si>
   <si>
     <t>1207</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_exec_9-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_exec_9-2020_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO A REALIZAR DOAÇÃO DE REDE DE ENERGIA ELÉTRICA PÚBLICA À COMPANHIA PAULISTA DE FORÇA E LUZ - CPFL.</t>
   </si>
   <si>
     <t>1232</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_exec_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_exec_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal de Bariri a firmar convênio, ou outro instrumento congênere, com a Associação Francisco de Assis Protetora dos Animais, e dá outras providências.</t>
   </si>
   <si>
     <t>1266</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_exec_11-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_exec_11-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do novo Serviço de Inspeção Municipal - S.I.M., para produtos de Origem Animal e dá outras providências.</t>
   </si>
   <si>
     <t>1267</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_exec_12-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_exec_12-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o Artigo 7º, inciso VIII, do prazo de 20 anos da Lei 4.551/2015 e o Artigo 7º, inciso VI, da Lei 4.799/2017, do prazo de 10 anos.</t>
   </si>
   <si>
     <t>1268</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_exec_13-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_exec_13-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover ajuda de custo à Empresa NM Premium Comércio de Calçados Ltda, e dá outras providências.</t>
   </si>
   <si>
     <t>1269</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_exec_14-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_exec_14-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 553.288,27.</t>
   </si>
   <si>
     <t>1270</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_exec_15-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_exec_15-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 196.716,12.</t>
   </si>
   <si>
     <t>1271</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_exec_16-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_exec_16-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 593.655,71.</t>
   </si>
   <si>
     <t>1279</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_exec_17-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_exec_17-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1280</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_exec_18-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_exec_18-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar e firmar convênio com a Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Nacional de Saúde/Ministério da Saúde.</t>
   </si>
   <si>
     <t>1286</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_exec_19-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_exec_19-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 2.140.523,00.</t>
   </si>
   <si>
     <t>1297</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_exec_20-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_exec_20-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 97.000,00.</t>
   </si>
   <si>
     <t>1298</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_exec_21-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_exec_21-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 753,02.</t>
   </si>
   <si>
     <t>1299</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_exec_22-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_exec_22-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revogação da Lei Municipal nº 1.074, de 21 de março de 1974, que autoriza a doação de terreno à Secretaria de Saúde do Estado de São Paulo, para a construção das dependências d prédio do Centro de Saúde de Bariri, e dá outras providências.</t>
   </si>
   <si>
     <t>1300</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_exec_23-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_exec_23-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1301</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_exec_24-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_exec_24-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 486.230,92.</t>
   </si>
   <si>
     <t>1302</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_exec_25-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_exec_25-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 100.000,00.</t>
   </si>
   <si>
     <t>1303</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_exec_26-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_exec_26-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1304</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_exec_27-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_exec_27-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 101.940,00.</t>
   </si>
   <si>
     <t>1305</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_exec_28-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_exec_28-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1306</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_exec_29-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_exec_29-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 90.000,00.</t>
   </si>
   <si>
     <t>1307</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_exec_30-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_exec_30-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar as Entidades beneficentes que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>1308</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_exec_31-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_exec_31-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1309</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_exec_32-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_exec_32-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Delimita novo traçado oficial e área de expansão no Perímetro Urbano I do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1381</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/projeto_de_lei_exec_33-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/projeto_de_lei_exec_33-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 150.826,71.</t>
   </si>
   <si>
     <t>1382</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_exec_34-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_exec_34-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias para a elaboração e execução da lei orçamentária para o exercício financeiro do ano de 2021, e dá outras providências.</t>
   </si>
   <si>
     <t>1383</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_lei_exec_35-2020_-_anexos_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_lei_exec_35-2020_-_anexos_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 150.000,00.</t>
   </si>
   <si>
     <t>1384</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_exec_36-2020_-_anexos1_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_exec_36-2020_-_anexos1_ocred.pdf</t>
   </si>
   <si>
     <t>Altera os incisos VIII e X, do art. 7º, da Lei nº 4.551/2015 e o inciso VI, do art. 2º, da Lei nº 4.799/2017.</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_exec_37-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_exec_37-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 20.000,00.</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_exec_38-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_exec_38-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 200.000,00.</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/projeto_de_lei_exec_39-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/projeto_de_lei_exec_39-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/projeto_de_lei_exec_40-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/projeto_de_lei_exec_40-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção das Taxas de Registro do Serviço de Inspeção Municipal - S.I.M.</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/projeto_de_lei_exec_41-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/projeto_de_lei_exec_41-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a prorrogação do prazo para solicitar a isenção do IPTU, previsto na Lei Complementar nº 45, de 23 de novembro de 2007.</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_exec_42-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_exec_42-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Delimita Perímetro da Área de Expansão Urbana, localizado no Bairro Pocinho, Município de Bariri-SP.</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_exec_43-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_exec_43-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Alteram os anexos III, IV, V do Plano Plurianual 2018/2021.</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_exec_44-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_exec_44-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_exec_45-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_exec_45-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre abertura de crédito adicional especial no valor de R$ 283.266,67.</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_exec_46-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_exec_46-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a alienar por venda 02 (duas) áreas de terras urbanas, localizadas no Município de Bariri, de propriedade do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_exec_47-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_exec_47-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_exec_48-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_exec_48-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a promover ajuda de custo à Empresa Willer Confecções Eireli - ME, e dá outras providências.</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_exec_49-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_exec_49-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Bariri para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_exec_50-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_exec_50-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera as Leis Municipais nº 4.778, de 23 de agosto de 2017, e 4.981, de 31 de agosto de 2020.</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/projeto_de_lei_exec_51-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/projeto_de_lei_exec_51-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a subvencionar a Instituição Corcel Encantado, e dá outras providências.</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_exec_52-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_exec_52-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual dos vencimentos dos servidores municipais para o exercício de 2020.</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/projeto_de_lei_exec_53-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/projeto_de_lei_exec_53-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.801/2009 que concede o cartão alimentação aos servidores municipais e dá outras providências.</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/projeto_de_lei_exec_54-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/projeto_de_lei_exec_54-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a aditar a subvenção à Irmandade da Santa Casa de Misericórdia de Bariri, com recursos provenientes do Fundo Municipal de Saúde.</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_de_lei_exec_55-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_de_lei_exec_55-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de abono de Natal aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/projeto_de_lei_exec_56-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/projeto_de_lei_exec_56-2020_ocred.pdf</t>
   </si>
   <si>
     <t>1221</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/proj._lei_legislativo_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/proj._lei_legislativo_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA, DO BAIRRO RESIDENCIAL PAULINA, DE "RUA VAGNER DALBERTO"</t>
   </si>
   <si>
     <t>1222</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/proj._lei_legislativo_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/proj._lei_legislativo_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA NO LOTEAMENTO BAIRRO RESIDENCIAL PAULINA DE "RUA DR. DORIVAL ALÉSSIO BOTURA."</t>
   </si>
   <si>
     <t>1223</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/proj._lei_legislativo_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/proj._lei_legislativo_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL, DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL, NO EXERCÍCIO DE 2020.</t>
   </si>
   <si>
     <t>1224</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/proj._lei_legislativo_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/proj._lei_legislativo_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA NO LOTEAMENTO BAIRRO RESIDENCIAL PAULINA DE "RUA PROFESSOR MOACYR AGUIAR."</t>
   </si>
   <si>
     <t>1233</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/proj._lei_legislativo_05-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/proj._lei_legislativo_05-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do controle interno no âmbito do Poder Legislativo e dá outras providências.</t>
   </si>
   <si>
     <t>1264</t>
   </si>
   <si>
     <t>Armando Perazzelli</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proj._lei_legislativo_06-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proj._lei_legislativo_06-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação da relação de medicamentos existentes e faltantes na rede municipal de saúde pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/proj._lei_legislativo_07-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/proj._lei_legislativo_07-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU aos imóveis em que estejam instaladas clínicas veterinárias que prestem atendimento a cães e gatos em situação de abandono e dá outras providências.</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini, João Luis Munhoz - Suplente, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proj._lei_legislativo_08-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proj._lei_legislativo_08-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no loteamento Jardim Romero II de Rua Sérgio Aparecido Callarga.</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proj._lei_legislativo_09-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proj._lei_legislativo_09-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no loteamento Jardim Romero II de Rua José Della Coletta.</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proj._lei_legislativo_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proj._lei_legislativo_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina Estrada Municipal BRI 351 localizada no Jardim Romero de Estrada Municipal André Romero Gimenes.</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proj._lei_legislativo_11-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proj._lei_legislativo_11-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública do Jardim Romero II de Rua José Alexandre Pegorin.</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proj._lei_legislativo_12-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proj._lei_legislativo_12-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no loteamento Jardim Romero II de Rua José Antônio Forcin (Xixa).</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, João Luis Munhoz - Suplente, Ricardo Prearo, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proj._lei_legislativo_13-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proj._lei_legislativo_13-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no loteamento Jardim Romero II de Rua Antônio Gonzalez.</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proj._lei_legislativo_14-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proj._lei_legislativo_14-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no Jardim Romero II de Rua Egydio Vaccarelli.</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proj._lei_legislativo_15-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proj._lei_legislativo_15-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública de Rua Maria Rosa da Conceição Valeze no Jardim Romero II.</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proj._lei_legislativo_16-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proj._lei_legislativo_16-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Estabelece a obrigatoriedade da confecção e instalação de placas indicativas com nomes de ruas na aprovação e recebimento de novos loteamentos ou conjuntos habitacionais no município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proj._lei_legislativo_17-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proj._lei_legislativo_17-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do uso de lâmpadas de LED (Diodo Emissor de Luz) na rede de iluminação pública em novos loteamentos e empreendimentos imobiliários no município de Bariri.</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proj._lei_legislativo_18-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proj._lei_legislativo_18-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o oferecimento de acesso gratuito à internet aos alunos da rede Pública Municipal e Estadual.</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proj._lei_legislativo_19-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proj._lei_legislativo_19-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade do Município de Bariri a prestar informações semanais a respeito das receitas e despesas com a pandemia do COVID-19 e dá outras providências.</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proj._lei_legislativo_20-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proj._lei_legislativo_20-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Declara patrimônio cultural imaterial do município de Bariri o modo de fazer Amarrio.</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proj._lei_legislativo_21-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proj._lei_legislativo_21-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública Avenida Belluzzo Neto.</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proj._lei_legislativo_22-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proj._lei_legislativo_22-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina via pública no loteamento Jardim Romero II de Rua Heitor Paulo de Oliveira Delgado.</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proj._lei_legislativo_23-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proj._lei_legislativo_23-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre à reserva das unidades habitacionais às pessoas com deficiências no município de Bariri-SP.</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proj._lei_legislativo_24-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proj._lei_legislativo_24-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de rastreamento por satélite dos veículos de propriedade ou a serviço da Administração pública direta e indireta do Município de Bariri-SP e dá outras providências.</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/proj._lei_legislativo_25-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/proj._lei_legislativo_25-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Institui a Carteira Municipal de Identificação do Autista (CMIA) destinada a conferir a identificação a pessoa diagnosticada com transtorno do Espectro Autista (TEA), no âmbito do Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/proj._lei_legislativo_26-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/proj._lei_legislativo_26-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento e instalação gratuita, pela Autarquia SAEMBA, de eliminadores de ar para hidrômetros a todos os imóveis comerciais e residenciais do município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/proj._lei_legislativo_27-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/proj._lei_legislativo_27-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina o "espaço amigo II" de José Edson da Rosa.</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/proj._lei_legislativo_28-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/proj._lei_legislativo_28-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Denomina "Casa da Mulher de Bariri - Mariana Forti Bazza".</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/proj._lei_legislativo_29-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/proj._lei_legislativo_29-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual da remuneração dos servidores da Câmara Municipal, no exercício de 2020.</t>
   </si>
   <si>
     <t>1208</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/proj_resolucao_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/proj_resolucao_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera redação do § 1º, do artigo 123, do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>1209</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/proj_resolucao_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/proj_resolucao_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único ao art. 150 do Regimento Interno, a fim de limitar o prazo de tramitação das proposituras que tramitam em regime ordinário.</t>
   </si>
   <si>
     <t>1265</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/proj_resolucao_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/proj_resolucao_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o horário de início das sessões ordinárias da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>1287</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proj_resolucao_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proj_resolucao_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Acrescenta parágrafo único no art. 96 do Regimento Interno da Câmara, para dispor sobre a realização de sessão camarária virtual.</t>
   </si>
   <si>
     <t>1310</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proj_resolucao_05-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proj_resolucao_05-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea ‘i’ ao inciso I do artigo 19 do Regimento Interno, a fim de prever nova atribuição ao Presidente da Câmara.</t>
   </si>
   <si>
     <t>1311</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proj_resolucao_06-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proj_resolucao_06-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o § 2° do artigo 110 do Regimento Interno a fim de fixar prazo à inscrição de Vereador no uso da palavra livre.</t>
   </si>
   <si>
     <t>1312</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proj_resolucao_07-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proj_resolucao_07-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Regulamenta a audiência pública no âmbito da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proj_resolucao_08-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proj_resolucao_08-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 220 do Regimento Interno.</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/proj_resolucao_09-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/proj_resolucao_09-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dá nova redação aos artigos 257 e 258 e revoga o artigo 259 do Regimento da Câmara Municipal de Bariri.</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/proj_resolucao_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/proj_resolucao_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão mensal de vale alimentação e cesta de natal, aos servidores da Câmara.</t>
   </si>
   <si>
     <t>1226</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Armando Perazzelli, Francisco Leandro Gonzalez, Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/requerimento_01-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/requerimento_01-2020_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME O QUANTITATIVO DE CADEIRAS DE RODAS DISTRIBUÍDAS, OS NOMES DAS PESSOAS CONTEMPLADAS E O CRITÉRIO ADOTADO PARA DISPONIBILIZAR TAIS CADEIRAS DE RODAS.</t>
   </si>
   <si>
     <t>1227</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/requerimento_02-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/requerimento_02-2020_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO CÓPIA INTEGRAL DO PROCEDIMENTO ADMINISTRATIVO REFERENTE A PERMISSÃO DE USO DAS CASAS NAS RUAS HUGO ZERBINATTI E LUIZ FURLANETO ÀS FAMÍLIAS. FOI EXIGIDO O PREENCHIMENTO DE ALGUNS REQUISITOS A FIM DE QUE A CONCESSÃO FOSSE VALIDADE, OS MORADORES AFIRMAM TEREM CUMPRIDO TAIS REQUISITOS.</t>
   </si>
   <si>
     <t>1234</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_03-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_03-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia dos documentos comprovando as medições e cópia de todos os empenhos de pagamentos do período de 01/07/2019 até 17/02/2020, uma vez que é determinado que as medições para efeito de pagamento serão realizadas mensalmente e apresentada pela contratada à contratante para aferição através de responsável credenciado pela contratante.</t>
   </si>
   <si>
     <t>1235</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/requerimento_04-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/requerimento_04-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia integral do Processo Administrativo nº 832/2008, que trata sobre o caso dos moradores da Rua Hugo Zerbinatt e Luiz Furlaneto.</t>
   </si>
   <si>
     <t>1236</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/requerimento_05-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/requerimento_05-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia integral do Processo Licitatório dos serviços de nebulização do município.</t>
   </si>
   <si>
     <t>1237</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/requerimento_06-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/requerimento_06-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe a quantidade de parcelas pagas, as datas respectivas e valor total transferido para a Câmara através dos "Duodécimos", indicando ao final o valor resultante da sobra deste.</t>
   </si>
   <si>
     <t>1238</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_07-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_07-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, Caráter de Urgência Especial e inclusão na Ordem do Dia da presente sessão, visando agilizar deliberação em únicas discussão e votação.</t>
   </si>
   <si>
     <t>1272</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/requerimento_08-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/requerimento_08-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe através de cópias de documento a data em que a empresa vencedora da licitação para realização de exames de ultrassonografia no município deixou de cumprir com suas obrigações de atendimento aos pacientes, bem como o número de gestantes que ficaram sem atendimento no período e quais providências a prefeitura tomou para atender as pacientes.</t>
   </si>
   <si>
     <t>1273</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_09-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_09-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe, através de cópias de documentos, quais ações estão sendo realizadas por parte da Prefeitura, diante dos altos índices de mortes de bebês registrados no município.</t>
   </si>
   <si>
     <t>1274</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_10-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_10-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, para efeitos de tramitação legislativa, em Caráter de Urgência Especial e incluir na presente sessão, visando Discussão e Votação, os requerimentos nºs 08 e 09/2020.</t>
   </si>
   <si>
     <t>1281</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_11-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_11-2020_ocred.pdf</t>
   </si>
   <si>
     <t>O acompanhamento realizado pelo médico às mulheres grávidas no Posto de Saúde, mantido com dinheiro público, o que chamamos de pré-natal, é por lei assegurado e de forma gratuita. Diante disso. Solicita-se ao Senhor Prefeito, assim como dos Interventores, que informe se existe algum custo para a grávida (acompanhamento ou parto), ou que estejam orientando elas para fecharem algum tipo de "pacotinho" (pagamento de algum valor), para garantir assim um possível atendimento melhor, ou talvez outra facilidade.</t>
   </si>
   <si>
     <t>1282</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_12-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_12-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe qual a quantidade de salas disponíveis na Santa Casa para locação e a quantidade de salas ocupadas, assim como o extrato de recebimento das salas que estão sendo utilizadas, apontando valor da locação e data de pagamento, entre o início da intervenção até hoje.</t>
   </si>
   <si>
     <t>1283</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_13-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_13-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe: - a relação atualizada de todos os funcionários que trabalham na Santa Casa e Pronto Socorro, assim como respectivos salários, vantagens e possíveis bonificações. - comprovante do depósito de FGTS e INSS de todos os funcionários do Pronto Socorro e Santa Casa, referente ao período da intervenção. - detalhamento do valor recebido pela prestação de serviços médicos de todos que prestam atendimento na Santa Casa/Pronto Socorro, detalhamento dos pagamentos dos plantões à distância (especialidades) e clínica médica, incluindo possíveis divisões destes valores, como de clínica médica por exemplo.</t>
   </si>
   <si>
     <t>1284</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/requerimento_14-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/requerimento_14-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito que informe: - qual o valor atualizado da dívida acumulada desde a intervenção da Prefeitura Municipal de Bariri na Santa Casa de Bariri, com início no mês de setembro de 2018, valor este referente somente ao período de intervenção; - extrato das contas utilizadas pela Prefeitura Municipal de Bariri, que estão sendo utilizadas para pagamentos e recebimentos de repasses.</t>
   </si>
   <si>
     <t>1285</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento_15-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento_15-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência, para efeitos de tramitação legislativa, em Caráter de Urgência Especial e inclusão na Ordem do Dia da presente sessão, visando agilizar a deliberação em únicas discussão e votação, da proposição abaixo:_x000D_
 1) Projeto de Lei nº 17/2020, do Prefeito, que autoriza celebração de convênio e subvenção no valor mensal de R$ 400.000,00 a Irmandade da Santa Casa de Bariri, pelo período de seis meses._x000D_
 2) Projeto de Lei nº 18/2020, do Prefeito, que autoriza celebração de convênio e subvenção no valor R$ 100.000,00 a Irmandade da Santa Casa de Bariri, pelo Fundo Nacional da Saúde.</t>
   </si>
   <si>
     <t>1326</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_16-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_16-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações detalhadas de todas as aquisições já realizadas pelo Poder Executivo pertinentes ao combate do Covid-19, bem como valores e dotações orçamentárias ainda disponíveis para aquisição de materiais e/ou serviços relacionados ao enfrentamento do vírus e, ainda, informações relativas ao planejamento feito pela Administração Pública.</t>
   </si>
   <si>
     <t>1327</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_17-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_17-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito informações tanto da Prefeitura quanto da Autarquia Saemba, quantas contratações foram realizadas no período de 01/01/2019 até 29/05/2020, na modalidade de Dispensa de Licitação, bem como quais empresas foram contratadas e quais os valores pagos.</t>
   </si>
   <si>
     <t>1328</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_18-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_18-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia integral do processo de dispensa de licitação para aquisição de álcool em gel, contrato firmado com a empresa Selma Regina Storin Montes Cunha –Me - empenho nº 3454; cópia de cotação de três orçamentos; nomes dos servidores responsáveis pela entrega dos produtos e cópia dos recibos de entregas aos beneficiários.</t>
   </si>
   <si>
     <t>1331</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_19-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_19-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia integral do processo administrativo 703/2020, dando ciência à Diretoria de Saúde dos casos de dengue no município.</t>
   </si>
   <si>
     <t>1370</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/requerimento_20-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/requerimento_20-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito cópia integral do processo nº 015591/19 - Pregão Presencial - Serviço de Nebulização com Equipamento Acoplado em Veículo (NAV), tendo como favorecido Marlene da Silva Imunizadora - EPP, bem cópia do ofício 13/2020 encaminhado pela SUCEN - Superintendência de Controle de Endemias, relacionado ao processo em questão</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/requerimento_21-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/requerimento_21-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, incluindo-se na Ordem do Dia da presente sessão, visando a deliberação em únicas discussão e votação, conforme disposição regimental: 1) Projetos de Lei nºs 33, 35, 37 e 38/2020, do Prefeito, que tratam de abertura de créditos</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/requerimento_22-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/requerimento_22-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito o que segue: _x000D_
 1 - Que seja enviado a esta casa todos os contratos ou contratação de prestador de serviços firmados pela diretoria do serviço social desde janiero até a presente data e que indique onde estão trabalhando; _x000D_
 2 - Também que seja enviada relação de compras deste setor com o COVID-19.</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/requerimento_23-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/requerimento_23-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Presidente da Câmara o que segue: _x000D_
 1 - Que seja solicitado informações ao Delegado de Polícia da Seccional de Jaú o Dr. Aldo Eduardo Lorenzini sobre as investigações das denúncias feitas pelo sindicato; _x000D_
 2 - Também sobre as denúncias feitas por vereadores desta casa de Leis.</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira, Armando Perazzelli, Francisco Leandro Gonzalez, Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/requerimento_24-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/requerimento_24-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência abertura de CEI (Comissão Especial de Inquérito) sobre: _x000D_
 1 - A Creche Leonor Mauad Carreira através do Processo Administrativo nº 10321/2019, que seja enviado a esta casa de Leis cópia de tudo, que seja entregue o original do livro caixa da Creche, um documento do setor de educação ou da atual diretora o valor exato que estava faltando na época e os procedimentos que foram tomados: _x000D_
 2 - Que dentre os vereadores que assinou este requerimento, 03 seja da Comissão; _x000D_
 3 - Esta Comissão entregará o relatório em 90 dias para ser votado em Plenário.</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/requerimento_25-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/requerimento_25-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer ao Senhor Prefeito o que segue: _x000D_
 1 - Que seja enviado a esta casa todos os contratos de prestador de serviços ou contratações firmados pela Santa Casa desde janeiro até a presente data e a real necessidade das contratações; _x000D_
 2 - Também seja enviada a relação de compras deste da mesma com o COVID-19; _x000D_
 3 - Relação de todos os médicos que estão prestando serviço para a Santa Casa e especificado por setor (Plantão, Plantão a distância, UTI e Pronto Socorro) e com os respectivos valores pagos aos mesmos.</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira, Armando Perazzelli, Evandro Antonio Folieni, Francisco Leandro Gonzalez, Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_26-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_26-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência abertura de CEI (Comissão Especial de Inquérito) sobre: _x000D_
 1 - a eventual desaprovação de contas da entidade Irmandade Santa Casa de Misericórdia de Bariri, entidade esta que se encontra sob intervenção administrativa municipal, estas rejeitadas pelo Conselho Municipal de Saúde e a Diretoria de Serviço de Saúde Municipal, no corrente período;_x000D_
 2 - supostas irregularidades no depósito de FGTS (Fundo de Garantia do Tempo de Serviço dos funcionários da Irmandade Santa Casa de Misericórdia de Bariri; _x000D_
 3 - a aplicação de recursos que tem por objeto serem gastos no custeio das ações e serviços para o enfrentamento do Coronavírus - COVID 19.</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez, Armando Perazzelli, Evandro Antonio Folieni, Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_27-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_27-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Requer a Vossa Excelência abertura de Comissão Especial de Inquérito (CEI), para apurar possíveis irregularidades na Irmandade da Santa Casa de Bariri, sob intervenção da Prefeitura do Município, a fim de averiguar o sistema contábil, fiscal, jurídico, recursos humanos, contratação e demissões de funcionários, assim como contratação de prestadores de serviços, recebimento de recursos públicos, convênios públicos e/ou privados, desde o início do primeiro decreto de intervenção.</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/requerimento_29-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/requerimento_29-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, requerem a Senhor Prefeito Municipal: Inúmeras são as reclamações recebidas por moradores de vários bairros da cidade relatando a falta d'água constantemente em seus imóveis, existindo situação tão critica, como o caso do bairro Parque dos Ipês, que tem contado com ajuda de caminhão pipa para abastecimento do local. Pergunta-se: Até quando o munícipe terá que conviver com isso? Quantas vezes o morador precisará implorar para resolução do problema de falta d'água? Quais os motivos que estão causando a frequente interrupção do abastecimento de água, especialmente no Parque dos Ipês? Quais providências estão sendo adotadas pela autarquia a fim de resolver a escassez de água (investimentos em poços artesianos, reservatórios e demais melhorias)?</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_30-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_30-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, requerem ao Senhor Prefeito Municipal cópia integral do Processo Administrativo protocolo nº 4695/20 - datado de 01/04/20 - Assunto: Concessão de Incentivo ao Pagamento de Aluguel.</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>Ricardo Prearo, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Rubens Pereira dos Santos, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_31-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_31-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, incluindo-se na Ordem do Dia da presente sessão, visando a deliberação em únicas discussão e votação, conforme disposição regimental: 1) Projeto de Lei nº 48/2020, do Prefeito, que trata de incentivo a Empresa Willer Confecções Eireli - ME.</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_32-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_32-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, requerem ao Senhor Prefeito Municipal cópia integral do Processo Administrativo atinente à reforma do andar térreo do hospital São José (conhecido como elefante verde), bem como, informar quais as fontes de receitas estão sendo utilizadas para a reforma do hospital, anexando documentos.</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_33-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_33-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores subscritores, requerem ao Senhor Prefeito Municipal as seguintes informações: _x000D_
 - Dia 08/11/2020, foi noticiado pela Bariri Rádio Clube, que uma das câmeras de monitoramento recém instalada pela prefeitura municipal, na Avenida Orlando Belluzo, próxima da Escola Municipal Professora Rosa Benatti, foi furtada. _x000D_
 - Requerem cópia do boletim de ocorrência de furto do equipamento de monitoramento. _x000D_
 - Requerem cópia integral do processo administrativo da compra do referido equipamento. _x000D_
 - Requerem informações por qual motivo a lei nº 4.828, de 25 de abril de 2018 (Lei de videomonitoramento) não vem sendo cumprida, especialmente no que diz respeito à instalação de câmeras nas escolas públicas.</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_34-2020_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_34-2020_ocred.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem, ouvido o plenário, requerem a Vossa Excelência, se digne considerar para efeitos de tramitação legislativa, em Caráter de Urgência Especial, incluindo-se na Ordem do Dia da presente sessão, visando a deliberação em únicas discussão e votação, conforme disposição regimental, visto tratar de última sessão ordinária da Legislatura: _x000D_
 1) Projetos de Leis nºs 47, 51, 52, 53, 54 e 55/2020, do Executivo; Projetos de Leis nºs 27, 28 e 29/2020, e Projeto de Resolução nº 10/2020, do Legislativo, apresentados e acolhidos como Objetos de Deliberações nesta sessão.</t>
   </si>
   <si>
     <t>1289</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/veto_aut_no_22-20_ple_no_19-20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/veto_aut_no_22-20_ple_no_19-20_ocred.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 22/2020, Projeto de Lei nº 19/2020 do Executivo._x000D_
 Mensagem nº 23/2020 - Com nossos respeitosos cumprimentos, cumpre-nos comunicar-lhe que, nos termos do caput, do art. 45, da Lei Orgânica do Município de Bariri, decidi vetar integralmente, por inconstitucionalidade e contrariedade ao interesse público, o Projeto de Lei nº 19, de 2020, que "dispõe sobre abertura de crédito adicional especial", após substitutivo proposto pelo Poder Legislativo.</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/veto_aut_no_36-20_pll_no_06-20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/veto_aut_no_36-20_pll_no_06-20_ocred.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 36/2020, Projeto de Lei nº 06/2020 do Legislativo._x000D_
 Mensagem nº 34/2020 - Com nossos respeitosos cumprimentos, cumpre-nos comunicar-lhe que, nos termos do caput, do art. 45, da Lei Orgânica do Município de Bariri, decidi vetar integralmente, por inconstitucionalidade e vício de iniciativa, o Projeto de Lei nº 06/2020 - Autógrafo nº 36/2020, que "Dispõe sobre a publicação da relação de medicamentos existentes e faltantes na rede municipal de saúde pela Prefeitura Municipal de Bariri", de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/veto_ao_plc_01.2019_-_aut_34-20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/veto_ao_plc_01.2019_-_aut_34-20_ocred.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 34/2020, Projeto de Lei Complementar nº 01/2019 do Legislativo._x000D_
 Mensagem nº 39/2020 - Com nossos respeitosos cumprimentos, cumpre-nos comunicar-lhe que, nos termos do caput, do art. 45, da Lei Orgânica do Município de Bariri, decidi vetar integralmente, por inconstitucionalidade, o Projeto de Lei Complementar nº 01/2019 - Autógrafo nº 34/2020, que Altera o parágrafo único do artigo 221 do Código Tributário Municipal (Lei nº 2.281/91)". de autoria do Poder Legislativo</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/veto_ao_pl_08.2019_-_aut_35-20_organized_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/veto_ao_pl_08.2019_-_aut_35-20_organized_ocred.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 35/2020, Projeto de Lei nº 08/2019 do Legislativo._x000D_
 Mensagem nº 40/2020 - Com nossos respeitosos cumprimentos, cumpre-nos comunicar-lhe que, nos termos do caput, do art. 45, da Lei Orgânica do Município de Bariri, decidi vetar integralmente, por inconstitucionalidade, o Projeto de Lei nº 08/2019 - Autógrafo nº 35/2020, que "Dispõe sobre a isenção de IPTU aos portadores de doenças graves e dá outras providências", de autoria do Poder Legislativo.</t>
   </si>
   <si>
     <t>1239</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/parecer_01-2020_proj_lei_leg_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/parecer_01-2020_proj_lei_leg_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 01/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1240</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/parecer_02-2020_proj_lei_leg_02-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/parecer_02-2020_proj_lei_leg_02-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 02/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1241</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/parecer_03-2020_proj_lei_leg_04-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/parecer_03-2020_proj_lei_leg_04-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 04/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/parecer_04-2020_prop_emenda_lei_organ_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/parecer_04-2020_prop_emenda_lei_organ_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Emenda à Lei Orgânica do Município nº 01/2020.</t>
   </si>
   <si>
     <t>1243</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/parecer_05-2020_proj_lei_exec_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/parecer_05-2020_proj_lei_exec_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 01/2020 do Executivo.</t>
   </si>
   <si>
     <t>1244</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_06-2020_proj_lei_exec_02-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_06-2020_proj_lei_exec_02-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 02/2020 do Executivo.</t>
   </si>
   <si>
     <t>1245</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/parecer_07-2020_proj_lei_exec_03-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/parecer_07-2020_proj_lei_exec_03-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 03/2020 do Executivo.</t>
   </si>
   <si>
     <t>1246</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/parecer_08-2020_proj_lei_exec_04-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/parecer_08-2020_proj_lei_exec_04-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 04/2020 do Executivo.</t>
   </si>
   <si>
     <t>1247</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/parecer_09-2020_proj_lei_exec_05-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/parecer_09-2020_proj_lei_exec_05-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 05/2020 do Executivo.</t>
   </si>
   <si>
     <t>1248</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/parecer_10-2020_proj_lei_exec_07-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/parecer_10-2020_proj_lei_exec_07-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 07/2020 do Executivo.</t>
   </si>
   <si>
     <t>1249</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/parecer_11-2020_proj_lei_exec_08-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/parecer_11-2020_proj_lei_exec_08-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 08/2020 do Executivo.</t>
   </si>
   <si>
     <t>1250</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/parecer_12-2020_proj_lei_exec_09-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/parecer_12-2020_proj_lei_exec_09-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 09/2020 do Executivo.</t>
   </si>
   <si>
     <t>1251</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/parecer_13-2020_proj_resol_11-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/parecer_13-2020_proj_resol_11-2019.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 11/2019.</t>
   </si>
   <si>
     <t>1252</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/parecer_14-2020_proj_resol_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/parecer_14-2020_proj_resol_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 01/2020.</t>
   </si>
   <si>
     <t>1253</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/parecer_15-2020_proj_resol_02-2020_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/parecer_15-2020_proj_resol_02-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>SUBSTITUTIVO referente ao Projeto de Resolução nº 02/2020.</t>
   </si>
   <si>
     <t>1254</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/parecer_16-2020_proj_lei_exec_10-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/parecer_16-2020_proj_lei_exec_10-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 10/2020 do Executivo.</t>
   </si>
   <si>
     <t>1290</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/parecer_17-2020_proj_lei_exec_06-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/parecer_17-2020_proj_lei_exec_06-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 06/2020 do Executivo.</t>
   </si>
   <si>
     <t>1291</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/parecer_18-2020_proj_lei_exec_11-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/parecer_18-2020_proj_lei_exec_11-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 11/2020 do Executivo.</t>
   </si>
   <si>
     <t>1292</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/parecer_19-2020_proj_lei_exec_12-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/parecer_19-2020_proj_lei_exec_12-2020.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 12/2020 do Executivo.</t>
   </si>
   <si>
     <t>1293</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/parecer_20-2020_proj_lei_exec_13-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/parecer_20-2020_proj_lei_exec_13-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 13/2020 do Executivo.</t>
   </si>
   <si>
     <t>1294</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/parecer_21-2020_proj_lei_leg_03-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/parecer_21-2020_proj_lei_leg_03-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 03/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1295</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/parecer_22-2020_proj_lei_leg_05-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/parecer_22-2020_proj_lei_leg_05-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 05/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1296</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/parecer_23-2020_proj_resol_03-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/parecer_23-2020_proj_resol_03-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 03/2020.</t>
   </si>
   <si>
     <t>1339</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/parecer_24-2020_proj_lei_exec_17-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/parecer_24-2020_proj_lei_exec_17-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 17/2020 do Executivo.</t>
   </si>
   <si>
     <t>1340</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/parecer_25-2020_proj_lei_exec_18-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/parecer_25-2020_proj_lei_exec_18-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 18/2020 do Executivo.</t>
   </si>
   <si>
     <t>1341</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/parecer_26-2020_proj_lei_exec_14-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/parecer_26-2020_proj_lei_exec_14-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 14/2020 do Executivo.</t>
   </si>
   <si>
     <t>1342</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/parecer_27-2020_proj_lei_exec_15-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/parecer_27-2020_proj_lei_exec_15-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 15/2020 do Executivo.</t>
   </si>
   <si>
     <t>1343</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/parecer_28-2020_proj_lei_exec_16-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/parecer_28-2020_proj_lei_exec_16-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 16/2020 do Executivo.</t>
   </si>
   <si>
     <t>1344</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 19/2020 do Executivo.</t>
   </si>
   <si>
     <t>1345</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/parecer_30-2020_proj_resol_04-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/parecer_30-2020_proj_resol_04-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 04/2020 da Mesa.</t>
   </si>
   <si>
     <t>1346</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/parecer_31-2020_veto_proj_lei_exec_19-2020_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/parecer_31-2020_veto_proj_lei_exec_19-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Objeto: Veto ao Projeto de Lei nº 19/2020 do Executivo, referente ao Autógrafo nº 22/2020.</t>
   </si>
   <si>
     <t>1347</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/parecer_32-2020_proj_lei_exec_20-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/parecer_32-2020_proj_lei_exec_20-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 20/2020 do Executivo.</t>
   </si>
   <si>
     <t>1348</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/parecer_33-2020_proj_lei_exec_21-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/parecer_33-2020_proj_lei_exec_21-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 21/2020 do Executivo.</t>
   </si>
   <si>
     <t>1349</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_34-2020_proj_lei_exec_23-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_34-2020_proj_lei_exec_23-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 23/2020 do Executivo.</t>
   </si>
   <si>
     <t>1350</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/parecer_35-2020_proj_lei_exec_24-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/parecer_35-2020_proj_lei_exec_24-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 24/2020 do Executivo.</t>
   </si>
   <si>
     <t>1351</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/parecer_36-2020_proj_lei_exec_25-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/parecer_36-2020_proj_lei_exec_25-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 25/2020 do Executivo.</t>
   </si>
   <si>
     <t>1352</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/parecer_37-2020_proj_lei_exec_26-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/parecer_37-2020_proj_lei_exec_26-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 26/2020 do Executivo.</t>
   </si>
   <si>
     <t>1353</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/parecer_38-2020_proj_lei_exec_27-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/parecer_38-2020_proj_lei_exec_27-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 27/2020 do Executivo.</t>
   </si>
   <si>
     <t>1354</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_39-2020_proj_lei_exec_28-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_39-2020_proj_lei_exec_28-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 28/2020 do Executivo.</t>
   </si>
   <si>
     <t>1355</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_40-2020_proj_lei_exec_29-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_40-2020_proj_lei_exec_29-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 29/2020 do Executivo.</t>
   </si>
   <si>
     <t>1356</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/parecer_41-2020_proj_lei_exec_30-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/parecer_41-2020_proj_lei_exec_30-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 30/2020 do Executivo.</t>
   </si>
   <si>
     <t>1357</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_42-2020_proj_lei_exec_31-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_42-2020_proj_lei_exec_31-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 31/2020 do Executivo.</t>
   </si>
   <si>
     <t>1358</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/parecer_43-2020_proj_lei_leg_06-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/parecer_43-2020_proj_lei_leg_06-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 06/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1359</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/parecer_44-2020_proj_dec_leg_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/parecer_44-2020_proj_dec_leg_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 01/2020.</t>
   </si>
   <si>
     <t>1360</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/parecer_45-2020_proj_lei_compl_leg__01-2019_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/parecer_45-2020_proj_lei_compl_leg__01-2019_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei Complementar nº 01/2019 do Legislativo.</t>
   </si>
   <si>
     <t>1361</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_46-2020_proj_lei__leg__08-2019_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_46-2020_proj_lei__leg__08-2019_substitutivo.pdf</t>
   </si>
   <si>
     <t>Substitutivo ao Projeto de Lei nº 08/2019 do Legislativo.</t>
   </si>
   <si>
     <t>1362</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/parecer_47-2020_proj_lei_exec_22-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/parecer_47-2020_proj_lei_exec_22-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 22/2020 do Executivo.</t>
   </si>
   <si>
     <t>1363</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/parecer_48-2020_proj_lei_exec_32-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/parecer_48-2020_proj_lei_exec_32-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 32/2020 do Executivo.</t>
   </si>
   <si>
     <t>1364</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_49-2020_proj_resol_05-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_49-2020_proj_resol_05-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 05/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1365</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_50-2020_proj_resol_06-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_50-2020_proj_resol_06-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 06/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1366</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/parecer_51-2020_proj_resol_07-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/parecer_51-2020_proj_resol_07-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 07/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1367</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/parecer_52-2020_proj_dec_leg_02-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/parecer_52-2020_proj_dec_leg_02-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Contas de 2017 da Prefeitura Municipal de Bariri (TC 06299.989.16-0) _x000D_
 Projeto de Decreto Legislativo nº 02/2020</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/parecer_53-2020_proj_lei_exec_33-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/parecer_53-2020_proj_lei_exec_33-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 33/2020 do Executivo.</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/parecer_54-2020_proj_lei_exec_35-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/parecer_54-2020_proj_lei_exec_35-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 35/2020 do Executivo.</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/parecer_55-2020_proj_lei_exec_37-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/parecer_55-2020_proj_lei_exec_37-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 37/2020 do Executivo.</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/parecer_56-2020_proj_lei_exec_38-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/parecer_56-2020_proj_lei_exec_38-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 38/2020 do Executivo.</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/parecer_57-2020_proj_lei_exec_36-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/parecer_57-2020_proj_lei_exec_36-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 36/2020 do Executivo.</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/parecer_58-2020_veto_proj_lei_compl_01-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/parecer_58-2020_veto_proj_lei_compl_01-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 34/2020, referente ao Projeto de Lei Complementar nº 01/2019, do Legislativo.</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/parecer_59-2020_veto_proj_lei_leg_06-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/parecer_59-2020_veto_proj_lei_leg_06-2020.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 36/2020, referente ao Projeto de Lei nº 06/2020, do Legislativo.</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/parecer_60-2020_veto_proj_lei_leg_08-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/parecer_60-2020_veto_proj_lei_leg_08-2019.pdf</t>
   </si>
   <si>
     <t>Veto ao Autógrafo nº 35/2020, referente ao Projeto de Lei nº 08/2019, do Legislativo.</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/parecer_61-2020_proj_lei_leg_08-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/parecer_61-2020_proj_lei_leg_08-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 08/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/parecer_62-2020_proj_lei_leg_09-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/parecer_62-2020_proj_lei_leg_09-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 09/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/parecer_63-2020_proj_lei_leg_10-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/parecer_63-2020_proj_lei_leg_10-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 10/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/parecer_64-2020_proj_lei_leg_11-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/parecer_64-2020_proj_lei_leg_11-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 11/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/parecer_65-2020_proj_lei_leg_12-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/parecer_65-2020_proj_lei_leg_12-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 12/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/parecer_66-2020_proj_lei_leg_13-2020_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/parecer_66-2020_proj_lei_leg_13-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 13/2020 do Legislativo (SUBSTITUTIVO).</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/parecer_67-2020_proj_res_08-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/parecer_67-2020_proj_res_08-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 08/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>CESAS - COMISSÃO DE EDUCAÇÃO, SAÚDE E ASSISTÊNCIA SOCIAL, CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO, COSP - COMISSÃO DE OBRAS E SERVIÇOS PÚBLICOS</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/parecer_68-2020_proj_lei_exec_43-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/parecer_68-2020_proj_lei_exec_43-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 43/2020 do Executivo.</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/parecer_69-2020_proj_lei_exec_34-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/parecer_69-2020_proj_lei_exec_34-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 34/2020 do Executivo.</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/parecer_70-2020_proj_lei_exec_39-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/parecer_70-2020_proj_lei_exec_39-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 39/2020 do Executivo.</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/parecer_71-2020_proj_lei_exec_41-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/parecer_71-2020_proj_lei_exec_41-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 41/2020 do Executivo.</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/parecer_72-2020_proj_lei_exec_40-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/parecer_72-2020_proj_lei_exec_40-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 40/2020 do Executivo.</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/parecer_73-2020_proj_lei_leg_14-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/parecer_73-2020_proj_lei_leg_14-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 14/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/parecer_74-2020_proj_lei_leg_15-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/parecer_74-2020_proj_lei_leg_15-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 15/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/parecer_75-2020_proj_lei_leg_17-2020_substitutivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/parecer_75-2020_proj_lei_leg_17-2020_substitutivo.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 17/2020 do Legislativo (Substitutivo).</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/parecer_76-2020_proj_resol_09-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/parecer_76-2020_proj_resol_09-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 09/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/parecer_77-2020_proj_lei_leg_16-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/parecer_77-2020_proj_lei_leg_16-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 16/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/parecer_78-2020_proj_lei_exec_42-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/parecer_78-2020_proj_lei_exec_42-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 42/2020 do Executivo.</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/parecer_79-2020_proj_lei_exec_44-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/parecer_79-2020_proj_lei_exec_44-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 44/2020 do Executivo.</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/parecer_80-2020_proj_lei_exec_45-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/parecer_80-2020_proj_lei_exec_45-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 45/2020 do Executivo.</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_81-2020_proj_lei_leg_13-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_81-2020_proj_lei_leg_13-2019.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 13/2019 do Legislativo.</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/parecer_82-2020_proj_lei_leg_20-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/parecer_82-2020_proj_lei_leg_20-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 20/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/parecer_83-2020_proj_lei_leg_21-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/parecer_83-2020_proj_lei_leg_21-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 21/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/parecer_84-2020_proj_lei_leg_18-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/parecer_84-2020_proj_lei_leg_18-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 18/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/parecer_85-2020_proj_dec_leg_03-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/parecer_85-2020_proj_dec_leg_03-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 03/2020.</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/parecer_86-2020_proj_lei_exec_46-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/parecer_86-2020_proj_lei_exec_46-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 46/2020 do Executivo.</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/parecer_87-2020_proj_lei_leg_23-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/parecer_87-2020_proj_lei_leg_23-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 23/2020 do Legislativo (Substitutivo).</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/parecer_88-2020_proj_lei_leg_24-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/parecer_88-2020_proj_lei_leg_24-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 24/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/parecer_89-2020_proj_lei_leg_25-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/parecer_89-2020_proj_lei_leg_25-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 25/2020 do Legislativo (Substitutivo).</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/parecer_90-2020_proj_lei_exec_48-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/parecer_90-2020_proj_lei_exec_48-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 48/2020 do Executivo.</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/parecer_91-2020_proj_dec_leg_04-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/parecer_91-2020_proj_dec_leg_04-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Decreto Legislativo nº 04/2020.</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/parecer_92-2020_proj_lei_exec_49-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/parecer_92-2020_proj_lei_exec_49-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 49/2020 do Executivo.</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/parecer_93-2020_proj_lei_exec_50-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/parecer_93-2020_proj_lei_exec_50-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 50/2020 do Executivo.</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/parecer_94-2020_proj_lei_leg_27-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/parecer_94-2020_proj_lei_leg_27-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 27/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/parecer_95-2020_proj_lei_leg_28-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/parecer_95-2020_proj_lei_leg_28-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 28/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/parecer_96-2020_proj_lei_exec_51-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/parecer_96-2020_proj_lei_exec_51-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 51/2020 do Executivo.</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/parecer_97-2020_proj_lei_exec_47-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/parecer_97-2020_proj_lei_exec_47-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 47/2020 do Executivo.</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/parecer_98-2020_proj_lei_exec_52-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/parecer_98-2020_proj_lei_exec_52-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 52/2020 do Executivo.</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/parecer_99-2020_proj_lei_exec_53-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/parecer_99-2020_proj_lei_exec_53-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 53/2020 do Executivo.</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/parecer_100-2020_proj_lei_exec_54-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/parecer_100-2020_proj_lei_exec_54-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 54/2020 do Executivo.</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/parecer_101-2020_proj_lei_exec_55-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/parecer_101-2020_proj_lei_exec_55-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 55/2020 do Executivo.</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/parecer_102-2020_proj_lei_leg_29-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/parecer_102-2020_proj_lei_leg_29-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 29/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/parecer_103-2020_proj_resol_10-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/parecer_103-2020_proj_resol_10-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Resolução nº 10/2020 do Legislativo.</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/parecer_104-2020_proj_lei_exec_56-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/parecer_104-2020_proj_lei_exec_56-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei nº 56/2020 do Executivo.</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/parecer_105-2020_proj_lei_compl_exec_01-2020.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/parecer_105-2020_proj_lei_compl_exec_01-2020.pdf</t>
   </si>
   <si>
     <t>Objeto: Projeto de Lei Complementar nº 01/2020 do Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4246,67 +4246,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_no_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/indicacao_no_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/indicacao_no_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/indicacao_no_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/indicacao_no_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/indicacao_no_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/indicacao_no_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/indicacao_no_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/indicacao_no_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/indicacao_no_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/indicacao_no_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/indicacao_no_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/indicacao_no_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/indicacao_no_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/indicacao_no_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/indicacao_no_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/indicacao_no_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_no_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_no_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_no_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_no_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_no_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_no_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_no_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_no_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/indicacao_no_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_no_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_no_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_no_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_no_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/indicacao_no_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_no_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_no_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_no_35-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_no_36-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_no_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_no_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_no_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/mocao_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/mocao_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/mocao_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/mocao_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/mocao_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/mocao_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/mocao_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/mocao_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/mocao_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/mocao_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/mocao_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/mocao_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/mocao_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/mocao_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/mocao_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/mocao_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/mocao_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/mocao_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/mocao_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/mocao_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/mocao_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/mocao_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/mocao_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/mocao_35-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/mocao_36-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/mocao_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/mocao_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/mocao_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/mocao_40-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/mocao_41-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/mocao_42-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/mocao_43-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_44-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_45-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/mocao_46-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/mocao_47-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/mocao_48-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/mocao_49-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/mocao_50-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/mocao_51-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/mocao_52-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/mocao_53-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/mocao_54-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/mocao_55-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/mocao_56-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/mocao_57-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/mocao_58-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/mocao_59-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/mocao_60-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/mocao_61-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/mocao_62-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/mocao_63-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/mocao_64-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/mocao_65-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/mocao_66-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/mocao_67-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/mocao_68-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/mocao_69-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/mocao_70-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/mocao_71-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/mocao_72-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/mocao_73-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/mocao_74-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_75-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_76-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/mocao_78-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/mocao_79-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/mocao_80-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/mocao_81-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/mocao_82-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/mocao_83-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/mocao_84-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/mocao_85-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/mocao_86-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/mocao_87-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/mocao_88-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/mocao_89-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/mocao_90-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/mocao_91-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_decreto_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/projeto_decreto_no_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_decreto_no_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_decreto_no_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/proposta_emenda_a_lei_organica_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/proj_lei_compl_exec_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_exec_1-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_exec_2-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_exec_3-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_exec_4-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_exec_5-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_exec_6-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_exec_7-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_exec_8-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_exec_9-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_exec_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_exec_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_exec_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_exec_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_exec_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_exec_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_exec_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_exec_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_exec_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_exec_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_exec_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_exec_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_exec_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_exec_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_exec_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_exec_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_exec_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_exec_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_exec_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_exec_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_exec_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_exec_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_exec_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/projeto_de_lei_exec_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_exec_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_lei_exec_35-2020_-_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_exec_36-2020_-_anexos1_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_exec_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_exec_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/projeto_de_lei_exec_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/projeto_de_lei_exec_40-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/projeto_de_lei_exec_41-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_exec_42-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_exec_43-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_exec_44-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_exec_45-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_exec_46-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_exec_47-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_exec_48-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_exec_49-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_exec_50-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/projeto_de_lei_exec_51-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_exec_52-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/projeto_de_lei_exec_53-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/projeto_de_lei_exec_54-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_de_lei_exec_55-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/projeto_de_lei_exec_56-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/proj._lei_legislativo_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/proj._lei_legislativo_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/proj._lei_legislativo_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/proj._lei_legislativo_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/proj._lei_legislativo_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proj._lei_legislativo_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/proj._lei_legislativo_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proj._lei_legislativo_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proj._lei_legislativo_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proj._lei_legislativo_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proj._lei_legislativo_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proj._lei_legislativo_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proj._lei_legislativo_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proj._lei_legislativo_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proj._lei_legislativo_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proj._lei_legislativo_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proj._lei_legislativo_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proj._lei_legislativo_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proj._lei_legislativo_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proj._lei_legislativo_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proj._lei_legislativo_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proj._lei_legislativo_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proj._lei_legislativo_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proj._lei_legislativo_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/proj._lei_legislativo_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/proj._lei_legislativo_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/proj._lei_legislativo_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/proj._lei_legislativo_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/proj._lei_legislativo_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/proj_resolucao_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/proj_resolucao_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/proj_resolucao_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proj_resolucao_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proj_resolucao_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proj_resolucao_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proj_resolucao_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proj_resolucao_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/proj_resolucao_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/proj_resolucao_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/requerimento_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/requerimento_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/requerimento_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/requerimento_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/requerimento_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/requerimento_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/requerimento_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/requerimento_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/requerimento_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/requerimento_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/requerimento_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/requerimento_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/requerimento_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/requerimento_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/veto_aut_no_22-20_ple_no_19-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/veto_aut_no_36-20_pll_no_06-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/veto_ao_plc_01.2019_-_aut_34-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/veto_ao_pl_08.2019_-_aut_35-20_organized_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/parecer_01-2020_proj_lei_leg_01-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/parecer_02-2020_proj_lei_leg_02-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/parecer_03-2020_proj_lei_leg_04-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/parecer_04-2020_prop_emenda_lei_organ_01-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/parecer_05-2020_proj_lei_exec_01-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_06-2020_proj_lei_exec_02-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/parecer_07-2020_proj_lei_exec_03-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/parecer_08-2020_proj_lei_exec_04-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/parecer_09-2020_proj_lei_exec_05-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/parecer_10-2020_proj_lei_exec_07-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/parecer_11-2020_proj_lei_exec_08-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/parecer_12-2020_proj_lei_exec_09-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/parecer_13-2020_proj_resol_11-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/parecer_14-2020_proj_resol_01-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/parecer_15-2020_proj_resol_02-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/parecer_16-2020_proj_lei_exec_10-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/parecer_17-2020_proj_lei_exec_06-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/parecer_18-2020_proj_lei_exec_11-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/parecer_19-2020_proj_lei_exec_12-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/parecer_20-2020_proj_lei_exec_13-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/parecer_21-2020_proj_lei_leg_03-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/parecer_22-2020_proj_lei_leg_05-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/parecer_23-2020_proj_resol_03-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/parecer_24-2020_proj_lei_exec_17-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/parecer_25-2020_proj_lei_exec_18-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/parecer_26-2020_proj_lei_exec_14-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/parecer_27-2020_proj_lei_exec_15-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/parecer_28-2020_proj_lei_exec_16-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/parecer_30-2020_proj_resol_04-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/parecer_31-2020_veto_proj_lei_exec_19-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/parecer_32-2020_proj_lei_exec_20-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/parecer_33-2020_proj_lei_exec_21-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_34-2020_proj_lei_exec_23-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/parecer_35-2020_proj_lei_exec_24-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/parecer_36-2020_proj_lei_exec_25-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/parecer_37-2020_proj_lei_exec_26-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/parecer_38-2020_proj_lei_exec_27-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_39-2020_proj_lei_exec_28-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_40-2020_proj_lei_exec_29-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/parecer_41-2020_proj_lei_exec_30-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_42-2020_proj_lei_exec_31-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/parecer_43-2020_proj_lei_leg_06-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/parecer_44-2020_proj_dec_leg_01-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/parecer_45-2020_proj_lei_compl_leg__01-2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_46-2020_proj_lei__leg__08-2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/parecer_47-2020_proj_lei_exec_22-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/parecer_48-2020_proj_lei_exec_32-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_49-2020_proj_resol_05-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_50-2020_proj_resol_06-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/parecer_51-2020_proj_resol_07-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/parecer_52-2020_proj_dec_leg_02-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/parecer_53-2020_proj_lei_exec_33-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/parecer_54-2020_proj_lei_exec_35-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/parecer_55-2020_proj_lei_exec_37-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/parecer_56-2020_proj_lei_exec_38-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/parecer_57-2020_proj_lei_exec_36-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/parecer_58-2020_veto_proj_lei_compl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/parecer_59-2020_veto_proj_lei_leg_06-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/parecer_60-2020_veto_proj_lei_leg_08-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/parecer_61-2020_proj_lei_leg_08-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/parecer_62-2020_proj_lei_leg_09-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/parecer_63-2020_proj_lei_leg_10-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/parecer_64-2020_proj_lei_leg_11-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/parecer_65-2020_proj_lei_leg_12-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/parecer_66-2020_proj_lei_leg_13-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/parecer_67-2020_proj_res_08-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/parecer_68-2020_proj_lei_exec_43-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/parecer_69-2020_proj_lei_exec_34-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/parecer_70-2020_proj_lei_exec_39-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/parecer_71-2020_proj_lei_exec_41-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/parecer_72-2020_proj_lei_exec_40-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/parecer_73-2020_proj_lei_leg_14-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/parecer_74-2020_proj_lei_leg_15-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/parecer_75-2020_proj_lei_leg_17-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/parecer_76-2020_proj_resol_09-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/parecer_77-2020_proj_lei_leg_16-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/parecer_78-2020_proj_lei_exec_42-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/parecer_79-2020_proj_lei_exec_44-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/parecer_80-2020_proj_lei_exec_45-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_81-2020_proj_lei_leg_13-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/parecer_82-2020_proj_lei_leg_20-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/parecer_83-2020_proj_lei_leg_21-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/parecer_84-2020_proj_lei_leg_18-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/parecer_85-2020_proj_dec_leg_03-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/parecer_86-2020_proj_lei_exec_46-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/parecer_87-2020_proj_lei_leg_23-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/parecer_88-2020_proj_lei_leg_24-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/parecer_89-2020_proj_lei_leg_25-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/parecer_90-2020_proj_lei_exec_48-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/parecer_91-2020_proj_dec_leg_04-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/parecer_92-2020_proj_lei_exec_49-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/parecer_93-2020_proj_lei_exec_50-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/parecer_94-2020_proj_lei_leg_27-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/parecer_95-2020_proj_lei_leg_28-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/parecer_96-2020_proj_lei_exec_51-2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/parecer_97-2020_proj_lei_exec_47-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/parecer_98-2020_proj_lei_exec_52-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/parecer_99-2020_proj_lei_exec_53-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/parecer_100-2020_proj_lei_exec_54-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/parecer_101-2020_proj_lei_exec_55-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/parecer_102-2020_proj_lei_leg_29-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/parecer_103-2020_proj_resol_10-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/parecer_104-2020_proj_lei_exec_56-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/parecer_105-2020_proj_lei_compl_exec_01-2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1210/indicacao_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1211/indicacao_no_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1212/indicacao_no_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1213/indicacao_no_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1214/indicacao_no_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1215/indicacao_no_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1228/indicacao_no_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1229/indicacao_no_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1275/indicacao_no_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1276/indicacao_no_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1329/indicacao_no_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1330/indicacao_no_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1336/indicacao_no_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1337/indicacao_no_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1368/indicacao_no_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1369/indicacao_no_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1410/indicacao_no_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1411/indicacao_no_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1451/indicacao_no_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1452/indicacao_no_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1453/indicacao_no_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1454/indicacao_no_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1455/indicacao_no_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1456/indicacao_no_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1457/indicacao_no_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1458/indicacao_no_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1478/indicacao_no_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1479/indicacao_no_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1480/indicacao_no_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1481/indicacao_no_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1502/indicacao_no_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1503/indicacao_no_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1504/indicacao_no_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1515/indicacao_no_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1538/indicacao_no_35-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1555/indicacao_no_36-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1556/indicacao_no_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1557/indicacao_no_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1558/indicacao_no_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1216/mocao_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1217/mocao_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1218/mocao_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1219/mocao_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1220/mocao_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1230/mocao_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1231/mocao_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1255/mocao_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1256/mocao_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1257/mocao_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1258/mocao_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1259/mocao_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1260/mocao_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1261/mocao_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1262/mocao_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1263/mocao_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1277/mocao_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1332/mocao_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1333/mocao_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1315/mocao_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1316/mocao_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1318/mocao_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1334/mocao_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1320/mocao_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1321/mocao_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1322/mocao_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1323/mocao_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1324/mocao_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1325/mocao_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1335/mocao_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1371/mocao_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1372/mocao_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1373/mocao_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1374/mocao_35-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1375/mocao_36-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1376/mocao_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1377/mocao_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1378/mocao_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1379/mocao_40-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1380/mocao_41-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1459/mocao_42-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1419/mocao_43-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1420/mocao_44-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1421/mocao_45-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1422/mocao_46-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1423/mocao_47-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1424/mocao_48-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1425/mocao_49-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1426/mocao_50-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1427/mocao_51-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1428/mocao_52-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1429/mocao_53-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1430/mocao_54-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1460/mocao_55-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1461/mocao_56-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1462/mocao_57-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1463/mocao_58-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1464/mocao_59-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1465/mocao_60-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1466/mocao_61-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1475/mocao_62-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1476/mocao_63-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1477/mocao_64-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1492/mocao_65-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1493/mocao_66-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1494/mocao_67-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1495/mocao_68-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1496/mocao_69-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1497/mocao_70-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1498/mocao_71-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1499/mocao_72-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1500/mocao_73-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1501/mocao_74-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1508/mocao_75-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1509/mocao_76-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1510/mocao_78-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1511/mocao_79-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1512/mocao_80-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1513/mocao_81-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1514/mocao_82-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1529/mocao_83-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1530/mocao_84-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1531/mocao_85-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1532/mocao_86-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1533/mocao_87-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1534/mocao_88-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1535/mocao_89-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1536/mocao_90-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1537/mocao_91-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1278/projeto_decreto_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1338/projeto_decreto_no_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1491/projeto_decreto_no_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1524/projeto_decreto_no_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1225/proposta_emenda_a_lei_organica_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1573/proj_lei_compl_exec_no_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1199/projeto_de_lei_exec_1-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1200/projeto_de_lei_exec_2-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1201/projeto_de_lei_exec_3-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1202/projeto_de_lei_exec_4-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1203/projeto_de_lei_exec_5-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1204/projeto_de_lei_exec_6-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1205/projeto_de_lei_exec_7-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1206/projeto_de_lei_exec_8-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1207/projeto_de_lei_exec_9-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1232/projeto_de_lei_exec_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1266/projeto_de_lei_exec_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1267/projeto_de_lei_exec_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1268/projeto_de_lei_exec_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1269/projeto_de_lei_exec_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1270/projeto_de_lei_exec_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1271/projeto_de_lei_exec_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1279/projeto_de_lei_exec_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1280/projeto_de_lei_exec_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1286/projeto_de_lei_exec_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1297/projeto_de_lei_exec_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1298/projeto_de_lei_exec_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1299/projeto_de_lei_exec_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1300/projeto_de_lei_exec_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1301/projeto_de_lei_exec_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1302/projeto_de_lei_exec_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1303/projeto_de_lei_exec_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1304/projeto_de_lei_exec_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1305/projeto_de_lei_exec_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1306/projeto_de_lei_exec_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1307/projeto_de_lei_exec_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1308/projeto_de_lei_exec_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1309/projeto_de_lei_exec_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1381/projeto_de_lei_exec_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1382/projeto_de_lei_exec_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1383/projeto_de_lei_exec_35-2020_-_anexos_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1384/projeto_de_lei_exec_36-2020_-_anexos1_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1385/projeto_de_lei_exec_37-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1386/projeto_de_lei_exec_38-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1399/projeto_de_lei_exec_39-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1400/projeto_de_lei_exec_40-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1401/projeto_de_lei_exec_41-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1402/projeto_de_lei_exec_42-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1446/projeto_de_lei_exec_43-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1449/projeto_de_lei_exec_44-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1450/projeto_de_lei_exec_45-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1482/projeto_de_lei_exec_46-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1545/projeto_de_lei_exec_47-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1521/projeto_de_lei_exec_48-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1522/projeto_de_lei_exec_49-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1541/projeto_de_lei_exec_50-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1546/projeto_de_lei_exec_51-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1547/projeto_de_lei_exec_52-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1548/projeto_de_lei_exec_53-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1549/projeto_de_lei_exec_54-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1550/projeto_de_lei_exec_55-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1572/projeto_de_lei_exec_56-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1221/proj._lei_legislativo_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1222/proj._lei_legislativo_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1223/proj._lei_legislativo_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1224/proj._lei_legislativo_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1233/proj._lei_legislativo_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1264/proj._lei_legislativo_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1387/proj._lei_legislativo_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1388/proj._lei_legislativo_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1389/proj._lei_legislativo_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1390/proj._lei_legislativo_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1391/proj._lei_legislativo_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1392/proj._lei_legislativo_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1393/proj._lei_legislativo_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1403/proj._lei_legislativo_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1404/proj._lei_legislativo_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1405/proj._lei_legislativo_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1406/proj._lei_legislativo_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1407/proj._lei_legislativo_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1408/proj._lei_legislativo_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1483/proj._lei_legislativo_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1484/proj._lei_legislativo_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1485/proj._lei_legislativo_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1489/proj._lei_legislativo_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1490/proj._lei_legislativo_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1520/proj._lei_legislativo_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1523/proj._lei_legislativo_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1551/proj._lei_legislativo_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1552/proj._lei_legislativo_28-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1553/proj._lei_legislativo_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1208/proj_resolucao_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1209/proj_resolucao_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1265/proj_resolucao_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1287/proj_resolucao_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1310/proj_resolucao_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1311/proj_resolucao_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1312/proj_resolucao_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1394/proj_resolucao_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1409/proj_resolucao_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1554/proj_resolucao_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1226/requerimento_01-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1227/requerimento_02-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1234/requerimento_03-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1235/requerimento_04-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1236/requerimento_05-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1237/requerimento_06-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1238/requerimento_07-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1272/requerimento_08-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1273/requerimento_09-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1274/requerimento_10-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1281/requerimento_11-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1282/requerimento_12-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1283/requerimento_13-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1284/requerimento_14-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1285/requerimento_15-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1326/requerimento_16-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1327/requerimento_17-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1328/requerimento_18-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1331/requerimento_19-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1370/requerimento_20-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1395/requerimento_21-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1412/requerimento_22-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1413/requerimento_23-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1414/requerimento_24-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1415/requerimento_25-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1416/requerimento_26-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1417/requerimento_27-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1516/requerimento_29-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1517/requerimento_30-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1540/requerimento_31-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1542/requerimento_32-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1543/requerimento_33-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1561/requerimento_34-2020_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1289/veto_aut_no_22-20_ple_no_19-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1396/veto_aut_no_36-20_pll_no_06-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1397/veto_ao_plc_01.2019_-_aut_34-20_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1398/veto_ao_pl_08.2019_-_aut_35-20_organized_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1239/parecer_01-2020_proj_lei_leg_01-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1240/parecer_02-2020_proj_lei_leg_02-2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1241/parecer_03-2020_proj_lei_leg_04-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1242/parecer_04-2020_prop_emenda_lei_organ_01-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1243/parecer_05-2020_proj_lei_exec_01-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1244/parecer_06-2020_proj_lei_exec_02-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1245/parecer_07-2020_proj_lei_exec_03-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1246/parecer_08-2020_proj_lei_exec_04-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1247/parecer_09-2020_proj_lei_exec_05-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1248/parecer_10-2020_proj_lei_exec_07-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1249/parecer_11-2020_proj_lei_exec_08-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1250/parecer_12-2020_proj_lei_exec_09-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1251/parecer_13-2020_proj_resol_11-2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1252/parecer_14-2020_proj_resol_01-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1253/parecer_15-2020_proj_resol_02-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1254/parecer_16-2020_proj_lei_exec_10-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1290/parecer_17-2020_proj_lei_exec_06-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1291/parecer_18-2020_proj_lei_exec_11-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1292/parecer_19-2020_proj_lei_exec_12-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1293/parecer_20-2020_proj_lei_exec_13-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1294/parecer_21-2020_proj_lei_leg_03-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1295/parecer_22-2020_proj_lei_leg_05-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1296/parecer_23-2020_proj_resol_03-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1339/parecer_24-2020_proj_lei_exec_17-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1340/parecer_25-2020_proj_lei_exec_18-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1341/parecer_26-2020_proj_lei_exec_14-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1342/parecer_27-2020_proj_lei_exec_15-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1343/parecer_28-2020_proj_lei_exec_16-2020.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1345/parecer_30-2020_proj_resol_04-2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1346/parecer_31-2020_veto_proj_lei_exec_19-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1347/parecer_32-2020_proj_lei_exec_20-2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1348/parecer_33-2020_proj_lei_exec_21-2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1349/parecer_34-2020_proj_lei_exec_23-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1350/parecer_35-2020_proj_lei_exec_24-2020.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1351/parecer_36-2020_proj_lei_exec_25-2020.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1352/parecer_37-2020_proj_lei_exec_26-2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1353/parecer_38-2020_proj_lei_exec_27-2020.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1354/parecer_39-2020_proj_lei_exec_28-2020.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1355/parecer_40-2020_proj_lei_exec_29-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1356/parecer_41-2020_proj_lei_exec_30-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1357/parecer_42-2020_proj_lei_exec_31-2020.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1358/parecer_43-2020_proj_lei_leg_06-2020.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1359/parecer_44-2020_proj_dec_leg_01-2020.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1360/parecer_45-2020_proj_lei_compl_leg__01-2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1361/parecer_46-2020_proj_lei__leg__08-2019_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1362/parecer_47-2020_proj_lei_exec_22-2020.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1363/parecer_48-2020_proj_lei_exec_32-2020.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1364/parecer_49-2020_proj_resol_05-2020.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1365/parecer_50-2020_proj_resol_06-2020.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1366/parecer_51-2020_proj_resol_07-2020.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1367/parecer_52-2020_proj_dec_leg_02-2020.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1431/parecer_53-2020_proj_lei_exec_33-2020.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1432/parecer_54-2020_proj_lei_exec_35-2020.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1433/parecer_55-2020_proj_lei_exec_37-2020.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1434/parecer_56-2020_proj_lei_exec_38-2020.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1435/parecer_57-2020_proj_lei_exec_36-2020.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1436/parecer_58-2020_veto_proj_lei_compl_01-2019.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1437/parecer_59-2020_veto_proj_lei_leg_06-2020.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1438/parecer_60-2020_veto_proj_lei_leg_08-2019.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1439/parecer_61-2020_proj_lei_leg_08-2020.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1440/parecer_62-2020_proj_lei_leg_09-2020.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1441/parecer_63-2020_proj_lei_leg_10-2020.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1442/parecer_64-2020_proj_lei_leg_11-2020.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1443/parecer_65-2020_proj_lei_leg_12-2020.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1444/parecer_66-2020_proj_lei_leg_13-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1445/parecer_67-2020_proj_res_08-2020.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1447/parecer_68-2020_proj_lei_exec_43-2020.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1448/parecer_69-2020_proj_lei_exec_34-2020.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1467/parecer_70-2020_proj_lei_exec_39-2020.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1468/parecer_71-2020_proj_lei_exec_41-2020.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1469/parecer_72-2020_proj_lei_exec_40-2020.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1470/parecer_73-2020_proj_lei_leg_14-2020.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1471/parecer_74-2020_proj_lei_leg_15-2020.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1472/parecer_75-2020_proj_lei_leg_17-2020_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1473/parecer_76-2020_proj_resol_09-2020.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1474/parecer_77-2020_proj_lei_leg_16-2020.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1486/parecer_78-2020_proj_lei_exec_42-2020.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1487/parecer_79-2020_proj_lei_exec_44-2020.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1488/parecer_80-2020_proj_lei_exec_45-2020.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1505/parecer_81-2020_proj_lei_leg_13-2019.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1506/parecer_82-2020_proj_lei_leg_20-2020.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1507/parecer_83-2020_proj_lei_leg_21-2020.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1518/parecer_84-2020_proj_lei_leg_18-2020.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1519/parecer_85-2020_proj_dec_leg_03-2020.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1525/parecer_86-2020_proj_lei_exec_46-2020.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1526/parecer_87-2020_proj_lei_leg_23-2020.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1527/parecer_88-2020_proj_lei_leg_24-2020.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1528/parecer_89-2020_proj_lei_leg_25-2020.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1539/parecer_90-2020_proj_lei_exec_48-2020.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1544/parecer_91-2020_proj_dec_leg_04-2020.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1559/parecer_92-2020_proj_lei_exec_49-2020.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1560/parecer_93-2020_proj_lei_exec_50-2020.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1562/parecer_94-2020_proj_lei_leg_27-2020.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1563/parecer_95-2020_proj_lei_leg_28-2020.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1564/parecer_96-2020_proj_lei_exec_51-2020.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1565/parecer_97-2020_proj_lei_exec_47-2020.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1566/parecer_98-2020_proj_lei_exec_52-2020.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1567/parecer_99-2020_proj_lei_exec_53-2020.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1568/parecer_100-2020_proj_lei_exec_54-2020.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1569/parecer_101-2020_proj_lei_exec_55-2020.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1570/parecer_102-2020_proj_lei_leg_29-2020.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1571/parecer_103-2020_proj_resol_10-2020.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1574/parecer_104-2020_proj_lei_exec_56-2020.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2020/1575/parecer_105-2020_proj_lei_compl_exec_01-2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H372"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="125.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="124.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>