--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -54,3666 +54,3666 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/849/01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/849/01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO À REFORMA DAS PLACAS DE SINALIZAÇÃO EM LOGRADOURO</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/850/02-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/850/02-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO À INSTALAÇÃO DE POSTE DE ILUMINAÇÃO EM PRAÇA</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/851/03-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/851/03-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A MELHORIAS EM ASFALTO</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/852/04-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/852/04-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO À CONSTRUÇÃO DE GALERIAS EM AVENIDA</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/853/05-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/853/05-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO AO REBAIXAMENTO DE GUIAS PARA CADEIRANTES</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/854/06-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/854/06-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS PARA QUE NÃO SE JOGUE PEDRAS EM ESTRADA</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/855/07-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/855/07-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO À DESASSOREAMENTO EM CÓRREGO</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/871/08-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/871/08-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SE OFICIE CONCESSIONÁRIAS DE INTERNET E AGÊNCIA DE CORREIOS ACERCA DA QUALIDADE DOS SERVIÇOS</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/872/09-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/872/09-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PROVIDÊNCIAS QUANTO À LIMPEZA DO TREVO DO LAGO</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/873/10-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/873/10-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PROVIDENCIAS QUANTO A MELHORIAS NA ILUMINAÇÃO DE PRAÇA</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/874/11-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/874/11-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO INTENSIFICAÇÃO DO PROGRAMA DE COMBATE AO MOSQUITO AEDES AEGYPT</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/875/12-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/875/12-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO APLICAÇÃO DE LARVICIDA NO CEMITÉRIO PARA COMBATER ESCORPIÕES</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/876/13-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/876/13-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO APROFUNDAMENTO DA CALHA DE CÓRREGO</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/887/14-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/887/14-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OUVIDO O PLENÁRIO, INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/888/15-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/888/15-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OUVIDO O PLENÁRIO, PROVIDÊNCIAS EM RELAÇÃO AO ATENDIMENTO DOS MUNÍCIPES NA REDE PÚBLICA</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/889/16-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/889/16-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OUVIDO O PLENÁRIO, CONTRATAÇÃO DE EMPRESA ESPECIALIZADA EM TRÂNSITO</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/894/17-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/894/17-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OUVIDO O PLENÁRIO, POSSIBILIDADE DE INSTITUIR, VIA P.L, ISENÇÃO DE TAXA DE DESASTRES</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/895/18-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/895/18-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PRESIDENTE, OUVIDO O PLENÁRIO, QUE PARTE DO DUODÉCIMO SEJA REPASSADO A CASTRAÇÃO DE ANIMAIS</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Armando Perazzelli</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/904/19-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/904/19-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO REALIZAÇÃO DE OBRA PARA COBERTURA DE QUADRA EM ESCOLA MUNICIPAL</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/905/20-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/905/20-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO REALIZAÇÃO DE REPAROS EM CALÇADA E OBRAS DE CONTENÇÃO EM CÓRREGO</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/906/21-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/906/21-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO REALIZAÇÃO RECAPE ASFÁLTICO EM AVENIDA</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/907/22-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/907/22-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO SOBRE POSSIBILIDADE DE DIGITALIZAÇÃO DOS LIVROS DA NECRÓPOLE MUNICIPAL</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/913/23-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/913/23-2019_ocred.pdf</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_24-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_24-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE O EXECUTIVO FAÇA AQUISIÇÃO DE 02 JOGOS DE BOCHA DE 1.800 KG PARA O CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_25-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_25-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A REPAROS NA CALÇADA QUE ESTA DANIFICADA NA AV. PERIMETRAL PROF. CARLOS FERREIRA DE MORAES, LADO DA QUADRA DA ESCOLA ROSA BENATTI.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_26-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_26-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA DO PREFEITO PARA QUE TOME PROVIDÊNCIAS SOBRE PINTAR FAIXAS DE PEDESTRES NAS VIAS AV. ORLANDO BELUZZO, AV. JOSÉ FURCIM, AV. VEREADOR OSÓRIO ORÉFICE, RUA JOSÉ EDGAR ROSSI, AV. PADRE JOÃO EID E AV. SERGIO FURCIM.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_27-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_27-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PARA QUE TOME PROVIDÊNCIAS QUANTO A CONSTRUÇÃO DE UMA LOMBADA NA RUA BAHIA ENTRE A RUA JOSÉ MASSOM E RUA PARÁ.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_28-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_28-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO AO RECAPEAMENTO DAS VIAS AV. JOSÉ GONÇALVES PRETO, RUA MARANHÃO E TUPI, RUA PERNAMBUCO.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_29-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_29-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE TOME PROVIDENCIAS JUNTO AO SETOR DE TRÂNSITO, PARA PINTAR FAIXAS DE PEDESTRES NA RUA SETE DE SETEMBRO COM AV. JOÃO LEMOS.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_30-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_30-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE NOTIFIQUE O SAEMBA, PARA QUE SEJA REALIZADA LIGAÇÃO DE ÀGUA NA PARTE DOS FUNDOS DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_31-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_31-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE SEJA REALIZADA ILUMINAÇÃO EM VÁRIOS PONTOS NA PARTE DO FUNDO DO CEMITÉRIO.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_32-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_32-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE NOTIFIQUE O SETOR DE TRANSITO À REALIZAÇÃO DE UMA FAIXA DE PEDESTRE, NA RUA VICENTE TICIANELLI, EM FRENTE AO MERCADO CARVALHO.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_33-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_33-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE SEJA COLOCADO UM BEBEDOURO NO PRONTO SOCORRO DA SANTA CASA.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_34-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_34-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE REALIZE SERVIÇO DE PINTURA EXTERNA DOS MUROS DO CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_35-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_35-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA DO PREFEITO PARA QUE AUMENTE A ISENÇÃO DE IPTU DE APOSENTADOS QUE OBTÉM APENAS UM IMÓVEL NA CIDADE, PARA ATÉ DOIS SALÁRIOS MÍNIMOS.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_36-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_36-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA A CONSTRUÇÃO DE SARJETÃO PARA ESCOAMENTO DE ÁGUAS PLUVIAIS NA RUA BENEDITO ANTONIO RIBEIRO, ESQUINA COM A AV. JOSÉ ANDRIOLI, NO BAIRRO JARDIM IGUATEMI.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_37-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_37-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO, O RECAPE ASFÁLTICO DAS SEGUINTES VIAS PÚBLICAS: AV. BAHIA, RUA PERNAMBUCO, RUA PRUDENTE DE MORAES E AV. FRANCISCA MARIA STRADIOTE.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_38-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_38-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO QUE TOME PROVIDÊNCIAS AO RECAPEAMENTO NA RUA JOSÉ DURANTE, BAIRRO DOMINGOS AQUILANTE.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_39-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_39-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A REPAROS NA CALÇADA E LIMPEZA DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_40-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_40-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO QUE TOME PROVIDÊNCIAS PARA A CONTRATAÇÃO DE MAIS FUNCIONÁRIOS PARA O ATENDIMENTO NA CENTRAL DE MEDICAMENTOS, E TAMBÉM UM GUARDA.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_41-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_41-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, QUE SEJA VERIFICADA A PONTE DA ZONA RURAL QUE INTERLIGA AO BAIRRO DO PEDREGULHO PERTO DO SITIO DO BERTANHA.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_42-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_42-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SEJA CONSTRUÍDO UM SARJETÃO DE ÁGUAS PLUVIAIS NA RUA MAURÍCIO HORÁCIO DOS SANTOS, ESQUINA COM PERIMETRAL DOMINGOS ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_43-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_43-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REALIZE UMA REFORMA NA CALÇADA QUE MARGEIA O LAGO MUNICIPAL LOCALIZADO NA RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_44-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_44-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE ENVIE ESFORÇOS PARA COLOCAR NO AR EM NOSSA CIDADE OS CANAIS DE TV, CANÇÃO NOVA E REDE VIDA.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_45-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_45-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SEJA CONSTRUÍDA COBERTURA NO CORREDOR DE ACESSO, ENTRE A RUA E O PRÉDIO DA ESCOLA MUNICIPAL PROESSORA DIOLANDA CHUFFI NEID - EMEI II, ENTRADA PELA ALAMEDA PROF. VILFREDO PINHEIRO FILHO.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_46-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_46-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A REPAROS NAS PLACAS DE NOMES DAS AVENIDAS E RUAS DE NOSSA CIDADE, EM MUITOS LUGARES ESTÃO APAGADAS.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_47-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_47-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, QUE TOME PROVIDÊNCIAS QUANTO AO GRANDE NÚMERO DE FORMIGAS QUE ESTÃO APARECENDO NAS IMEDIAÇÕES DO LAGO MUNICIPAL E RUA MARIO GARALDI PRAÇA.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_48-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_48-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, PARA QUE TOME PROVIDÊNCIAS SOBRE REPAROS NO ASFALTO DO ACOSTAMENTO DA RODOVIA SP 261.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_49-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_49-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, QUE TOME PROVIDÊNCIA QUANTO A REPAROS NA CALÇADA QUE ESTÁ DANIFICADA NA AV. PADRE JOÃO EID ESQUINA COM AV. LUIS FURLANETO.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_50-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_50-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A INSTALAÇÃO DE LOMBADA NA RUA 7 DE SETEMBRO ENTRE A RUA JUCA ORÉFICE E RUA DAVI FARAH.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_51-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_51-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE SOBRE RETIRADAS DE PLANTAS DE ESPINHOS QUE FORAM PLANTADAS NA PRAÇA EM FRENTE AO SUPERMERCADO MICHELASSI.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_52-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_52-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIA QUANTO A REPAROS NO ASFALTO DA RUA BELMIRO FORCIM.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_53-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_53-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE SOBRE INSTALAR LUMINÁRIAS NOS PL 3041 E 2846.</t>
   </si>
   <si>
     <t>1035</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_54-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_54-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A VERIFICAR O MOTIVO DA POLUIÇÃO DO CÓRREGO SAPÉ NAS PROXIMIDADES DA AV. DÁRIO FOLONI.</t>
   </si>
   <si>
     <t>1036</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_55-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_55-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS SOBRE COLOCAR GUARDA A NOITE NO TERMINAL RODOVIÁRIO.</t>
   </si>
   <si>
     <t>1037</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_56-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_56-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS SOBRE INSTALAR UM BRAÇO DE ILUMINAÇÃO NO POSTE DA AV. LUIS FURLANETO ESQUINA COM AV. SALVADOR CAVA.</t>
   </si>
   <si>
     <t>1038</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_57-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_57-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS SOBRE TAMPAR BURACO NA ESQUINA DA RUA BAHIA COM RUA JOSÉ MASSON.</t>
   </si>
   <si>
     <t>1039</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_58-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_58-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO, QUE TOME PROVIDÊNCIAS QUANTO A TAMPAR BURACO NA RUA PROF. JOSÉ CARLOS BARBOSA ESQUINA COM AV. VER. OSÓRIO ORÉFICE.</t>
   </si>
   <si>
     <t>1040</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_59-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_59-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE REALIZE UMA REFORMA NO NECROTÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1061</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_60-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_60-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE ENVIDE ESFORÇOS PARA ACELERAR O PROCESSO DE DIGITALIZAÇÃO DOS CANAIS TELEVISIVOS.</t>
   </si>
   <si>
     <t>1062</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_61-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_61-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE SE FAZER O RECAPEAMENTO ASFÁLTICO NO INTERIOR DO CEMITÉRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1063</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_62-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_62-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE PROVIDENCIE ZELADOR E/OU VIGIA PARA ATUAR NO NOVO PORTAL DE ENTRADA DA CIDADE.</t>
   </si>
   <si>
     <t>1064</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_63-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_63-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS JUNTO AO SETOR COMPETENTE PARA REBAIXAR GUIAS EM FRENTE AO BANCO BRADESCO NA AVENIDA XV DE NOVEMBRO E RUA JOSÉ BONIFÁCIO.</t>
   </si>
   <si>
     <t>1065</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_64-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_64-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDENCIA, JUNTO AO SETOR COMPETENTE, QUANTO À INSTALAÇÃO DE TRÊS BRAÇOS DE ILUMINAÇÃO NA AVENIDA SYLVIO B. PINEZI Nº120 EM FRENTE AO FERRO VELHO BAIRRO LIVRAMENTO.</t>
   </si>
   <si>
     <t>1069</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_65-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_65-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SUPERINTENDENTE DO DEPARTAMENTO DE ESTRADAS E RODAGEM DO ESTADO DE SÃO PAULO A REALIZAÇÃO DE REPAROS NO LEITO TRANSITÁVEL DA RODOVIA SP 304.</t>
   </si>
   <si>
     <t>1070</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_66-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_66-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE IMPLANTE UM SEMÁFORO NO CRUZAMENTO ENTRE A AVENIDA XV DE NOVEMBRO COM A RUA ANTÔNIO DE QUEIROS NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>1071</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>João Luis Munhoz - Suplente</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_67-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_67-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE IMPLANTE UM REDUTOR DE VELOCIDADE NO LEITO DA RUA SANTA CRUZ, ALTURA DO NÚMERO 87.</t>
   </si>
   <si>
     <t>1072</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_68-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_68-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE IMPLANTE UM SARJETÃO NO CRUZAMENTO DAS VIAS PÚBLICAS PRUDENTE DE MORAES COM A JOSÉ GLAUCO DOS SANTOS.</t>
   </si>
   <si>
     <t>1076</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_69-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_69-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, SOBRE INSTALAÇÕES DE COBERTURAS NOS PONTOS DE ÔNIBUS.</t>
   </si>
   <si>
     <t>1077</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_70-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_70-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, QUANTO A LIMPEZA DE ENTULHOS QUE ESTÃO SENDO DEPOSITADOS NA RUA PIRATININGA.</t>
   </si>
   <si>
     <t>1078</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_71-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_71-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, SOBRE O BEBEDOURO DO CLUBE MUNICIPAL QUE NÃO ESTÁ FUNCIONANDO.</t>
   </si>
   <si>
     <t>1079</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_72-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_72-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, QUANTO A REFORMA DOS BRINQUEDOS NO BAIRRO NOVA BARIRI.</t>
   </si>
   <si>
     <t>1080</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_73-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_73-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, QUANTO À COMPRA DE REMÉDIOS QUE ESTÃO EM FALTA NA CENTRAL DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>1081</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_74-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_74-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, SOBRE A MANUTENÇÃO DO VENTILADOR DA SALA DE ESPERA DO PRONTO SOCORRO DA SANTA CASA.</t>
   </si>
   <si>
     <t>1082</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_75-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_75-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR COMPETENTE, SOBRE REPAROS DE UMA VALETA EXISTENTE NO CRUZAMENTO DA RUA AUGUSTO IOPPO COM A AVENIDA DOS SONHOS.</t>
   </si>
   <si>
     <t>1083</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_76-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_76-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDÊNCIAS, JUNTO AO SETOR DE TRÂNSITO, QUANTO À CONSTRUÇÃO DE UMA LOMBADA PARA FINS DE REDUÇÃO DE VELOCIDADE DOS VEÍCULOS, NA AVENIDA GENERAL OSÓRIO, ANTES DO CRUZAMENTO DA RUA PRUDENTE DE MORAIS.</t>
   </si>
   <si>
     <t>1084</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_77-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_77-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE SEJA PROVIDENCIADO REPAROS E MELHORIAS NAS INSTALAÇÕES DO PONTO DE ÔNIBUS LOCALIZADO NA AVENIDA XV DE NOVEMBRO, EM FRENTE A MADEIREIRA ROSSI.</t>
   </si>
   <si>
     <t>1085</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_78-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_78-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE, APÓS DEVOLVIDO O VALOR DE SOBRA CORRESPONDENTE DO DUODÉCIMO DA CÂMARA MUNICIPAL, SEJA INVESTIDO UM VALOR NA BANDA MARCIAL ALEXANDRE GIULIANO GALLO, PARA MANUTENÇÃO E AQUISIÇÃO DE INSTRUMENTOS, MATERIAIS E ESTRUTURA NECESSÁRIA.</t>
   </si>
   <si>
     <t>1086</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_79-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_79-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE CONSTRUA PISCINAS PARA O LAZER DE NOSSA POPULAÇÃO NOS ALTOS DA CIDADE.</t>
   </si>
   <si>
     <t>1100</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_80-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_80-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A PODA E RETIRADA DE UMA ÁRVORE.</t>
   </si>
   <si>
     <t>1101</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_81-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_81-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO À INSTALAÇÃO DE UM SEMÁFORO.</t>
   </si>
   <si>
     <t>1102</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_82-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_82-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A COLOCAR CAVALETES DE SINALIZAÇÃO DE PROIBIDO PASSAR.</t>
   </si>
   <si>
     <t>1103</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_83-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_83-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS SOBRE INFORMAR OS PROPRIETÁRIOS A RESPEITO DE REPAROS NO CALÇAMENTO.</t>
   </si>
   <si>
     <t>1104</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_84-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_84-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A RESTAURAÇÃO, CONSERTO E MELHORIAS DOS BRINQUEDOS EXISTENTES NA ÁREA DE LAZER DA PRAÇA GRUTA DO SANTO EXPEDITO.</t>
   </si>
   <si>
     <t>1134</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_85-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_85-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A INSTALAÇÃO DE ILUMINAÇÃO OU VIRAR UMA DAS LUMINÁRIAS PARA ILUMINAR A MINI QUADRA DE BASQUETE LOCALIZADA NA AVENIDA PE. JOÃO EID.</t>
   </si>
   <si>
     <t>1135</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_86-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_86-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A COLOCAR PLACAS INFORMANDO OS HORÁRIO DE TRANSPORTE PÚBLICO.</t>
   </si>
   <si>
     <t>1140</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/indicacao_87-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/indicacao_87-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE O SENHOR PREFEITO TOME PROVIDÊNCIAS QUANTO A REPAROS NO CALÇAMENTO DA AVENIDA PERIMETRAL DOMINGOS ANTONIO FORTUNATO PRÓXIMO AS TORRES DE TRANSMISSÃO ELÉTRICA.</t>
   </si>
   <si>
     <t>1141</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_88-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_88-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A DETERMINAR A INFORMATIZAÇÃO SE NECESSÁRIO E REALIZAR OS SERVIÇOS DE DIGITALIZAÇÃO DOS REGISTROS, CADASTROS, MAPAS, ARRUAMENTOS COM O INTUITO DE PRESERVAR AS INFORMAÇÕES E MELHORIAS NOS SERVIÇOS PRESTADOS À POPULAÇÃO.</t>
   </si>
   <si>
     <t>1159</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_89-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_89-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A PINTAR FAIXA DE PEDESTRE AO LADO DA DROGARIA TICIANELI NA AVENIDA ORLANDO BELUZZO EM FRENTE A CAIXA D'ÁGUA.</t>
   </si>
   <si>
     <t>1175</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_90-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_90-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À LIMPEZA E TRATAMENTO DA ÁGUA DO CHAFARIZ DO LADO DA IGREJA MATRIZ NOSSA SENHORA DAS DORES.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_no_01_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_no_01_ocred.pdf</t>
   </si>
   <si>
     <t>VOTOS DE CONGRATULAÇÃO E APLAUSOS A POLÍCIA MILITAR DE BARIRI</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/880/mocao_no_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/880/mocao_no_02_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM MARCOS PAULO VICARI SOUZA</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/881/mocao_no_03_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/881/mocao_no_03_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  AO SENHOR PADRE CARLOS MENEZES JUNIOR POR ACEITAR A TRANSFERÊNCIA PARA A CIDADE DE BARIRI E ASSUMIR A PARÓQUIA DE SANTA LUZIA.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/882/mocao_no_04_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/882/mocao_no_04_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR NILSON ANTONIASSI</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/896/mocao_no_05_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/896/mocao_no_05_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR RAUL BOLLINI</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/897/mocao_no_06_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/897/mocao_no_06_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR SAMUEL DE CARVALHO</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/908/mocao_no_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/908/mocao_no_07_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JORNAL NOTICIANTES QUE COMPLETOU 1 ANO DE ATIVIDADE NA CIDADE E REGIÃO.</t>
   </si>
   <si>
     <t>909</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/909/mocao_no_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/909/mocao_no_08_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DRA NAYENE LEOCÁDIA MANZUTTI EID PELA CONQUISTA DO PRÊMIO INVENTORES UNICAMP 2018.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/910/mocao_no_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/910/mocao_no_09_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A VICE PRESIDENTE ELEITA DA CAASP/SP, DRA ALINE SILVA FÁVERO.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/911/mocao_no_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/911/mocao_no_10_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA ELEITA DA 180º SUBSEÇÃO DE BARIRI OAB/SP NA PESSOA DO PRESIDENTE O SENHOR DOUTOR OSVALDO MARTINELI JUNIOR.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_no_11_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_no_11_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PELA ORDEM DE RETIRAR A ORQUESTRA DE VIOLA DE BARIRI DO CENTRO EDUCACIONAL, CULTURAL E DE EXPOSIÇÕES MARIO FAVA.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_no_12_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_no_12_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. CARLOS ALBERTO CANASSA, PELOS 10 ANOS DO PROGRAMA NO LIMITE DO RODEIO.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/936/mocao_no_13-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/936/mocao_no_13-19_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SR. ANTONIO BIANCO.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_no_14-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_no_14-19_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SR. PEDRO GILBERTO ZANOTTI.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_no_15-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_no_15-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA ZANOTTI PELO FALECIMENTO DO SR. PEDRO GILBERTO ZANOTTI</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/951/mocao_no_16-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/951/mocao_no_16-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS PROPRIETÁRIOS DA REDE DE SUPERMERCADOS AQUILANTE, PELA INAUGURAÇÃO DE SUA TERCEIRA LOJA.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/952/mocao_no_17-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/952/mocao_no_17-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. NELSON BATISTÃO.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/953/mocao_no_18-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/953/mocao_no_18-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. CIOMAR BONATI.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_no_19-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_no_19-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PASSAMENTO DO SR. NELSON BATISTÃO.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_no_20-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_no_20-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SRA. EMMA APPARECIDA PIOTTO FIRMANO.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_no_21-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_no_21-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. NELSON BATISTÃO.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/957/mocao_no_22-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/957/mocao_no_22-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. CIOMAR BONATTI.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_no_23-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_no_23-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AO SR. DR. AZIZ CHIDID NETO.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_no_24-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_no_24-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. OLEGARIO PACHECO.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/973/mocao_no_25-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/973/mocao_no_25-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SRA. WIDAD JORGE BARBOSA CAVA.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/972/mocao_no_26-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/972/mocao_no_26-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. JOSÉ BRAZ FILHO.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_no_27-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_no_27-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DO PASSAMENTO DA SRA. WIDAD JORGE BARBOSA CAVA.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_no_28-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_no_28-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. ANTONIO PIRES DO PRAZO.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/991/mocao_no_29-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/991/mocao_no_29-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. WAGNER DALBERTO.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/992/mocao_no_30-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/992/mocao_no_30-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. WAGNER DALBERTO.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_no_31-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_no_31-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A BANDA MARCIAL ALEXANDRE GIULIANO GALLO.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_no_32-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_no_32-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSÉ OTAVIO ULTRAMARI, CONHECIDO COMO FERNANDO CESAR.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/mocao_no_33-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/mocao_no_33-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. TERESA MARIA SALEZE DE CAMPOS.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/mocao_no_34-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/mocao_no_34-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. CLAUDIONOR APARECIDO STORION.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_no_35-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_no_35-19_ocred.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/mocao_no_36-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/mocao_no_36-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A KAREN CRISTINA CARDOSO PELA PRÁTICA, PARTICIPAÇÃO E CONQUISTAS DE TROFÉUS EM VÁRIAS COMPETIÇÕES HÍPICAS.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_no_37-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_no_37-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SENHORA MARIA JOSÉ FANTINELLI SCHIAVON.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_no_38-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_no_38-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. CELSO MARIANO CARDOSO.</t>
   </si>
   <si>
     <t>1047</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/mocao_no_39-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/mocao_no_39-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA PROFESSORA SRA. MARIA CELINA GONÇALVES.</t>
   </si>
   <si>
     <t>1046</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/mocao_no_40-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/mocao_no_40-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A CAMPEÃ MARIANA MAZO BETTI PIO DA SILVA.</t>
   </si>
   <si>
     <t>1045</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_no_41-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_no_41-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. DR. ABILIO FANTON.</t>
   </si>
   <si>
     <t>1048</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/mocao_no_42-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/mocao_no_42-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A BARIRI RÁDIO CLUBE.</t>
   </si>
   <si>
     <t>1059</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_no_43-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_no_43-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR VALDEMOR PENACH.</t>
   </si>
   <si>
     <t>1060</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_no_44-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_no_44-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PREFEITO MUNICIPAL NETO LEONI.</t>
   </si>
   <si>
     <t>1073</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_no_45-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_no_45-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AOS FAMILIARES DO SENHOR VICTOR MANZUTTI.</t>
   </si>
   <si>
     <t>1074</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/mocao_no_46-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/mocao_no_46-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JOVEM CAMILA FOLIENI.</t>
   </si>
   <si>
     <t>1087</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_no_47-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_no_47-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR LUIS ANTONIO FERNANDES.</t>
   </si>
   <si>
     <t>1088</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_no_48-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_no_48-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR MILTON FRANCISCO DOS SANTOS.</t>
   </si>
   <si>
     <t>1105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_no_49-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_no_49-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR SYLVIO MUSARDO.</t>
   </si>
   <si>
     <t>1106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/mocao_no_50-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/mocao_no_50-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A ALUNA CLAUDIA GABRIEL RODRIGUES PELA CONQUISTA DE MEDALHA DE PRATA NA OBMEP - 2018.</t>
   </si>
   <si>
     <t>1107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/mocao_no_51-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/mocao_no_51-19_ocred.pdf</t>
   </si>
   <si>
     <t>1108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/mocao_no_52-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/mocao_no_52-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE MARIANA FORTI BAZZA.</t>
   </si>
   <si>
     <t>1109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/mocao_no_53-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/mocao_no_53-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO AS OPERADORAS DE TELEFONIA MÓVEL TIM E VIVO.</t>
   </si>
   <si>
     <t>1110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_no_54-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_no_54-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR EXPEDITO NEVES CANETA.</t>
   </si>
   <si>
     <t>1111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/mocao_no_55-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/mocao_no_55-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AO EVENTO BIKEFEST BARIRI.</t>
   </si>
   <si>
     <t>1112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_no_56-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_no_56-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO A JOVEM LIVIA DEMICHILLI SANT'ANA.</t>
   </si>
   <si>
     <t>1113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_no_57-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_no_57-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À POLÍCIA MILITAR E CÍVIL DE BARIRI.</t>
   </si>
   <si>
     <t>1114</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_no_58-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_no_58-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO 1º BIKE FEST MTB REALIZADO EM BARIRI.</t>
   </si>
   <si>
     <t>1126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/mocao_no_59-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/mocao_no_59-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA HENNY AGUIAR.</t>
   </si>
   <si>
     <t>1127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/mocao_no_60-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/mocao_no_60-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ARIOVALDO ROVARI.</t>
   </si>
   <si>
     <t>1128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_no_61-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_no_61-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA AMELIA PEREIRA DA SILVA.</t>
   </si>
   <si>
     <t>1129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/mocao_no_62-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/mocao_no_62-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELO DIA DO AGENTE COMUNITÁRIO DE SAÚDE.</t>
   </si>
   <si>
     <t>1130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/mocao_no_63-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/mocao_no_63-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SENHORA MARIA CECILIA DE PAULA RAGO.</t>
   </si>
   <si>
     <t>1131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/mocao_no_64-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/mocao_no_64-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÕES AOS CONSELHEIROS E CONSELHEIRAS ELEITOS PARA O CONSELHO TUTELAR DE BARIRI.</t>
   </si>
   <si>
     <t>1132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/mocao_no_65-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/mocao_no_65-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À APROVAÇÃO DAS PECs 15/2015 E 65/2019.</t>
   </si>
   <si>
     <t>1133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/mocao_no_66-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/mocao_no_66-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR NADIR ERNESTO CINEGAGLIA.</t>
   </si>
   <si>
     <t>1142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/mocao_no_67-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/mocao_no_67-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE WELLINGTON ROBERTO BUENO DA COSTA.</t>
   </si>
   <si>
     <t>1143</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/mocao_no_68-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/mocao_no_68-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR JOSÉ AUGUSTO BATISTA.</t>
   </si>
   <si>
     <t>1144</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/mocao_no_69-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/mocao_no_69-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR MILTON DO CARMO FERRO.</t>
   </si>
   <si>
     <t>1145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/mocao_no_70-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/mocao_no_70-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SENHORA APARECIDA ALVES GARCIA.</t>
   </si>
   <si>
     <t>1146</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/mocao_no_71-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/mocao_no_71-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SENHORA LOURIZ CHIDID.</t>
   </si>
   <si>
     <t>1147</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_no_72-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_no_72-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR ALCINDO SUAVE.</t>
   </si>
   <si>
     <t>1148</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_no_73-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_no_73-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR OSVALDO PAULINO.</t>
   </si>
   <si>
     <t>1149</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_no_74-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_no_74-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ROSA MARIA SCANDOLERA GALAZINI.</t>
   </si>
   <si>
     <t>1150</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_75-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_75-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ALCIDES ANTONIASSI.</t>
   </si>
   <si>
     <t>1160</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_no_76-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_no_76-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSE APARECIDO BONATELLI.</t>
   </si>
   <si>
     <t>1161</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_no_77-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_no_77-19_ocred.pdf</t>
   </si>
   <si>
     <t>1162</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_no_78-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_no_78-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR DEOLINDO SCANDOLERA.</t>
   </si>
   <si>
     <t>1163</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_no_79-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_no_79-19_ocred.pdf</t>
   </si>
   <si>
     <t>1164</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_no_80-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_no_80-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ CLEMENTE NEVES.</t>
   </si>
   <si>
     <t>1165</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_no_81-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_no_81-19_ocred.pdf</t>
   </si>
   <si>
     <t>1173</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_no_82-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_no_82-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR VALENTIM ANTONIO DE CARVALHO.</t>
   </si>
   <si>
     <t>1174</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_no_83-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_no_83-19_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À DIRETORA DA ESCOLA MUNICIPAL PROFESSORA JOSEANE BIANCO ESTEFANI SILVA E TODOS PROFESSORES E FUNCIONÁRIOS PELO TRABALHO DESENVOLVIDO NO DIA 20 DE NOVEMBRO DIA DA CONSCIÊNCIA NEGRA.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/967/proj_decr_leg_01-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/967/proj_decr_leg_01-19_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE A HONRARIA AO DOUTOR AZIZ CHIDID NETO.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/965/proj_decr_leg_02-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/965/proj_decr_leg_02-19_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DAS CONTAS DA PREFEITURA MUNICIPAL DE BARIRI REFERENTE AO EXERCÍCIO DE 2016.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/proj_decr_leg_03-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/proj_decr_leg_03-19_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE "MEDALHA 16 DE JUNHO" AO SENHOR JOSÉ AUGUSTO BARBOZA CAVA.</t>
   </si>
   <si>
     <t>1167</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/proj_decr_leg_04-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/proj_decr_leg_04-19_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PRÊMIO "ZUMBI DOS PALMARES", A SENHORA MARIA CONCEIÇÃO DOS SANTOS.</t>
   </si>
   <si>
     <t>1122</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
     <t>Francisco Leoni Neto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/proj_lei_complementar_exec_no_01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/proj_lei_complementar_exec_no_01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA O EMPREGO DE ENGENHEIRO DE SEGURANÇA DO TRABALHO NO QUADRO DE PESSOAL DA PREFEITURA DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1155</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/proj_lei_complementar_exec_no_02-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/proj_lei_complementar_exec_no_02-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO DA TABELA II, ANEXO II, DO CÓDIGO TRIBUTÁRIO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
     <t>PLCL</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/proj_lei_complementar_leg_no_01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/proj_lei_complementar_leg_no_01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ARTIGO 221 DO CÓDIGO TRIBUTÁRIO MUNICIPAL (LEI Nº 2.281/91).</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_lei_exec_1-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_lei_exec_1-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE CARGOS EM COMISSÃO</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_lei_exec_2-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_lei_exec_2-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DOS ARTIGOS 3º E 5º DA LEI MUNICIPAL Nº 4545, DE 19 DE NOVEMBRO DE 2015</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL - PAULO HENRIQUE BARROS DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_lei_exec_3-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_lei_exec_3-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS DO EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_exec_4-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_exec_4-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 3801/2009, QUE CONCEDE CARTÃO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_lei_exec_5-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_lei_exec_5-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REAJUSTE NO VALOR DE BOLSA AUXÍLIO DOS ESTAGIÁRIOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_exec_6-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_exec_6-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 190.000,00.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_exec_7-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_exec_7-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 80.000,00.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_exec_8-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_exec_8-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 79.925,00.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_exec_9-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_exec_9-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 159.500,00.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_exec_10-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_exec_10-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_lei_exec_11-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_lei_exec_11-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 135.605,35.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/843/projeto_de_lei_exec_12-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/843/projeto_de_lei_exec_12-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 33.000,00.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_exec_13-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_exec_13-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 20.613,73.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei_exec_14-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei_exec_14-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR E FIRMAR CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE BARIRI, COM RECURSOS PROVENIENTES DO FUNDO MUNICIPAL DE SAÚDE.</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_exec_15-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_exec_15-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 3° DA LEI MUNICIPAL Nº 4.428, DE 25 DE ABRIL DE 2014 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/861/projeto_de_lei_exec_16-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/861/projeto_de_lei_exec_16-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 405.151,96.</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_exec_17-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_exec_17-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A PROMOVER AJUDA DE CUSTO A EMPRESA CRISTIANO APARECIDO PEXE &amp; CIA LTDA</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/884/projeto_de_lei_exec_18-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/884/projeto_de_lei_exec_18-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 64.901,60.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/885/projeto_de_lei_exec_19-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/885/projeto_de_lei_exec_19-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O BENEFÍCIO DO VALE ALIMENTAÇÃO AO EFETIVO DA POLÍCIA MILITAR EM BARIRI.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_exec_20-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_exec_20-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 283.519,14.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_exec_21-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_exec_21-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR AS ENTIDADES BENEFICENTES QUE ESPECIFICA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_exec_22-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_exec_22-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL NO VALOR DE R$ 48.195,97.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_exec_23-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_exec_23-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 164.496,62.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_lei_exec_24-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_lei_exec_24-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL Nº 4.196, DE 05 DE SETEMBRO DE 2012, QUE DISPÕE SOBRE A POLÍTICA MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_exec_25-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_exec_25-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA "PRÓ-EMPREGO".</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_exec_26-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_exec_26-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DELIMITA NOVO TRAÇADO OFICIAL E ÁREA DE EXPANSÃO NO PERÍMETRO URBANO I DO MUNICÍPIO DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_exec_27-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_exec_27-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_exec_28-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_exec_28-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 36.000,00.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_exec_29-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_exec_29-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 113.500,00.</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_exec_30-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_exec_30-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BARIRI A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O MUNICÍPIO DE ITAJU, POR MEIO DE SUA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_exec_31-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_exec_31-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BARIRI A CELEBRAR CONVÊNIO DE COOPERAÇÃO COM O MUNICÍPIO DE BORACÉIA, POR MEIO DE SUA PREFEITURA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_exec_32-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_exec_32-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_exec_33-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_exec_33-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DO MUNICÍPIO DE BARIRI, ESTADO DE SÃO PAULO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_exec_34-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_exec_34-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 98.856,95.</t>
   </si>
   <si>
     <t>1024</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_exec_35-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_exec_35-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_exec_36-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_exec_36-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I, II, III, IV, V DO PLANO PLURIANUAL 2018/2021.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_exec_37-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_exec_37-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO FINANCEIRO DO ANO DE 2020 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_exec_38-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_exec_38-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 2.253,34.</t>
   </si>
   <si>
     <t>1051</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_exec_39-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_exec_39-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 150.000,00.</t>
   </si>
   <si>
     <t>1052</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_exec_40-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_exec_40-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>1053</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_exec_41-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_exec_41-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 25.000,00.</t>
   </si>
   <si>
     <t>1049</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_exec_42-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_exec_42-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DELIMITA PERÍMETRO DA ÁREA DE EXPANSÃO URBANA VII, LOCALIZADO NO BAIRRO QUEIXADA, MUNICÍPIO DA BARIRI-SP.</t>
   </si>
   <si>
     <t>1050</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_exec_43-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_exec_43-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A OUTORGAR, MEDIANTE PROCEDIMENTO LICITATÓRIO, CONCESSÃO DE DIREITO REAL DE USO DE BEM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1066</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_exec_44-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_exec_44-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>1067</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_exec_45-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_exec_45-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PAGAMENTO DE GRATIFICAÇÃO AO EFETIVO DA POLÍCIA MILITAR DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1068</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_exec_46-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_exec_46-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR POR VENDA 02 (DUAS) ÁREAS DE TERRAS URBANAS, LOCALIZADAS NO MUNICÍPIO DE BARIRI, DE PROPRIEDADE DO MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_lei_exec_47-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_lei_exec_47-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR.</t>
   </si>
   <si>
     <t>1120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_de_lei_exec_48-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_de_lei_exec_48-2019_ocred.pdf</t>
   </si>
   <si>
     <t>1121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/projeto_de_lei_exec_49-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/projeto_de_lei_exec_49-2019_ocred.pdf</t>
   </si>
   <si>
     <t>1137</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_exec_50-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_exec_50-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR DE R$ 108.000,00.</t>
   </si>
   <si>
     <t>1138</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_exec_51-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_exec_51-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL DE R$ 150.829,71.</t>
   </si>
   <si>
     <t>1152</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_exec_52-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_exec_52-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 4.778, DE 23 DE AGOSTO DE 2017, E 4.912, DE 07 DE AGOSTO DE 2019.</t>
   </si>
   <si>
     <t>1153</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_exec_53-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_exec_53-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE BARIRI PARA O EXERCÍCIO FINANCEIRO DE 2020.</t>
   </si>
   <si>
     <t>1154</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_exec_54-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_exec_54-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO PROERD - PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS.</t>
   </si>
   <si>
     <t>1179</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_exec_55-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_exec_55-2019_ocred.pdf</t>
   </si>
   <si>
     <t>1177</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_exec_56-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_exec_56-2019_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR E FIRMAR CONVÊNIO COM A IRMANDADE DA SANTA CASA DE MISERICÓRDIA DE BARIRI, COM RECURSOS PROVENIENTES DO FUNDO NACIONAL DE SAÚDE/MINISTÉRIO DA SAÚDE.</t>
   </si>
   <si>
     <t>1178</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_exec_57-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_exec_57-2019_ocred.pdf</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_legis_01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_legis_01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE VIAS PÚBLICAS NOS JARDINS PAVÃO, ADÉLIA E YANG</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_legis_02-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_legis_02-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO GERAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/857/projeto_de_lei_legis_03-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/857/projeto_de_lei_legis_03-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO E VICE PREFEITO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_legis_04-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_legis_04-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA ANTONIO CONTARTEZE FILHO</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_legis_05-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_legis_05-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A LIMPEZA DE TERRENOS PARTICULARES BALDIOS E ESPAÇOS PÚBLICOS</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_legis_06-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_legis_06-2019_ocred.pdf</t>
   </si>
   <si>
     <t>INCLUI NO CALENDÁRIO O DIA DE CONSCIENTIZAÇÃO E ENFRENTAMENTO DE FIBROMIALGIA</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_legis_07-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_legis_07-2019_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA O EMPREGO DE AUXILIAR DE SECRETARIA E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_legis_08-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_legis_08-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ISENÇÃO DE IPTU AOS PORTADORES DE DOENÇAS GRAVES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_legis_09-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_legis_09-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APLICAÇÃO DE MULTA AO CIDADÃO QUE FOR FLAGRADO JOGANDO LIXO OU ENTULHO NOS LOGRADOUROS PÚBLICOS.</t>
   </si>
   <si>
     <t>1123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_de_lei_legis_10-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_de_lei_legis_10-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE ILHA MARIANA - LÁGRIMAS DA CIDADE NO LAGO MUNICIPAL PREFEITO ACCÁCIO MASSON.</t>
   </si>
   <si>
     <t>1124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_legis_11-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_legis_11-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DISPONIBILIZAÇÃO DA PRESTAÇÃO DE CONTAS DAS ENTIDADES SOB INTERVENÇÃO DO PODER PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>1139</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_legis_12-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_legis_12-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE INSTALAÇÃO DE PORTA GIRATÓRIA COM DETECTOR DE METAIS, NOS ESTABELECIMENTOS BANCÁRIOS DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1166</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_legis_13-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_legis_13-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A "COMUNIDADE TERAPÊUTICA BETEL".</t>
   </si>
   <si>
     <t>1168</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_legis_14-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_legis_14-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA, DO BAIRRO RESIDENCIAL PAULINA, DE "WILLIAM ALÉM CASSIOLLA"</t>
   </si>
   <si>
     <t>1169</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/projeto_de_lei_legis_15-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/projeto_de_lei_legis_15-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA, DO BAIRRO RESIDENCIAL PAULINA, DE "NEIDE SIQUEIRA PENACHI"</t>
   </si>
   <si>
     <t>1170</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_legis_16-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_legis_16-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA VIA PÚBLICA, DO BAIRRO RESIDENCIAL PAULINA, DE "RUA MILTON DO CARMO FERRO"</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/858/01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/858/01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DO "VALE ALIMENTAÇÃO" AOS SERVIDORES DA CÂMARA.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/877/02-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/877/02-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A FREQUÊNCIA DE REALIZAÇÃO DAS SESSÕES ORDINÁRIAS DA CÂMARA MUNICIPAL DE BARIRI.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/878/03-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/878/03-2019_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A TRAMITAÇÃO DOS REQUERIMENTOS,  DE MODO A PERMITIR A SUA LEITURA, DISCUSSÃO E VOTAÇÃO NA MESMA SESSÃO CAMARÁRIA.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/934/proj_resol_04-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/934/proj_resol_04-19_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE VALE ALIMENTAÇÃO ADICIONAL AO SERVIDOR QUE NÃO APRESENTAR ATESTADO MÉDICO.</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/940/proj_resol_05-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/940/proj_resol_05-19_ocred.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO AO "PARÁGRAFO 7º", DO ARTIGO 212, DO REGIMENTO INTERNO DA CÂMARA.</t>
   </si>
   <si>
     <t>1089</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/proj_resol_06-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/proj_resol_06-19_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA A PROCURADORIA ESPECIAL DA MULHER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1090</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/proj_resol_07-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/proj_resol_07-19_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA E REGULAMENTA O SERVIÇO VOLUNTÁRIO NO ÂMBITO DA CÂMARA MUNICIPAL DE BARIRI.</t>
   </si>
   <si>
     <t>1091</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/proj_resol_08-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/proj_resol_08-19_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARÁGRAFO ÚNICO DO ART. 107 DO REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE BARIRI.</t>
   </si>
   <si>
     <t>1092</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/proj_resol_09-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/proj_resol_09-19_ocred.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AOS ARTIGOS 81 E 82 DO REGIMENTO INTERNO RELACIONADOS À COMISSÃO ESPECIAL DE INQUÉRITO.</t>
   </si>
   <si>
     <t>1125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/proj_resol_10-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/proj_resol_10-19_ocred.pdf</t>
   </si>
   <si>
     <t>1171</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/proj_resol_11-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/proj_resol_11-19_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o § 2º do art. 110 para fixar prazo ao Vereador para que se inscreva a fim de usar a tribuna.</t>
   </si>
   <si>
     <t>1176</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/proj_resol_12-19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/proj_resol_12-19_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES DO LEGISLATIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/846/01-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/846/01-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIAS DE DOCUMENTOS REFERENTES A OBRAS NO LAGO MUNICIPAL</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/847/02-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/847/02-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE DESCARTES DE RESÍDUOS PROVENIENTES DA LIMPEZA DA CIDADE</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/848/03-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/848/03-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIAS DE DOCUMENTOS REFERENTES AO POÇO ARTESIANO NO POLO INDUSTRIAL</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/862/04-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/862/04-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO PROJETO DE OBRA DO PSF</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/863/05-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/863/05-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE LIMPEZA DO CEMITÉRIO</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/864/06-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/864/06-2019_ocred.pdf</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/865/07-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/865/07-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CONSTRUÇÃO DE COBERTURA NA ESCOLA MUNICIPAL PROFª ANGELA MARIA PREARO FORTUNATO</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/866/08-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/866/08-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO NOMES DE TODOS OS FUNCIONÁRIOS QUE SERÃO EXONERADOS EM RAZÃO DA EXTINÇÃO DE CARGOS</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/867/09-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/867/09-2019_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES ACERCA DAS LEIS MUNICIPAIS SOBRE SISTEMA DE VIDEOMONITORAMENTO</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/868/10-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/868/10-2019_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO INFORMAÇÕES ACERCA DA JORNADA DE TRABALHO DOS PROCURADORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/869/11-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/869/11-2019_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO INFORMAÇÕES SOBRE PROGRAMAS EM PRAÇAS E PONTES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/870/12-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/870/12-2019_ocred.pdf</t>
   </si>
   <si>
     <t>PEDIDO DE URGÊNCIA ESPECIAL PARA P.L.E 14 E 16</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/890/13-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/890/13-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DO CONVÊNIO ENTRE GOVERNO ESTADUAL E PREFEITURA, REFERENTE AO REPASSE DE RECURSOS PARA PROJETOS CULTURAIS</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/891/14-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/891/14-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE CARGO DE SERVIDORA</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/892/15-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/892/15-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE REMUNERAÇÃO DE INTERVENTOR DA SANTA CASA</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/893/16-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/893/16-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE EXECUÇÃO DE SERVIÇOS DE MANUTENÇÃO DE ILUMINAÇÃO PÚBLICA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/</t>
+    <t>http://sapl.bariri.sp.leg.br/media/</t>
   </si>
   <si>
     <t>REQUER CÓPIA INTEGRAL DE PROCESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>REQUER AUTORIZAÇÃO PARA UTILIZAÇÃO DO DATASHOW</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/899/19-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/899/19-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIAS DAS DATAS DE RECEBIMENTO DOS REQUERIMENTOS Nº 03, 04, 05, 06, 07, 08, 09, 10 E 11/2019 E DOS RESPECTIVOS OFICIOS EXECUTIVOS DE RESPOSTA.</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/900/20-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/900/20-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE CONTRATO REALIZADO ENTRE SAEMBA E EMPRESA VILMA DE LOURDES</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/901/21-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/901/21-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUSSÃO DE PROTEÇÃO E DEFESA DOS ANIMAIS</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/902/22-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/902/22-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE SERVIDOR DO SAEMBA</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/903/23-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/903/23-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE CONTRATO DE ILUMINAÇÃO PÚBLICA REALIZADO PELA PREFEITURA</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/912/24-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/912/24-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR PREFEITO CÓPIA DE PROCESSO ADMINISTRATIVO DO SAEMBA</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/916/25-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/916/25-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE AQUISIÇÃO DE MATERIAL E UNIFORMES ESCOLARES</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/917/26-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/917/26-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE POLÍTICA DE EMPREGO PARA POPULAÇÃO DE BARIRI</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/918/27-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/918/27-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER ABERTURA DE CEI PARA APURAÇÃO DE MORTE DE BEBÊ</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/919/28-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/919/28-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE FESTA DO PEÃO</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_29-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_29-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DE DOCUMENTAÇÃO REFERENTE AS FAMÍLIAS QUE RESIDEM NO NÚCLEO HABITACIONAL OSÓRIO ORÉFICE E TERIAM QUE DESOCUPAR SUAS CASAS MEDIANTE AÇÃO JUDICIAL.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_30-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_30-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL E INCLUSÃO NA ORDEM DO DIA DA PRESENTE SESSÃO OS PROJETO DE LEI DO LEGISLATIVO Nº 07/2019, E PROJETO DE RESOLUÇÃO Nº 05/2019.</t>
   </si>
   <si>
     <t>958</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_31-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_31-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA ENCAMINHADA AO EXCELENTÍSSIMO PREFEITO, CÓPIA DA ATA DA AUDIÊNCIA PÚBLICA REALIZADA NO DIA 10 DE ABRIL DE 2019.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_32-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_32-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO A RELAÇÃO DETALHADA DE PAGAMENTOS REALIZADOS PARA EMISSORAS DE RÁDIO, TELEVISÃO E AGÊNCIA DE PUBLICIDADE, NO QUE TANGE A PUBLICIDADE E EVENTOS.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_33-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_33-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO A COMPLEMENTAÇÃO DA RESPOSTA CONCEDIDA ATRAVÉS DO OFICIO GP-N 167 108/2019, NO QUE TANGE A ILUMINAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>960</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_34-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_34-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES SOBRE A AUDITORIA REALIZADA NA SANTA CASA DE BARIRI, COMO MOTIVO, PREVISÃO PARA COLUSÃO E VALOR GASTO.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_35-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_35-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE QUAIS FORAM OS VALORES GASTOS COM R.P.V. ( REQUISIÇÃO DE PEQUENO VALOR) NO PERÍODO DE 2018.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_36-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_36-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA DA DATA DE RECEBIMENTO E RESPOSTA DO REQUERIMENTO Nº 53/2018 ENCAMINHADO AO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_37-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_37-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE, INVOCAR O ART. 149 DO REGIMENTO INTERNO, A FIM DE QUE O PROJETO DE LEI DO PODER LEGISLATIVO Nº 10/2018, SEJA DELIBERADO NO PRAZO DE 45 DIAS.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_38-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_38-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIA INTEGRAL DO PARECER EMITIDO PELO CONSELHO DE SAÚDE DO MUNICÍPIO DE BARIRI, QUE VERSA SOBRE A APROVAÇÃO DAS CONTAS DA SANTA CASA NO ANO DE 2018.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_39-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_39-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO EXPLICAÇÕES A RESPEITO DA PORTARIA Nº 8924/2019, REFERENTE ADMISSÃO DE UM PROFESSOR DE EDUCAÇÃO BÁSICA II.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_40-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_40-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE O CRONOGRAMA DE RECUPERAÇÃO DAS PRAÇAS PÚBLICAS, ACOMPANHADO DE PROJETO DE ENGENHARIA OU ARQUITETÔNICO, PAISAGÍSTICO, ILUMINAÇÃO, BEM COMO OUTROS NECESSÁRIOS.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_41-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_41-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. PREFEITO SOBRE O SETOR SOCIAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_42-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_42-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES A RESPEITO DA SITUAÇÃO DAS PONTES EXISTENTES EM NOSSO MUNICÍPIO, NA ÁREA URBANA E RURAL, INCLUSIVE AS DESTINADAS EXCLUSIVAMENTE A PEDESTRES.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_43-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_43-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES A RESPEITO DA SITUAÇÃO EM QUE SE ENCONTRAM OS RIOS E CÓRREGOS QUE CORTAM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_44-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_44-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO QUE INFORME A ESTA CASA DE LEIS SE EXISTE ALGUM ESTUDO EM ANDAMENTO OU SE É DA VONTADE DA ATUAL ADMINISTRAÇÃO A CONCESSÃO DO SERVIÇO DE ÁGUA E ESGOTO DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_45-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_45-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO QUE INFORME A ESTA CASA DE LEIS QUAL O GASTO COM PUBLICIDADE DE 01 DE AGOSTO A 31 DE DEZEMBRO DE 2018.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_46-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_46-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER O USO DO "DATA SHOW" NA SESSÃO ORDINÁRIA DO PRÓXIMO DIA 17/06, PARA EXIBIR IMAGENS NO PLENÁRIO DE PARTE DA CIDADE AOS VEREADORES, VISANDO A REALIZAÇÃO DE SERVIÇOS PÚBLICOS PELA ADMINISTRAÇÃO MUNICIPAL.</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_47-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_47-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO QUE FORNEÇA INFORMAÇÕES SOBRE ONDE ESTÁ SENDO ARMAZENADO OS MATERIAIS RECICLÁVEIS RECOLHIDOS TODA SEMANA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_48-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_48-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA, AUTORIZAÇÃO PARA USO DO "DATA SHOW" NA SESSÃO ORDINÁRIA DO PRÓXIMO DIA 01/07/19.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_49-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_49-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE, QUE SEJA ENCAMINHADO MOÇÃO DE APOIO À MANIFESTAÇÃO DA ORDEM DOS ADVOGADOS DO BRASIL - OFICIO 007/2019 - OAB/TRT15, SOBRE O ENCERRAMENTO DAS ATIVIDADES DO POSTO AVANÇADO DA JUSTIÇA DO TRABALHO DE BARIRI.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_50-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_50-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES FINANCEIRAS DA AUTARQUIA SAEMBA - SERVIÇO DE ÁGUA E ESGOTO DO MUNICÍPIO DE BARIRI.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_51-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_51-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES A RESPEITO DO AUTO DE VISTORIA DO CORPO DE BOMBEIROS, DOS PRÉDIOS PÚBLICOS.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_52-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_52-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA, A REALIZAÇÃO DE AUDIÊNCIA PÚBLICA PARA DISCUTIR O PROJETO DE LEI DO EXECUTIVO Nº 33/2019, QUE DISPÕE SOBRE ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_53-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_53-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO, EM COMPLEMENTO AO REQUERIMENTO Nº 03/2019, INFORMAÇÕES REFERENTE AO POÇO ARTESIANO DO POLO INDUSTRIAL.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_54-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_54-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE, CARÁTER DE URGÊNCIA ESPECIAL E INCLUSÃO NA ORDEM DO DIA DA PRESENTE SESSÃO, O PROJETO DE LEI Nº 35/2019, DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_55-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_55-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL E INCLUSÃO NA ORDEM DO DIA DA PRESENTE SESSÃO, O PROJETO DE DECRETO LEGISLATIVO Nº 03/2019, DO VEREADOR BENEDITO A. FRANCHINI.</t>
   </si>
   <si>
     <t>1041</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_56-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_56-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO QUE INFORME O VALOR QUE A ADMINISTRAÇÃO MUNICIPAL OFERTOU EM ACRÉSCIMO PARA O CONTRATO REFERENTE A EMPRESA QUE FORNECE A "MERENDA ESCOLAR".</t>
   </si>
   <si>
     <t>1042</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_57-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_57-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO QUE INFORME A QUANTIDADE DE ALUNOS DEVIDAMENTE MATRICULADOS NA REDE MUNICIPAL DE ENSINO, CONSIDERANDO O PRIMEIRO SEMESTRE DE 2018 E DE 2019.</t>
   </si>
   <si>
     <t>1043</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_58-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_58-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO MUNICIPAL A FIM DE VERIFICAR A OPERACIONALIZAÇÃO DOS RECURSOS REPASSADOS PARA O SETOR DA SAÚDE, SOLICITAMOS CÓPIAS DO LIVRO DE OCORRÊNCIAS DO PRONTO SOCORRO MUNICIPAL DO PERÍODO DE 01/01/2019 ATÉ 01/08/2019.</t>
   </si>
   <si>
     <t>1044</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_59-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_59-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE O CUSTO TOTAL MENSAL DA FOLHA DE PAGAMENTO COM CARGOS COMISSIONADOS DE LIVRE NOMEAÇÃO.</t>
   </si>
   <si>
     <t>1054</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_60-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_60-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO CONHECIMENTO SOBRE O PRAZO DE ENTREGA DE UM DOCUMENTO QUE COMPROVE OS REQUISITOS EXIGIDOS PARA PERMANÊNCIA NOS IMÓVEIS, ALÉM DE UMA CÓPIA INTEGRAL DO PROCEDIMENTO ADMINISTRATIVO REFERENTE AO CASO.</t>
   </si>
   <si>
     <t>1055</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_61-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_61-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES A RESPEITO DE QUAIS PROVIDÊNCIAS FORAM TOMADAS PARA QUE NÃO OCORRA O FECHAMENTO DA UNIDADE MUNICIPAL DO POSTO DE JUSTIÇA DO TRABALHO,  ALÉM DA ESPECIFICAÇÃO DOS CUSTOS DA PREFEITURA PARA MANUTENÇÃO DESSE POSTO.</t>
   </si>
   <si>
     <t>1056</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_62-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_62-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME O VALOR DO CORTE REALIZADO NO REPASSE DO CONVÊNIO FIRMADO COM A LAR, AMOR E VIDA - CASA DE ABRIGO DE BARIRI.</t>
   </si>
   <si>
     <t>1057</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_63-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_63-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME O VALOR JÁ ARRECADADO E AQUELE EM SALDO REFERENTE AO FUNDO ESPECIAL DE MANUTENÇÃO DO CORPO DE BOMBEIROS DE BARIRI - FEBOM E DO FUNDO ESPECIAL DE PROTEÇÃO E DEFESA CIVIL - FUNDEC</t>
   </si>
   <si>
     <t>1058</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_64-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_64-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PRESIDENTE DA CÂMARA A AUTORIZAÇÃO PARA USAR O DATA SHOW NA SESSÃO ORDINÁRIA NO DIA 19/08/2019</t>
   </si>
   <si>
     <t>1075</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_65-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_65-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO CÓPIA INTEGRAL DOS PROCESSOS LICITATÓRIOS Nº 30/2019 E 576/18.</t>
   </si>
   <si>
     <t>1093</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/requerimento_66-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/requerimento_66-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES A RESPEITO DOS QUARTOS DA SANTA CASA DE BARIRI.</t>
   </si>
   <si>
     <t>1094</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/requerimento_67-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/requerimento_67-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES A RESPEITO DOS BEBEDOUROS ESPALHADOS PELA CIDADE.</t>
   </si>
   <si>
     <t>1095</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/requerimento_68-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/requerimento_68-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO UM RELATÓRIO DE COMO ESTÁ A SITUAÇÃO DAS CORTINAS E VENTILADORES DA REDE MUNICIPAL DE ENSINO, ALÉM DA PREVISÃO PARA COLOCAÇÃO DE AR CONDICIONADO NAS ESCOLAS.</t>
   </si>
   <si>
     <t>1096</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/requerimento_69-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/requerimento_69-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE ENVIE CÓPIA DO BOLETIM DE OCORRÊNCIA A RESPEITO DE UM ACIDENTE DE TRÂNSITO QUE ENVOLVEU UM SERVIDOR DA PREFEITURA MUNICIPAL E UM VEÍCULO S10 DE COR BRANCA.</t>
   </si>
   <si>
     <t>1097</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/requerimento_70-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/requerimento_70-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME QUAL MEDIDA ADOTADA PELA ADMINISTRAÇÃO PERANTE A IMPRENSA DA CIDADE.</t>
   </si>
   <si>
     <t>1098</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_71-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_71-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME QUAL ATITUDE TOMADA A RESPEITO DO CASO ENVOLVENDO PESSOA COM DEFICIÊNCIA DENTRO DO PAÇO MUNICIPAL EM HORÁRIO DE EXPEDIENTE.</t>
   </si>
   <si>
     <t>1099</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_72-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_72-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE ENVIE CÓPIA DO RELATÓRIO FINAL DA AUDITORIA REALIZADA NA SANTA CASA DE BARIRI.</t>
   </si>
   <si>
     <t>1115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_73-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_73-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SOBRE A DOCUMENTAÇÃO DAS AMBULÂNCIAS NOVAS QUE CHEGARAM.</t>
   </si>
   <si>
     <t>1116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_74-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_74-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE ENVIA UMA RELAÇÃO DE QUAIS CARGOS COMISSIONADOS RECEBEM INSALUBRIDADE OU PERICULOSIDADE.</t>
   </si>
   <si>
     <t>1117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_75-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_75-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME SOBRE A EMPRESA QUE IRIA SE ESTABELECER EM BARIRI.</t>
   </si>
   <si>
     <t>1118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_76-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_76-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE O ITINERÁRIO DO VEÍCULO RENAULT/MASTER INOVA BUS.</t>
   </si>
   <si>
     <t>1136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_77-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_77-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE O PAGAMENTO DOS VALORES REMANESCENTES DEVIDOS AOS COLABORADORES DA EMPRESA D.R JUSTULIN</t>
   </si>
   <si>
     <t>1151</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_78-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_78-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO CÓPIA DO TERMO DE FORMALIZAÇÃO DA MANUTENÇÃO DO POSTO AVANÇADO DA JUSTIÇA DO TRABALHO DE BARIRI, ACOMPANHADO DE TODOS OS DOCUMENTOS E E-MAILS ENVIADOS E RECEBIDOS JUNTO AO TRIBUNAL DO TRABALHO DE CAMPINAS.</t>
   </si>
   <si>
     <t>1156</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_79-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_79-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO QUE INFORME EM QUAL SITUAÇÃO SE ENCONTRA A PARTE DA LIBERAÇÃO DA ÁREA CONHECIDA COMO "BURACÃO".</t>
   </si>
   <si>
     <t>1157</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_80-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_80-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PREFEITO INFORMAÇÕES SOBRE UMA MULTA TOMADA POR UM VEÍCULO TOYOTA COROLLA, ANO 2016.</t>
   </si>
   <si>
     <t>1158</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_81-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_81-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SENHOR PRESIDENTE CARÁTER DE URGÊNCIA ESPECIAL E INCLUSÃO NA ORDEM DO DIA O PROJETO DE DECRETO LEGISLATIVO Nº 04/2019.</t>
   </si>
   <si>
     <t>1172</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_82-2019_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_82-2019_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL E INCLUSÃO NA ORDEM DO DIA DA PRESENTE SESSÃO, VISANDO AGILIZAR A DELIBERAÇÃO EM ÚNICAS DISCUSSÃO E VOTAÇÃO, OS PROJETOS DE LEIS Nºs 14, 15 E 16/2019 DO LEGISLATIVO.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/941/veto_proj_exec_01-19__ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/941/veto_proj_exec_01-19__ocred.pdf</t>
   </si>
   <si>
     <t>DECIDE VETAR INTEGRALMENTE, POR CONTRARIEDADE AO INTERESSE PÚBLICO, O PROJETO DE LEI Nº 01/2019, QUE DISPÕE SOBRE A EXTINÇÃO DE CARGOS EM COMISSÃO.</t>
   </si>
   <si>
     <t>1180</t>
   </si>
   <si>
     <t>PC</t>
   </si>
   <si>
     <t>Parecer Comissões</t>
   </si>
   <si>
     <t>CFO - COMISSÃO DE FINANÇAS E ORÇAMENTO, CJR - COMISSÃO DE JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/01-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/01-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 02/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1181</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/02-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/02-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 03/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1182</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/03-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/03-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 04/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1183</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/04-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/04-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 05/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1184</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/05-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/05-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 06/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1185</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/06-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/06-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 07/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1186</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/07-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/07-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 08/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1187</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/08-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/08-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 09/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1188</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/09-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/09-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 10/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1189</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/10-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/10-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 11/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1190</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/11-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/11-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 12/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1191</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/12-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/12-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 13/2019 DO EXECUTIVO.</t>
   </si>
   <si>
     <t>1192</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/parecer_13-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/parecer_13-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 01/2019 DO PODER LEGISLATIVO, SUBSCRITO POR TODOS OS VEREADORES.</t>
   </si>
   <si>
     <t>1193</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/14-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/14-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 02/2019 DO PODER LEGISLATIVO, DE AUTORIA DA MESA DA CÂMARA.</t>
   </si>
   <si>
     <t>1194</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_15-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_15-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE RESOLUÇÃO Nº 01/2019 DO PODER LEGISLATIVO, DE AUTORIA DA MESA DA CÂMARA.</t>
   </si>
   <si>
     <t>1195</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_16-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_16-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 14/2019 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1196</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_17-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_17-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 16/2019 DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1197</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/parecer_18-2019.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/parecer_18-2019.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 04/2019 DO PODER LEGISLATIVO, DE AUTORIA DO VEREADOR BENEDITO ANTONIO FRANCHINI.</t>
   </si>
   <si>
     <t>1198</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/parecer_19-19_proj_lei_exe_01-19.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/parecer_19-19_proj_lei_exe_01-19.pdf</t>
   </si>
   <si>
     <t>OBJETO: PROJETO DE LEI Nº 01/2019 DO PODER EXECUTIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -4020,67 +4020,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/849/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/850/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/851/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/852/04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/853/05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/854/06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/855/07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/871/08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/872/09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/873/10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/874/11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/875/12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/876/13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/887/14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/888/15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/889/16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/894/17-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/895/18-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/904/19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/905/20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/906/21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/907/22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/913/23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_58-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_59-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_60-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_61-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_62-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_63-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_64-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_65-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_66-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_67-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_68-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_69-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_70-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_71-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_72-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_73-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_74-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_75-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_76-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_77-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_78-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_79-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_80-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_81-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_82-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_83-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_84-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_85-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_86-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/indicacao_87-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_88-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_89-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_90-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_no_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/880/mocao_no_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/881/mocao_no_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/882/mocao_no_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/896/mocao_no_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/897/mocao_no_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/908/mocao_no_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/909/mocao_no_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/910/mocao_no_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/911/mocao_no_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_no_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_no_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/936/mocao_no_13-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_no_14-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_no_15-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/951/mocao_no_16-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/952/mocao_no_17-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/953/mocao_no_18-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_no_19-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_no_20-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_no_21-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/957/mocao_no_22-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_no_23-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_no_24-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/973/mocao_no_25-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/972/mocao_no_26-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_no_27-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_no_28-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/991/mocao_no_29-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/992/mocao_no_30-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_no_31-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_no_32-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/mocao_no_33-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/mocao_no_34-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_no_35-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/mocao_no_36-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_no_37-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_no_38-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/mocao_no_39-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/mocao_no_40-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_no_41-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/mocao_no_42-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_no_43-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_no_44-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_no_45-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/mocao_no_46-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_no_47-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_no_48-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_no_49-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/mocao_no_50-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/mocao_no_51-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/mocao_no_52-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/mocao_no_53-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_no_54-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/mocao_no_55-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_no_56-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_no_57-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_no_58-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/mocao_no_59-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/mocao_no_60-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_no_61-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/mocao_no_62-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/mocao_no_63-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/mocao_no_64-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/mocao_no_65-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/mocao_no_66-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/mocao_no_67-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/mocao_no_68-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/mocao_no_69-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/mocao_no_70-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/mocao_no_71-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_no_72-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_no_73-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_no_74-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_75-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_no_76-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_no_77-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_no_78-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_no_79-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_no_80-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_no_81-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_no_82-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_no_83-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/967/proj_decr_leg_01-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/965/proj_decr_leg_02-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/proj_decr_leg_03-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/proj_decr_leg_04-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/proj_lei_complementar_exec_no_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/proj_lei_complementar_exec_no_02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/proj_lei_complementar_leg_no_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_lei_exec_1-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_lei_exec_2-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_lei_exec_3-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_exec_4-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_lei_exec_5-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_exec_6-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_exec_7-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_exec_8-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_exec_9-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_exec_10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_lei_exec_11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/843/projeto_de_lei_exec_12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_exec_13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei_exec_14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_exec_15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/861/projeto_de_lei_exec_16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_exec_17-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/884/projeto_de_lei_exec_18-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/885/projeto_de_lei_exec_19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_exec_20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_exec_21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_exec_22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_exec_23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_lei_exec_24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_exec_25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_exec_26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_exec_27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_exec_28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_exec_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_exec_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_exec_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_exec_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_exec_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_exec_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_exec_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_exec_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_exec_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_exec_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_exec_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_exec_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_exec_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_exec_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_exec_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_exec_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_exec_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_exec_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_lei_exec_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_de_lei_exec_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/projeto_de_lei_exec_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_exec_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_exec_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_exec_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_exec_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_exec_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_exec_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_exec_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_exec_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_legis_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_legis_02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/857/projeto_de_lei_legis_03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_legis_04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_legis_05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_legis_06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_legis_07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_legis_08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_legis_09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_de_lei_legis_10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_legis_11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_legis_12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_legis_13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_legis_14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/projeto_de_lei_legis_15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_legis_16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/858/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/877/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/878/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/934/proj_resol_04-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/940/proj_resol_05-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/proj_resol_06-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/proj_resol_07-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/proj_resol_08-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/proj_resol_09-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/proj_resol_10-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/proj_resol_11-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/proj_resol_12-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/846/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/847/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/848/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/862/04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/863/05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/864/06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/865/07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/866/08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/867/09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/868/10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/869/11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/870/12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/890/13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/891/14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/892/15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/893/16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/899/19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/900/20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/901/21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/902/22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/903/23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/912/24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/916/25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/917/26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/918/27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/919/28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_58-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_59-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_60-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_61-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_62-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_63-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_64-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_65-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/requerimento_66-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/requerimento_67-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/requerimento_68-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/requerimento_69-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/requerimento_70-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_71-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_72-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_73-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_74-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_75-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_76-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_77-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_78-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_79-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_80-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_81-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_82-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/941/veto_proj_exec_01-19__ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/01-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/02-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/03-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/04-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/05-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/06-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/07-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/08-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/09-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/10-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/11-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/12-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/parecer_13-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/14-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_15-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_16-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_17-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/parecer_18-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/parecer_19-19_proj_lei_exe_01-19.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/849/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/850/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/851/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/852/04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/853/05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/854/06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/855/07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/871/08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/872/09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/873/10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/874/11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/875/12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/876/13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/887/14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/888/15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/889/16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/894/17-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/895/18-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/904/19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/905/20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/906/21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/907/22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/913/23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/924/indicacao_24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/925/indicacao_25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/926/indicacao_26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/927/indicacao_27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/928/indicacao_28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/944/indicacao_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/945/indicacao_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/946/indicacao_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/947/indicacao_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/948/indicacao_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/949/indicacao_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/950/indicacao_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/969/indicacao_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/976/indicacao_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/977/indicacao_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/978/indicacao_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/979/indicacao_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/995/indicacao_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/996/indicacao_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/997/indicacao_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/998/indicacao_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1018/indicacao_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1019/indicacao_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1020/indicacao_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1021/indicacao_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1022/indicacao_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1031/indicacao_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1032/indicacao_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1033/indicacao_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1034/indicacao_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1035/indicacao_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1036/indicacao_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1037/indicacao_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1038/indicacao_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1039/indicacao_58-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1040/indicacao_59-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1061/indicacao_60-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1062/indicacao_61-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1063/indicacao_62-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1064/indicacao_63-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1065/indicacao_64-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1069/indicacao_65-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1070/indicacao_66-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1071/indicacao_67-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1072/indicacao_68-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1076/indicacao_69-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1077/indicacao_70-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1078/indicacao_71-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1079/indicacao_72-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1080/indicacao_73-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1081/indicacao_74-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1082/indicacao_75-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1083/indicacao_76-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1084/indicacao_77-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1085/indicacao_78-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1086/indicacao_79-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1100/indicacao_80-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1101/indicacao_81-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1102/indicacao_82-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1103/indicacao_83-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1104/indicacao_84-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1134/indicacao_85-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1135/indicacao_86-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1140/indicacao_87-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1141/indicacao_88-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1159/indicacao_89-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1175/indicacao_90-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/879/mocao_no_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/880/mocao_no_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/881/mocao_no_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/882/mocao_no_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/896/mocao_no_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/897/mocao_no_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/908/mocao_no_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/909/mocao_no_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/910/mocao_no_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/911/mocao_no_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/922/mocao_no_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/923/mocao_no_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/936/mocao_no_13-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/937/mocao_no_14-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/938/mocao_no_15-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/951/mocao_no_16-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/952/mocao_no_17-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/953/mocao_no_18-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/954/mocao_no_19-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/955/mocao_no_20-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/956/mocao_no_21-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/957/mocao_no_22-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/975/mocao_no_23-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/974/mocao_no_24-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/973/mocao_no_25-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/972/mocao_no_26-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/971/mocao_no_27-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/970/mocao_no_28-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/991/mocao_no_29-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/992/mocao_no_30-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/993/mocao_no_31-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/994/mocao_no_32-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1008/mocao_no_33-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1009/mocao_no_34-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1010/mocao_no_35-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1007/mocao_no_36-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1028/mocao_no_37-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1029/mocao_no_38-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1047/mocao_no_39-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1046/mocao_no_40-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1045/mocao_no_41-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1048/mocao_no_42-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1059/mocao_no_43-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1060/mocao_no_44-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1073/mocao_no_45-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1074/mocao_no_46-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1087/mocao_no_47-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1088/mocao_no_48-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1105/mocao_no_49-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1106/mocao_no_50-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1107/mocao_no_51-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1108/mocao_no_52-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1109/mocao_no_53-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1110/mocao_no_54-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1111/mocao_no_55-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1112/mocao_no_56-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1113/mocao_no_57-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1114/mocao_no_58-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1126/mocao_no_59-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1127/mocao_no_60-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1128/mocao_no_61-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1129/mocao_no_62-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1130/mocao_no_63-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1131/mocao_no_64-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1132/mocao_no_65-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1133/mocao_no_66-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1142/mocao_no_67-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1143/mocao_no_68-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1144/mocao_no_69-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1145/mocao_no_70-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1146/mocao_no_71-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1147/mocao_no_72-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1148/mocao_no_73-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1149/mocao_no_74-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1150/mocao_no_75-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1160/mocao_no_76-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1161/mocao_no_77-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1162/mocao_no_78-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1163/mocao_no_79-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1164/mocao_no_80-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1165/mocao_no_81-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1173/mocao_no_82-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1174/mocao_no_83-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/967/proj_decr_leg_01-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/965/proj_decr_leg_02-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1026/proj_decr_leg_03-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1167/proj_decr_leg_04-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1122/proj_lei_complementar_exec_no_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1155/proj_lei_complementar_exec_no_02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1025/proj_lei_complementar_leg_no_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/832/projeto_de_lei_exec_1-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/833/projeto_de_lei_exec_2-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/834/projeto_de_lei_exec_3-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/835/projeto_de_lei_exec_4-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/836/projeto_de_lei_exec_5-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/837/projeto_de_lei_exec_6-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/838/projeto_de_lei_exec_7-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/839/projeto_de_lei_exec_8-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/840/projeto_de_lei_exec_9-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/841/projeto_de_lei_exec_10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/842/projeto_de_lei_exec_11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/843/projeto_de_lei_exec_12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/844/projeto_de_lei_exec_13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/859/projeto_de_lei_exec_14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/860/projeto_de_lei_exec_15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/861/projeto_de_lei_exec_16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/883/projeto_de_lei_exec_17-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/884/projeto_de_lei_exec_18-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/885/projeto_de_lei_exec_19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/920/projeto_de_lei_exec_20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/930/projeto_de_lei_exec_21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/931/projeto_de_lei_exec_22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/932/projeto_de_lei_exec_23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/933/projeto_de_lei_exec_24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/942/projeto_de_lei_exec_25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/990/projeto_de_lei_exec_26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/986/projeto_de_lei_exec_27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/987/projeto_de_lei_exec_28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/988/projeto_de_lei_exec_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/989/projeto_de_lei_exec_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/984/projeto_de_lei_exec_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/985/projeto_de_lei_exec_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/968/projeto_de_lei_exec_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1023/projeto_de_lei_exec_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1024/projeto_de_lei_exec_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1005/projeto_de_lei_exec_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1006/projeto_de_lei_exec_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1027/projeto_de_lei_exec_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1051/projeto_de_lei_exec_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1052/projeto_de_lei_exec_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1053/projeto_de_lei_exec_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1049/projeto_de_lei_exec_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1050/projeto_de_lei_exec_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1066/projeto_de_lei_exec_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1067/projeto_de_lei_exec_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1068/projeto_de_lei_exec_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1119/projeto_de_lei_exec_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1120/projeto_de_lei_exec_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1121/projeto_de_lei_exec_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1137/projeto_de_lei_exec_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1138/projeto_de_lei_exec_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1152/projeto_de_lei_exec_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1153/projeto_de_lei_exec_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1154/projeto_de_lei_exec_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1179/projeto_de_lei_exec_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1177/projeto_de_lei_exec_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1178/projeto_de_lei_exec_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/845/projeto_de_lei_legis_01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/856/projeto_de_lei_legis_02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/857/projeto_de_lei_legis_03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/886/projeto_de_lei_legis_04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/898/projeto_de_lei_legis_05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/921/projeto_de_lei_legis_06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/939/projeto_de_lei_legis_07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/943/projeto_de_lei_legis_08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/966/projeto_de_lei_legis_09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1123/projeto_de_lei_legis_10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1124/projeto_de_lei_legis_11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1139/projeto_de_lei_legis_12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1166/projeto_de_lei_legis_13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1168/projeto_de_lei_legis_14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1169/projeto_de_lei_legis_15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1170/projeto_de_lei_legis_16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/858/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/877/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/878/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/934/proj_resol_04-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/940/proj_resol_05-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1089/proj_resol_06-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1090/proj_resol_07-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1091/proj_resol_08-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1092/proj_resol_09-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1125/proj_resol_10-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1171/proj_resol_11-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1176/proj_resol_12-19_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/846/01-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/847/02-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/848/03-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/862/04-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/863/05-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/864/06-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/865/07-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/866/08-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/867/09-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/868/10-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/869/11-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/870/12-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/890/13-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/891/14-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/892/15-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/893/16-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/899/19-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/900/20-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/901/21-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/902/22-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/903/23-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/912/24-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/916/25-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/917/26-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/918/27-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/919/28-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/929/requerimento_29-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/935/requerimento_30-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/958/requerimento_31-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/959/requerimento_32-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/964/requerimento_33-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/960/requerimento_34-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/961/requerimento_35-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/962/requerimento_36-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/963/requerimento_37-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/980/requerimento_38-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/981/requerimento_39-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/982/requerimento_40-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/983/requerimento_41-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1003/requerimento_42-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1002/requerimento_43-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1001/requerimento_44-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1000/requerimento_45-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1004/requerimento_46-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/999/requerimento_47-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1011/requerimento_48-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1017/requerimento_49-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1012/requerimento_50-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1013/requerimento_51-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1014/requerimento_52-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1016/requerimento_53-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1015/requerimento_54-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1030/requerimento_55-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1041/requerimento_56-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1042/requerimento_57-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1043/requerimento_58-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1044/requerimento_59-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1054/requerimento_60-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1055/requerimento_61-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1056/requerimento_62-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1057/requerimento_63-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1058/requerimento_64-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1075/requerimento_65-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1093/requerimento_66-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1094/requerimento_67-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1095/requerimento_68-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1096/requerimento_69-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1097/requerimento_70-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1098/requerimento_71-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1099/requerimento_72-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1115/requerimento_73-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1116/requerimento_74-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1117/requerimento_75-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1118/requerimento_76-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1136/requerimento_77-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1151/requerimento_78-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1156/requerimento_79-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1157/requerimento_80-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1158/requerimento_81-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1172/requerimento_82-2019_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/941/veto_proj_exec_01-19__ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1180/01-2019.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1181/02-2019.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1182/03-2019.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1183/04-2019.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1184/05-2019.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1185/06-2019.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1186/07-2019.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1187/08-2019.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1188/09-2019.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1189/10-2019.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1190/11-2019.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1191/12-2019.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1192/parecer_13-2019.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1193/14-2019.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1194/parecer_15-2019.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1195/parecer_16-2019.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1196/parecer_17-2019.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1197/parecer_18-2019.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2019/1198/parecer_19-19_proj_lei_exe_01-19.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H368"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="39.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="76.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="116" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="115.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>