--- v0 (2025-12-23)
+++ v1 (2026-05-14)
@@ -54,3345 +54,3345 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indicacao_n_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indicacao_n_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>RETIRADO PELO AUTOR:  INDICA AO SR. PREFEITO QUE PROVIDENCIE A RETIRADA E ARMAZENAMENTO EM LOCAL ADEQUADO, DOS VEÍCULOS ABANDONADOS NAS VIAS PUBLICAS E FORAM RECOLHIDOS PELO MUNICÍPIO.</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indicacao_n_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indicacao_n_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A COLOCAÇÃO DE OBSTÁCULOS NA AV. JOSÉ JORGE RESEGUE E NA RUA ANGIOLITE PAPATERRA, JD. NOVA BARIRI.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indicacao_n_03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indicacao_n_03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OFICIAR A EMPRESA BRASILEIRA DE CORREIOS E TELEGRAFOS PARA QUE MELHORE AS CONDIÇÕES DE ATENDIMENTO POR PARTE DA AGENCIA DE CORREIOS DE BARIRI.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indicacao_n_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indicacao_n_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SEJA REFEITA A TAMPA DA GALERIA DE ÁGUA NA AV. BENEDITO PEREIRA DE AGUIAR DEFRONTE Nº 32.</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indicacao_n_05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indicacao_n_05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO O RECAPE ASFÁLTICO NA RUA LUIS FANTON, JD. INDUSTRIAL.</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>MARIA PIA BETTI PIO DA SILVA NARY</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_n_06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_n_06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA AVALIAR A POSSIBILIDADE DE TORNAR UTILIDADE PÚBLICA OS PREDIOS MUNICIPAIS DO HOSPITAL SÃO JOSÉ E MUSEU MARIO FAVA E OS PREDIOS PERTENCENTES A IGREJA ORTODOXA.</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indicacao_n_07-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indicacao_n_07-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REALIZADA A PODA DAS ÁRVORES DA PRAÇA DR. CARLOS BALTAZAR DA SILVA AZEVEDO(JARDIM DOS MORROS).</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indicacao_n_08-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indicacao_n_08-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A POSSIBILIDADE DE TORNAR OBRIGATÓRIA A PUBLICAÇÃO ANUAL DO BALANCETE DAS INSTITUIÇÕES QUE RECEBEM VERBA DO MUNICIPIO NO DIARIO OFICIAL ELETRÔNICO DA PREFEITURA.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_n_09-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_n_09-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE SEMAFORO NO CRUZAMENTO DA AVENIDA CLAUDIONOR BARBIERI COM A RUA CAMPOS SALES.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indicacao_n_10-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indicacao_n_10-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REALIZADO O CADASTRAMENTO DA FROTA DE VEÍCULOS DO MUNICIPIO JUNTO A ARTESP.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indicacao_n_11-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indicacao_n_11-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A LIMPEZA DO TERRENO LOCALIZADO NA AV. DAS INDUSTRIAS ONDE ESTÁ INSTALADA A TORRE DE TELEFONIA DA TIM.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao_n_12-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao_n_12-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A POSSIBILIDADE DE INCLUSÃO NO CURRÍCULO ESCOLAR DA EDUCAÇÃO INFANTIL DO MUNICIPIO O LIVRO "BARIRI CIDADE CORAÇÃO" DE AUTORIA DA ESCRITORA BARIRIENSE "VALDEREZ DE MELLO"</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_n_13-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_n_13-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM MINISTRADOS CURSOS DE CAPACITAÇÃO PARA OS FUNCIONÁRIOS PÚBLICOS DOS SETORES DE LIMPEZA DO MUNICÍPIO, VOLTADO PARA PRÁTICAS DE CONDUTA E PREVENÇÃO DE ACIDENTES.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_n_14-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_n_14-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM REALIZADOS REPAROS NA VALETA EXISTENTE NO LEITO DA RUA BAHIA, NA ALTURA DA ESQUINA DA REFERIDA VIA COM A RUA PARÁ.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_n_15-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_n_15-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM GATIL NA ASSOCIAÇÃO FOCINHO CARENTE.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>CELISA LUISA FANTON BOLLINI</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_n_16-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_n_16-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAÇÃO DO PROGRAMA LEITE DO IDOSO/PESSOA COM DEFICIÊNCIA, DA DIRETORIA DE SERVIÇOS DE AÇÃO SOCIAL ATRAVÉS DE LEI MUNICIPAL.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_n_17-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_n_17-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO DE LEI QUE REGULAMENTE OS PROGRAMAS VIVA LEITE (ESTADUAL) E NOSSO LEITE (MUNICIPAL) DAS DIRETORIAS DE SERVIÇOS DE AÇÃO SOCIAL E SAÚDE.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_n_18-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_n_18-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE OS SERVIÇOS DE TAPA BURACO NO PAVIMENTO A RUA JOSÉ EDGAR ROSSI.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_n_19-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_n_19-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO  PREFEITO A REGULARIZAÇÃO E NORMALIZAÇÃO NA ENTREGA DE FRALDAS GERIÁTRICAS QUE ESTÁ EM FALTA DESDE NOVEMBRO DE 2017.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_n_20-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_n_20-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PRESIDENTE E AO PREFEITO QUE SE OFICIEM A EMPRESA TELEFONICA VIVO, PELA QUEDA FREQUENTE DO SINAL DA TELEFONIA DA OPERADORA EM BARIRI.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_n_21-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_n_21-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO, COLOCAÇÃO DE MAIS CADEIRAS E INSTALAÇÃO DE AR-CONDICIONADO NO CENTRO DE DIAGNOSE.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_n_22-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_n_22-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO, SERVIÇOS DE TAPA-BURACOS NO PAVIMENTO VIA BOA VISTA, VITORIO EMANUELE PREARO E PREFEITO DOMINGOS ANTONIO FORTUNATTO.</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_n_23-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_n_23-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 23/2018 - SUGERE AO PREFEITO, CALÇAMENTO DO CANTEIRO DA VIA PÚBLICA PREFEITO DOMINGOS ANTOBIO FORTUNATTO.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_n_24-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_n_24-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, SERVIÇOS DE LIMPEZA DE MATO E LIXO ESPALHADO NA ÁGUA DO LAGO MUNICIPAL.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/411/indicacao_no_25-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/411/indicacao_no_25-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A REPAROS NA AV. ESTRADA MUNICIPAL FERNANDO R. ALVARADO</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_no_26-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_no_26-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO; SENHOR PREFEITO PARA QUE ESTUDE JUNTO AO SETOR COMPETENTE PROVIDENCIAS QUANTO AO RECAPEAMENTO DA RUA JOSÉ CONÇALVES</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/413/indicacao_no_27-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/413/indicacao_no_27-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO, PARA QUE SEJAM PROVIDENCIADAS MELHORIAS NA PISTA DE CAMINHADA AVENIDA DOUTOR JORGE RESEGUE</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_no_28-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_no_28-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO, PARA QUE SEJA AVALIADA A POSSIBILIDADE DE PROMOVER A CAPACITAÇÃO EM ATENDIMENTOS DE PRIMEIROS SOCORROS PARA PROFESSORES E MONITORES DE BARIRI.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_no_29-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_no_29-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO, PARA QUE ESTUDE JUNTO AO SETOR COMPETENTE PROVIDÊNCIAS QUANTO, REFORMA DO PORTÃO QUE DÁ ACESSO AO CAMPO DO ARRUDÃO RUA GONÇALO PARRILHA LOPES.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/416/indicacao_no_30-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/416/indicacao_no_30-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAM AO SETOR DE TRÂNSITO DO MUNICÍPIO ADEQUAÇÕES NO FLUXO DE VEÍCULOS NA AVENIDA JOÃO LEMOS</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/417/indicacao_no_31-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/417/indicacao_no_31-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SE ESTUDE A POSSIBILIDADE DA CONTRATAÇÃO DE MAIS MÉDICOS PEDIATRAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_no_32-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_no_32-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA, PARA QUE O BAIRRO DO VIVA MAIS FAÇA PARTE DO ITINERÁRIO DA PRÓXIMA EMPRESA QUE ASSUMIR O TRANSPORTE PÚBLICO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_no_33-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_no_33-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA REALIZADA A CONSTRUÇÃO DE UM PIER QUE LIGA UMA DAS LATERAIS DO LAGO MUNICIPAL ATÉ A ILHA CENTRAL.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_no_34-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_no_34-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE ESTUDE JUNTO AO SETOR COMPETENTE PROVIDÊNCIAS QUANTO A REPAROS NAS PLACAS DE SINALIZAÇÃO DO TREVO BARIRI- BORACÉIA</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_no_35-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_no_35-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE AVALIE A POSSIBILIDADE DE AQUISIÇÃO DE UM AUTOMÓVEL À CÂMARA MUNICIPAL.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_no_36-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_no_36-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO SENHOR PREFEITO, PARA QUE ESTUDE JUNTO AO SETOR COMPETENTE E TOME PROVIDÊNCIAS PARA RETIRAR UM TRONCO DE ÁRVORE NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_no_37-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_no_37-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDENCIAS ,JUNTO  AO SETOR COMPETENTE, QUANTO A MELHORIAS NA ILUMINAÇÃO NO TREVO DE BARIRI E BORACÉIA.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_no_38-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_no_38-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE TOME PROVIDENCIAS QUANTO A CONTRATAÇÃO DE UM FISIOTERAPEUTA PARA ATUAR NO PSF 2 E 4 ARISTIDES ALVARES PEREIRA NA AV. ORLANDO BELLUZO Nº 700 BAIRRO SÃO JOSE.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_39-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_39-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, QUE VIABILIZE SERVIÇOS PARA OBSTRUÇÃO DE ÁGUA PARADA NO CÓRREGO PRÓXIMO AO CRUZAMENTO DAS AVENIDAS XV DE NOVEMBRO E BENEDITO PEREIRA DE AGUIAR.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_no_40-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_no_40-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MUNICIPAL QUE VIABILIZE MANUTENÇÃO E  REPAROS NOS APARELHOS DA ACADEMIA AO AR LIVRE, INSTALADA NO BAIRRO VIVA MAIS.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_41-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_41-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO, REFORMA DA PRAÇA EM FRENTE AO COEBA, CALÇAMENTO E PODA DE ÁRVORES.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_no_42-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_no_42-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SUGERE AO PREFEITO, IMPLANTAÇÃO DO SETOR DE POSTURAS NA PREFEITURA.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no_43-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no_43-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A PROCEDER SERVIÇOS DE MOTO NIVELADORA AS MARGENS DO RIO TIETÊ</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no_44-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no_44-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE VIABILIZE MELHORIAS NO CEMITÉRIO DE BARIRI</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no_45-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no_45-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE VIABILIZE A MANUTENÇÃO DO PARQUINHO DA NOVA BARIRI</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no_46-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no_46-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE VIABILIZE  MELHORIAS DOS BRINQUEDOS E APARELHOS NAS PRAÇAS E PARQUES DA CIDADE</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no_47-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no_47-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO 47/2018- INDICA AO SENHOR PREFEITO, COM CÓPIA AO SETOR DE INFRAESTRUTURA, A CONSTRUÇÃO DE UM DECK NO ENTORNO DA ILHA, LOCALIZADA NO CENTRO DO LAGO MUNICIPAL</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_no_48-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_no_48-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA A CONSTRUÇÃO DE UM C.I.T.I- CENTRO DE INTERAÇÃO DE TERCEIRA IDADE</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_no_49-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_no_49-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A RETIRADA DE VEÍCULOS ABANDONADOS EM VIAS PÚBLICAS DA CIDADE</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/668/indicacao_no_50-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/668/indicacao_no_50-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A MELHORIAS NA ILUMINAÇÃO NO TREVO DE BARIRI BORACÉIA</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/669/indicacao_no_51-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/669/indicacao_no_51-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS JUNTO AO SAEMBA QUANTO AO MAL CHEIRO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/670/indicacao_no_52-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/670/indicacao_no_52-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE JUNTO AO SETOR DE SAÚDE TOME PROVIDÊNCIAS QUANTO A FORNECER MARMITAS AOS PACIENTES</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/671/indicacao_no_53-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/671/indicacao_no_53-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE PROVIDENCIE PLACA DE SINALIZAÇÃO DE NOME DE RUA, NA RUA JOSÉ FORCIN ESQUINA COM RUA JOÃO RODRIGUEZ CRUZ</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/672/indicacao_no_54-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/672/indicacao_no_54-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A PINTAR SINAL DE PARE, NAS RUAS E AVENIDAS DA CIDADE</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/673/indicacao_no_55-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/673/indicacao_no_55-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE INSTALAR BRINQUEDOS E APARELHOS DE GINÁSTICAS NA PRAÇA EM FRENTE AO SUPERMERCADO MICHELASSI LOJA 2</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/674/indicacao_no_56-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/674/indicacao_no_56-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJAM REALIZADAS ATIVIDADES COM OS MORADORES DE RUAS QUE FICAM NO JARDIM DA PRAÇA DA IGREJA MATRIZ</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/682/indicacao_no_57-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/682/indicacao_no_57-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SE AVALIE A POSSIBILIDADE DE LIMPEZA E ILUMINAÇÃO DA ÁREA VERDE LOCALIZADA NO JARDIM MORUMBI</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_59-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_59-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJAM REALIZADOS REPAROS E TAPA BURACOS NA CIDADE</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/684/indicacao_no_59-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/684/indicacao_no_59-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJAM FEITOS REPAROS NAS CALÇADAS PARA ACESSIBILIDADE AOS DEFICIENTES</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/685/indicacao_no_60-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/685/indicacao_no_60-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PROVIDÊNCIAS QUANTO À INSPEÇÃO DOS IMÓVEIS CONTEMPLADOS COM A ISENÇÃO DO IPTU POR RECEBER DO INSS SALÁRIO MÍNIMO E TER UM IMÓVEL EM SEU NOME</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_61-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_61-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE ESTUDE POSSIBILIDADE DE SE INSTALAR APARELHOS DE EXERCÍCIOS PARA DEFICIENTES FÍSICOS</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_62-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_62-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PROVIDÊNCIAS EM RELAÇÃO A PINTURA DE PLACAS DE SINALIZAÇÃO DAS QUADRAS DO CEMITÉRIO</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_63-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_63-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO PROVIDÊNCIAS QUANTO A REBAIXAR AS GUIAS NA AV. PERIMETRAL DOMINGOS ANTONIO FORTUNATO EXPRESSO DO SUL</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_64-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_64-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO PROVIDÊNCIAS QUANTO A REBAIXAR O PISO OU FAZER UMA RAMPA NA PORTA DE ENTRADA DO SOMA II</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_65-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_65-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PROVIDÊNCIAS QUANTO A REPAROS NOS BANCOS DE ESPERA PARA ATENDIMENTO AO DENTISTA SOMA 1</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_no_66-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_no_66-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE PROVIDÊNCIAS SEJAM TOMADAS EM RELAÇÃO AO DEPÓSITO DE PEDRAS NA ÁREA DO JARDIM LUCILA</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_no_67-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_no_67-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. SENHOR PREFEITO PARA QUE SE ANALISE A POSSIBILIDADE DE A PREFEITURA FORNECER LANCHES AOS MUNÍCIPES QUE SAEM DA NOSSA CIDADE COM DESTINO A OUTROS MUNICÍPIOS PARA TRATAMENTO DE SAÚDE</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_no_68-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_no_68-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A CONSTRUÇÃO DE UMA LOMBADA NA RUA JOSÉ BONIFÁCIO</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
     <t>João Luis Munhoz - Suplente</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_no_69-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_no_69-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. REFEITO  A COLOCAÇÃO DE LIXEIRAS NOS ACESSOS DAS ESTRADAS RURAIS COM ZONA URBANA</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_no_70-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_no_70-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. REFEITO A COLOCAÇÃO DE OBSTÁCULO REDUTOR DE VELOCIDADE NA RUA FRANCISCO MUNHOZ CEGARRA</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_no_71-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_no_71-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. REFEITO ESTUDOS PARA ALTERAÇÃO NO TRANSITO NA AVENIDA JOÃO LEMOS</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_no_72-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_no_72-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, OUVIDO O PLENÁRIO, REALIZAÇÃO DE OPERAÇÃO TAPA BURACO NA ESTRADA MUNICIPAL BRI JOSÉ DOURADO</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_no_73-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_no_73-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, OUVIDO O PLENÁRIO, REALIZAÇÃO DE RECAPE ASFÁLTICO NA RUA PERNAMBUCO</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_no_74-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_no_74-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, OUVIDO O PLENÁRIO, CONSTRUÇÃO DE UM BEBEDOURO NA PRAÇA VILA SÃO JOSÉ</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_no_75-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_no_75-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR.PREFEITO, NOS TERMOS REGIMENTAIS, A CONSTRUÇÃO DE UMA PRAÇA</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_no_76-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_no_76-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, COM CÓPIAS NO SETOR DOCUMENTAL, PARA QUE COLOQUE ILUMINAÇÃO EM ROTATÓRIA</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_no_77-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_no_77-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO CONSTRUÇÃO DE CICLOVIA E CALÇAMENTO</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_no_78-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_no_78-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A REPAROS EM CAPA ASFÁLTICA</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_no_79-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_no_79-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO AMPLIAÇÃO DE ESTACIONAMENTO EM LOGRADOUROS E IMPLEMENTAÇÃO DE ZONA AZUL NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_no_80-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_no_80-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE SE CONSTRUIR LOMBADA EM LOGRADOURO</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_no_81-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_no_81-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SE TOME PROVIDÊNCIAS QUANTO A MELHORIAS NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_no_82-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_no_82-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DA INSTALAÇÃO DE LÂMPADAS NO CEO ODONTO</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_no_83-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_no_83-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SE PROVIDENCIE ISENÇÃO DE IPTU EM IMÓVEIS PARA PESSOAS PORTADORAS DE CÂNCER</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_no_84-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_no_84-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO PODAS EM ÁRVORES</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_no_85-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_no_85-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO SERVIÇO DE GALARIA FLUVIAL EM LOGRADOUROS</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_no_86-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_no_86-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO SERVIÇO DE GALERIA FLUVIAL</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_no_87-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_no_87-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO RECAPE ASFÁLTICO NA AV.LUIZ BALBINO DE QUEIROZ</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_no_88-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_no_88-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO RECAPE ASFÁLTICO NA AV. FRANCISCO KRONKA</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_no_89-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_no_89-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA INSTALADO REDUTOR DE VELOCIDADE PRÓXIMO A PIZARIA DO RUBINHO</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_no_90-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_no_90-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE SEJA REALIZADO SERVIÇO DE GALERIA FLUVIAL ENTRE A RUA SANTA CRUZ E AV. LUIZ FANTON</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_no_91-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_no_91-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE ESTUDE A POSSIBILIDADE DE COLOCAR UMA LOMBADA  NA VICINAL, PERTO DO RECANTO PANTANEIRO</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_no_92-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_no_92-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE ESTUDE A POSSIBILIDADE DE CONSTRUIR GALERIAS E BOCA DE LOBOS NO JARDIM ESPERANÇA II</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_no_93-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_no_93-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE ESTUDE A POSSIBILIDADE DE AUMENTAR O MURO OU COLOCAR TELA NO PARQUE INFANTIL EM FRENTE A PREFEITURA</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_no_94-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_no_94-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR PREFEITO, OUVIDO O PLENÁRIO, QUE ESTUDE A POSSIBILIDADE DE REALIZAR SERVIÇO DE DEDETIZAÇÃO NO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_no_95-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_no_95-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE ESTUDE JUNTO AO SETOR COMPETENTE A POSSIBILIDADE DE CONSTRUÇÃO DE LOMBADA EM LOGRADOURO</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_96-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_96-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO A REALIZAÇÃO DE SERVIÇOS DE PODAS E CONSTRUÇÃO DE BANHEIROS COM ACESSIBILIDADE</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_no_97-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_no_97-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO A CONSTRUÇÃO DE COBERTURA NA ENTRADA DA CRECHE LEONOR</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_no_98-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_no_98-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO A REALIZAÇÃO DE COBERTURA NA ENTRADA DO CENTRO DE SAÚDE</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_no_99-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_no_99-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO A REALIZAÇÃO DE PINTURAS DE FAIXAS DE PEDESTRE NA AV. SÉRGIO FORCIN</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_no_100-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_no_100-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO PARA QUE INFORME AO DER SOBRE A POSSIBILIDADE DE REPAROS NA SP 304</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_101-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_101-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO A REALIZAÇÃO DE RECAPE ASFÁLTICO NA RUA FLORÊNCIO FROES</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_no_102-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_no_102-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXMO. PREFEITO SOBRE A POSSIBILIDADE DE QUE 5% DA ARRECADAÇÃO DA FESTA DO PEÃO SEJA PARA SANTA CASA</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_no_103-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_no_103-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA, OUVIDO O PLENÁRIO, REFORMA DE CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_no_104-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_no_104-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, OUVIDO O PLENÁRIO, A EDIÇÃO DE P.L NOS MOLDES DO DOCUMENTO ANEXO</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_no_105-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_no_105-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO A RENOVAÇÃO DA FROTA DE AMBULÂNCIAS</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_no_106-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_no_106-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO PROVIDÊNCIAS QUANTO A REPAROS NA LOMBADA DA AV. CLAUDIONOR BARBIERI</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_no_107-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_no_107-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 107/2018-SOLICITA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO AO RETORNO DE LOMBADA NA AV. ORLANDO BELLUZO</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_no_108-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_no_108-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAÇÃO N° 108/2018-SOLICITA AO SR. PREFEITO A COLOCAÇÃO DE ARO E REDE DE BASQUETE NA QUADRA DE CLUBE MUNICIPAL</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_no_109-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_no_109-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA LIMPEZA DE TERRENO QUE MARGEIA CÓRREGO</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_n_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_n_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO A ESCRITORA BARIRIENSE VALDEREZ ANA MARIA MELO CORNACHIONE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS PROPRIETÁRIOS E FUNCIONÁRIOS DA EMISSORA RADIO CLUBE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/8/mocao_n_03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/8/mocao_n_03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO MESTRE DE CAPOEIRA SR. LUCIO DONIZETE NOBREGA "MESTRE GALEGO".</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/9/mocao_n_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/9/mocao_n_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. PEDRO CARLOS VENERANDO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/55/mocao_no_05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/55/mocao_no_05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA ANELINA MICHELASSI BOLLINI.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_n_06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_n_06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO SR MILTON MARCIANO.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_n_07-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_n_07-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO LIONS CLUBE DE BARIRI PELO 54º ANIVERSÁRIO DE FUNDAÇÃO.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_no_08-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_no_08-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. MOACYR AGUIAR.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/373/mocao_no_09-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/373/mocao_no_09-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. DIONE FERRINI MANTOVANI.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/374/mocao_no_10-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/374/mocao_no_10-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO PELA PASSAGEM DO 94º ANIVERSARIO DE SAGRAÇÃO DA IGREJA PRESBITERIANA INDEPENDENTE DE BARIRI.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_no_11-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_no_11-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 11/2018 -  AO SR MOACYR AGUIAR.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/377/mocao_no_12-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/377/mocao_no_12-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 12/2018 - AO SR MOACYR AGUIAR.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_no_13-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_no_13-2018_ocred.pdf</t>
   </si>
   <si>
     <t>APROVADA POR UNANIMIDADE.</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/379/mocao_no_14-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/379/mocao_no_14-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 14/2018 - AO SR PROF. JOÃO GARCIA SIMON.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/380/mocao_no_15-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/380/mocao_no_15-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR N° 15/2018 - AO JOVEM GUILHERME ANTONIASSI COUTINHO.</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/399/mocao_no_16-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/399/mocao_no_16-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR DONIZETE  STEFANUTO</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/400/mocao_no_17-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/400/mocao_no_17-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS À IGREJA CATÓLICA APOSTÓLICA ROMANA DE BARIRI.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/401/mocao_no_18-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/401/mocao_no_18-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO LUTADOR VINICIUS LIBERATI</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/402/mocao_no_19-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/402/mocao_no_19-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DO SENHOR JOAQUIM LEME DA SILVA NETO</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/403/mocao_no_20-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/403/mocao_no_20-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA GRUPO VAREJO DE BARIRI</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/404/mocao_no_21-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/404/mocao_no_21-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DO SENHOR RAFAEL SOAVE GUERTA</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/405/mocao_no_22-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/405/mocao_no_22-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR DO SENHOR NELSON BENEDITO DE PAULI</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/444/mocao_no_23-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/444/mocao_no_23-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR ANTONIO GONZALEZ,  "TONINHO CONTADOR" EM CAMPINAS/SP</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/445/mocao_no_24-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/445/mocao_no_24-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ EDSON DA ROCHA, "BOLACHA" EM BARIRI.</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/446/mocao_no_25-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/446/mocao_no_25-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS AOS JOVENS MARIA LUISA PREARO E JONATHAN MIGUEL CAMARGO, PELA PARTICIPAÇÃO NO PARLAMENTO JOVEM PAULISTA, NA ASSEMBLEIA LEGISLATIVA DE SÃO PAULO.</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/447/mocao_no_26-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/447/mocao_no_26-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS AO GRUPO VAREJO, PELA REALIZAÇÃO DO 4º FEIRÃO.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/555/mocao_no_27-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/555/mocao_no_27-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR JAIR FERRAZ SILVEIRA.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_no_28-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_no_28-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ APARECIDO GIRALDI</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/591/mocao_no_29-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/591/mocao_no_29-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA ALICE BELTRAME ALÉM</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/642/mocao_no_30-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/642/mocao_no_30-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR SÉRGIO BIANCO</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/655/mocao_no_31-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/655/mocao_no_31-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ANDERSON ADRIANO GIRALDELI</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/656/mocao_no_32-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/656/mocao_no_32-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO À APROVAÇÃO DO PROJETO DE LEI 18/2018 DO SENADO FEDERAL, QUE TRATA DA MAJORAÇÃO PER CAPITA DO FUNDEB</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/659/mocao_no_33-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/659/mocao_no_33-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS SENHORES OSNI ANTÔNIO FERRARI,JOSÉ AUGUSTO BARBOSA CAVA, ARI FRANCISCO FIADI, AZIZ CHIDID NETO</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/660/mocao_no_34-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/660/mocao_no_34-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS ORGANIZADORES DO CERIMONIAL DO MUSEU MÁRIO FAVA</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/661/mocao_no_35-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/661/mocao_no_35-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SENHORA  MARIA ANA LAVAGNINI</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/662/mocao_no_36-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/662/mocao_no_36-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A EMPRESA DE TELEFONIA VIVO</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/665/mocao_no_37-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/665/mocao_no_37-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR DR. DORIVAL ALÉSSIO BOTURA</t>
   </si>
   <si>
     <t>666</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/666/mocao_no_38-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/666/mocao_no_38-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR NELSON PEREIRA DE CARVALHO</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/677/mocao_no_39-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/677/mocao_no_39-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DE WILLIAN DOS SANTOS MAURÍCIO</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/678/mocao_no_40-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/678/mocao_no_40-2018_ocred.pdf</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/679/mocao_no_41-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/679/mocao_no_41-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ WAGNER</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/680/mocao_no_42-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/680/mocao_no_42-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO PELO DIA DO CHEFE DO ESCOTEIRO</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/696/mocao_no_43-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/696/mocao_no_43-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CONGRATULAÇÕES AO SENHOR MARCIO VALENTIM MARINO</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/697/mocao_no_44-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/697/mocao_no_44-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DA SENHORA RUTH CANHETE ZENNI</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/698/mocao_no_45-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/698/mocao_no_45-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SENHOR SALVADOR DONIZETE LAZARI</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/699/mocao_no_46-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/699/mocao_no_46-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DO SENHOR VITÓRIO DIMAS BARSI</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/700/mocao_no_47-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/700/mocao_no_47-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DA SENHORA MARIA MARGARETE MARCATTI FRIZON</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/701/mocao_no_48-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/701/mocao_no_48-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DA SENHOR LUIS CARLOS MOREIRA ALVES</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/702/mocao_no_49-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/702/mocao_no_49-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DA SENHOR FRANCISCO CARLOS BAIO</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/703/mocao_no_50-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/703/mocao_no_50-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DA SENHOR JOAQUIM MOÇO NETO( QUINZOLA)</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/704/mocao_no_51-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/704/mocao_no_51-2018_ocred.pdf</t>
   </si>
   <si>
     <t>APLAUSOS A CANTORA DAISA MUNHOZ</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/712/mocao_no_52-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/712/mocao_no_52-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO PASSAMENTO DO SENHOR DR MOACIR ELIAS JORGE</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/719/mocao_no_53-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/719/mocao_no_53-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CONQUISTA DO CERTIFICADO DO PONTO DE CULTURA- ASSOCIAÇÃO QUILOMBO</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/720/mocao_no_54-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/720/mocao_no_54-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS 54-À DUPLA CÉLIO E LEANDRO POR CONQUISTA DE PRÊMIO</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
     <t>Ricardo Prearo, Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/727/mocao_no_55-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/727/mocao_no_55-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR À FAMÍLIA DO JOVEM FELIPE BELTRAME MINZON</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/728/mocao_no_56-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/728/mocao_no_56-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPÚDIO A CURSOS DE GRADUAÇÃO NA ÁREA DE SAÚDE</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/742/mocao_no_57-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/742/mocao_no_57-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR ROMEU LENOTTI</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/744/mocao_no_58-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/744/mocao_no_58-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A ASSOCIAÇÃO DE PAIS E AMIGOS DOS EXCEPCIONAIS DE BARIRI</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/745/mocao_no_59-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/745/mocao_no_59-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DE CAMMILA FERREIRA MAZZO</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/746/mocao_no_60-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/746/mocao_no_60-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PASSAMENTO DA SRª CIRLENE NUNES DE CASTRO</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/762/mocao_no_61-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/762/mocao_no_61-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SENHOR  JOSÉ ODAIR PIRES DE MATOS</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/763/mocao_no_62-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/763/mocao_no_62-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO PASSAMENTO DO SR. JOSÉ ANTÔNIO DE PAULA</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/792/mocao_no_63-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/792/mocao_no_63-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR FRANCISCO PINHEIRO DA SILVA</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/794/mocao_no_64-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/794/mocao_no_64-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR SIDNEI PEDRO SALTARELI</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/795/mocao_no_65-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/795/mocao_no_65-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS  À DIRETORIA DO CONSELHO MUNICIPAL DA PESSOA IDOSA DE BARIRI</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/796/mocao_no_66-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/796/mocao_no_66-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A MODELO LETÍCIA BONATELI</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/810/mocao_no_67-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/810/mocao_no_67-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/817/mocao_no_68-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/817/mocao_no_68-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR LÍBERO TEBALDI</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/820/mocao_no_69-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/820/mocao_no_69-2018_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SENHOR LUIZ MAZOTTI NETO</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/821/mocao_no_70-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/821/mocao_no_70-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DA SENHORA ULDA BARBIERI DE TOLEDO</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/822/mocao_no_71-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/822/mocao_no_71-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PESAR PELO FALECIMENTO DA SENHORA MARIA APARECIDA FORNALHA BUENO</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_decreto_legislativo_no_01_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_decreto_legislativo_no_01_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AO MÉRITO AS SENHOR AZIZ CHIDID NETO PELO RECONHECIMENTO E DISTINÇÃO, NA IDEALIZAÇÃO, CRIAÇÃO E PARTICIPAÇÃO NO MUSEU FLÁVIO FAVA EM BARIRI.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_decreto_legislativo_no_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_decreto_legislativo_no_02_ocred.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO AS SENHOR OSNI ANTONIO FERRARI EM RECONHECIMENTO E DISTINÇÃO PÚBLICA, PELA PARTICIPAÇÃO DA CRIAÇÃO DO MUSEU MÁRIO FAVA EM BARIRI.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_decreto_legislativo_no_03_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_decreto_legislativo_no_03_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE HONRA AOS SENHORES ARI FRANCISCO FIADI, PAULO CESAR SHINGAI, SÉRGIO KRICHANÃ RODRIGUES, LEVI DOS SANTOS OLIVEIRA, SANDRO AUGUSTO CUOGHI E JOSÉ GERALDO PEREIRA DE JESUS PELA PARTICIPAÇÃO NA CRIAÇÃO MÁRIO FAVA EM NOSSA CIDADE.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_decreto_legislativo_no_04_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_decreto_legislativo_no_04_ocred.pdf</t>
   </si>
   <si>
     <t>FICA CONCEDIDO TÍTULO DE HONRA AO MÉRITO AS SENHOR JOSÉ AUGUSTO BARBOZA CAVA EM RECONHECIMENTO E DISTINÇÃO PÚBLICA, PELA PARTICIPAÇÃO DA CRIAÇÃO DO MUSEU MÁRIO FAVA EM BARIRI.</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_05_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_05_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO MÉDICO DOUTOR LUIZ CARLOS FERRAZ DO AMARAL</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_06_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_06_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA A SENHORA NILZA MARA DO AMARAL BELTRAMINI</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_decreto_legislativo_no_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_decreto_legislativo_no_07_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TITULO DE CIDADANIA AO FARMACÊUTICO BIOQUÍMICO DOUTOR JOSÉ ROBERTO JORGE</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_decreto_legislativo_no_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_decreto_legislativo_no_08_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE PRÊMIO ZUMBI DOS PALMARES AO SENHOR GILBERTO VIEIRA CAMARGO</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/786/projeto_de_decreto_legislativo_no_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/786/projeto_de_decreto_legislativo_no_09_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA AO DOUTOR SENHOR CARLOS EDUARDO NEGRÃO</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_decreto_legislativo_no_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_decreto_legislativo_no_10_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADÃO AO SENHOR GILBERTO VIEIRA CAMARGO</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Municipal (Leg)</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/695/p.l.o.m_01.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/695/p.l.o.m_01.pdf</t>
   </si>
   <si>
     <t>PROPOSTA DE ALTERAÇÃO DA REDAÇÃO DO ARTIGO 106</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_de_lei_complementar_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_de_lei_complementar_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REVOGA O PARÁGRAFO ÚNICO DO ART. 2° DA LEI COMPLEMENTAR N° 122, DE 28 DE DEZEMBRO DE 2017.</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_complementar_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_complementar_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA FUNÇÕES TEMPORÁRIAS NO QUADRO DE PESSOAL DA PREFEITURA.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGOS PÚBLICOS EFETIVOS DO QUADRO DE PESSOAL DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
     <t>Francisco Leoni Neto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_lei_complementar_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_lei_complementar_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATUALIZAÇÃO MONETÁRIA DA TABELA II, DO CÓDIGO DE TRIBUTÁRIO MUNICIPAL</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL - PAULO HENRIQUE BARROS DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO ESPECIAL DE PROTEÇÃO E DEFESA CIVIL (FUNDEC) DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CREDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.349,54.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DESTINAÇÃO DOS VALORES ARRECADADOS COM A VENDA DE MADEIRA PROVENIENTE DA PODA E EXTRAÇÃO DE ARVORES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 154.135,97.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.000,00.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_07-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_07-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR NO VALOR DE R$ 55.350,86.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/112/projeto_de_lei_08-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/112/projeto_de_lei_08-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS E RESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOS PELA INSTITUIÇÃO SANTA CASA (ORGANIZAÇÃO SOCIAL VITALE SAÚDE) NO MÊS DE JANEIRO DE 2018 AO MUNICÍPIO DE BARIRI-SP, PARA MANUTENÇÃO DO SERVIÇO DE ATENDIMENTO DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_09-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_09-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS E RESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOS PELA INSTITUIÇÃO SANTA CASA (ORGANIZAÇÃO SOCIAL VITALE SAÚDE) AO MUNICÍPIO DE BARIRI, PARA MANUTENÇÃO DO SERVIÇO DE ATENDIMENTO DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_10-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_10-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS PARA O EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_11-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_11-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL N° 3.801/2009 QUE CONCEDE O CARTÃO ALIMENTAÇÃO AOS SERVIDORES MUNICIPAIS.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_12-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_12-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL  NO VALOR DE R$ 26.000,00.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/244/projeto_de_lei_13-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/244/projeto_de_lei_13-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR E FIRMAR CONVÊNIO COM ENTIDADE SOCIAL, PROVENIENTE DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_de_lei_14-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_de_lei_14-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.587,97.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_de_lei_15-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_de_lei_15-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 45.736,76.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_de_lei_16-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_de_lei_16-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 1° DA LEI MUNICIPAL N° 4.706, DE 08 DE NOVEMBRO DE 2016.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_de_lei_17-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_de_lei_17-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR AS ENTIDADES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_de_lei_18-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_de_lei_18-2018_ocred.pdf</t>
   </si>
   <si>
     <t>Cria o emprego público de Analista de Planejamento e Orçamento no quadro pessoal da Prefeitura de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_19-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_19-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI A COMISSÃO DE SINDICÂNCIA E PROCESSO ADMINISTRATIVO DISCIPLINAR NA ADMINISTRAÇÃO MUNICIPAL E NA AUTARQUIA SAEMBA E ATRIBUI GRATIFICAÇÃO AOS SEUS MEMBROS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_20-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_20-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 39.920,81.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_21-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_21-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR E FIRMAR CONVÊNIO COM ENTIDADES SOCIAIS PROVENIENTE DO FUNDO MUNICIPAL DOS DIREITOS DA CRIANÇA E DO ADOLESCENTE.</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_22-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_22-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA DA PREFEITURA DO MUNICÍPIO DE BARIRI, ESTADO DE SÃO PAULO.</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_23-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_23-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA INCISOS DA LEI  MUNICIPAL Nº 4821, DE 20 DE MARÇO DE 2018.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_24-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_24-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 218.772,62 (Duzentos e dezoito mil reais, setecentos e setenta e dois reais e sessenta centavos).</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>VAGNER MATEUS FERREIRA</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_25-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_25-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL.</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/448/projeto_de_lei_26-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/448/projeto_de_lei_26-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ORGANIZAÇÃO DA ESTRUTURA ADMINISTRATIVA MUNICIPAL DE EDUCAÇÃO, CULTURA, ESPORTES, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_27-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_27-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITO ADICIONAL ESPECIAL, PARA ATENDER DEMANDAS NA REFORMA DO ESTÁDIO MUNICIPAL FARID JORGE RESEGUE.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_28-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_28-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL, DESTINADOS A ATENDER SERVIÇOS DE SAÚDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_29-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_29-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL NO VALOR DE R$ 300.000( TREZENTOS MIL REAIS).</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_30-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_30-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ABRIR UM CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 175.000.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_31-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_31-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PARTICIPAÇÃO , PROTEÇÃO E DEFESA DOS DIREITOS DO USUÁRIO DOS SERVIÇOS PÚBLICOS DA ADMINISTRAÇÃO PÚBLICA NO ÂMBITO DO MUNICÍPIO DE BARIRI</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_32-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_32-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL DE BARIRI A CELEBRAR CONVÊNIO COM O GOVERNO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/588/projeto_de_lei_33-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/588/projeto_de_lei_33-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS I,II,III,IV, E V DO PPA 2018/2021</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_34-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_34-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA PARA EXERCÍCIO FINANCEIRO DO ANO 2019.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_35-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_35-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.000.000,00.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/676/projeto_de_lei_36-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/676/projeto_de_lei_36-2018_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVO PROGRAMA DE RECUPERAÇÃO FISCAL DE BARIRI</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_37-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_37-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ATRIBUI NOVA REDAÇÃO AOS ARTIGO DA LEI MUNICIPAL 4478 DE 22 DE JULHO DE 2014</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/713/projeto_de_lei_38-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/713/projeto_de_lei_38-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 637,93.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_39-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_39-2018_ocred.pdf</t>
   </si>
   <si>
     <t>P.L.E 39/2018- DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 15.000,00.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/715/projeto_de_lei_40-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/715/projeto_de_lei_40-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR CONVÊNIO COM A ACADEMIA BARIRIENSE DE LETRAS.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_41-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_41-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_42-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_42-2018_ocred.pdf</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_43-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_43-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO COM A SANTA CASA</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_44-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_44-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ALIENAR ÁREA DE TERRA URBANA</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/780/projeto_de_lei_45-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/780/projeto_de_lei_45-2018_ocred.pdf</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/781/projeto_de_lei_46-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/781/projeto_de_lei_46-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A ESTABELECER TETO MÁXIMO LEGAL PARA IDENTIFICAÇÃO DE REQUISITÓRIOS DE PEQUENO VALOR</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/782/projeto_de_lei_47-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/782/projeto_de_lei_47-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 86 DA LEI Nº 1507, DE 13 DE JUNHO DE 1983</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/783/projeto_de_lei_48-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/783/projeto_de_lei_48-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALTERAR OS ART. 31 CAPUT E 36 DA LEI 4111, DE 20-12 DE 2011</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_49-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_49-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA OS ANEXOS III, IV E V DO PPA E DA LDO</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_50-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_50-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA PARA O EXERCÍCIO DE 2019</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/784/projeto_de_lei_51-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/784/projeto_de_lei_51-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$162.666,67 REAIS.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/791/projeto_de_lei_52-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/791/projeto_de_lei_52-2018_ocred.pdf</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_lei_53-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_lei_53-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ESTABELECE PENALIDADES PARA MAUS-TRATOS AOS ANIMAIS</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_lei_54-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_lei_54-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 85.000,00.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_lei_55-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_lei_55-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CELEBRAR CONVÊNIO</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_56-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_56-2018_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA PODER EXECUTIVO A CELEBRAR CONVÊNIO COM MUNICÍPIO</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_lei_57-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_lei_57-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA LEI MUNICIPAL Nº 4821, DE 20 DE MARÇO DE 2018</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_58-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_58-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE GRATIFICAÇÃO ATRAVÉS DE VALE ALIMENTAÇÃO AOS SERVIDORES EFETIVOS QUE NÃO APRESENTAREM ATESTADO MÉDICO.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 4.397/2013, Nº 3.461/2005 E Nº 3.913/2010, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA O SISTEMA DE LAZER B1, DE  "ÁREA DE LAZER MARCELO HENRIQUE DE CAMARGO" NO JARDIM NOVA BARIRI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA DE VIDEOMONITORAMENTO NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 4.801/2017.</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE GRATIFICAÇÃO E DO BANCO DE HORAS NO ÂMBITO DA CÂMARA MUNICIPAL DE BARIRI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL, NO EXERCÍCIO DE 2018.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_07-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_07-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DOS SUBSÍDIOS DO PREFEITO E VICE-PREFEITO.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/249/projeto_de_lei_08-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/249/projeto_de_lei_08-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE REVISÃO ANUAL DOS SUBSÍDIOS DO PRESIDENTE E VEREADORES.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/585/projeto_de_lei_09-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/585/projeto_de_lei_09-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ESTABELECE TEMPO MÍNIMO DE DURAÇÃO DAS SESSÕES CAMARÁRIAS EXTRAORDINÁRIA E SOLENE PARA QUE OCORRA O PAGAMENTO DE GRATIFICAÇÃO PREVISTA NA LEI MUNICIPAL Nº 4832/2018</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_10-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_10-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGATORIEDADE DE PUBLICAÇÃO NA INTERNET DE LISTAGEM DE PACIENTES QUE AGUARDAM POR ATENDIMENTO NA REDE PÚBLICA DE SAÚDE</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_11-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_11-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CONSIDERA DE UTILIDADE PÚBLICA MUNICIPAL GRUPO ESCOTEIRO BARIRY</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/711/projeto_de_lei_12-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/711/projeto_de_lei_12-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE OBRIGATORIEDADE DA DIVULGAÇÃO DE LISTA DE ESPERAS POR VAGAS NAS CRECHES DOS UNIDADES DA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/716/projeto_de_lei_13-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/716/projeto_de_lei_13-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA JOSÉ CLÁUDIO MASSUCATO</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/785/projeto_de_lei_14-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/785/projeto_de_lei_14-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DENOMINAÇÃO DE PRAÇA GABRIELLI COLOMBARO OCON</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_lei_15-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_lei_15-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA GABRIELLY COLOMBARO OCON, NO JARDIM ESPERANÇA II</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_16-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_16-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA INSTITUIÇÃO CORCEL ENCANTADO</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/250/projeto_de_resolucao_n_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/250/projeto_de_resolucao_n_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE CONCESSÃO E ATUALIZAÇÃO DO VALOR DO "VALE ALIMENTAÇÃO" AOS SERVIDORES DA CÂMARA.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/439/projeto_de_resolucao_no__02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/439/projeto_de_resolucao_no__02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRA A CRIAÇÃO E COMISSÃO PROCESSANTE E AFASTAMENTO DO VEREADOR PAULO HENRIQUE BARROS DE ARAÚJO DAS FUNÇÕES DE PRESIDENTE DA CÂMARA MUNICIPAL DE BARIRI E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/586/projeto_de_resolucao_no__03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/586/projeto_de_resolucao_no__03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DENEGA O RECURSO APRESENTADO PELO VEREADOR PAULO HENRIQUE BARROS DE ARAÚJO, PLEITEANDO O AFASTAMENTO DO PRESIDENTE DA COMISSÃO PROCESSANTE</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_no__05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_no__05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE RECURSO AO PLENÁRIO DE DECISÃO DE COMISSÃO PROCESSANTE</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/831/projeto_de_resolucao_no__06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/831/projeto_de_resolucao_no__06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESTITUIÇÃO DE VEREADOR DO CARGO DE PRESIDENTE DA CÂMARA</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>P.E.E</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/738/p.l.om_01_executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/738/p.l.om_01_executivo_ocred.pdf</t>
   </si>
   <si>
     <t>REVOGA OS ARTIGOS 109,111,112, 113 DA LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n_01-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n_01-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORME AO LEGISLATIVO A PRESTAÇÃO DE CONTAS DOS GASTOS ANUAIS COM AGENTES COMUNITÁRIOS DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/21/requerimento_n_02-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/21/requerimento_n_02-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER A AQUISIÇÃO DE UM PROJETOR DATASHOW .</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_n_03-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_n_03-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE INFORME SE FOI REALIZADO PELA ADMINISTRAÇÃO MUNICIPAL, PROCEDIMENTOS DE IMPACTO FINANCEIRO NO PLANO DE CARREIRA DOS PROFESSORES MUNICIPAIS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/33/requerimento_n_04-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/33/requerimento_n_04-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER UMA PLANILHA DEMONSTRATIVA DOS GASTOS COM O SETOR DE EDUCAÇÃO, CONTANDO NA MESMA, OS VALORES DESTINADOS AO PAGAMENTO DE SALÁRIO DOS PROFESSORES.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_n_05-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_n_05-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DOS PROJETOS DE LEIS DO EXECUTIVO Nº 02,03,04,05 E 06/2018 , E PROJETO DE LEI DO LEGISLATIVO Nº 04/2018.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_n_06-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_n_06-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CARÁTER DE URGÊNCIA ESPECIAL:  MENSAGEM N° 10/2018 DO PREFEITO, VETANDO O AUTÓGRAFO REFERENTE AO PROJETO DE LEI N°04/2018 DO LEGISLATIVO, QUE REGULAMENTA AS EDÍCULAS.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_n_07-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_n_07-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES REFERENTE A VIAGEM DO CHEFE DO GABINETE DO EXECUTIVO A CIDADE DE SÃO PAULO.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_n_08-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_n_08-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES REFERENTE CONTRATAÇÃO E FÉRIAS DO CHEFE DO GABINETE DO EXECUTIVO.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_n_09-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_n_09-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL, NA ORDEM DO DIA, DO PROJETO DE LEI DO EXECUTIVO Nº 09/2018 QUE TRATA DO PAGAMENTO DAS DESPESAS NOS MESES DE JANEIRO, FEVEREIRO E MARÇO A O.S. VITALE.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_n_10-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_n_10-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PROJETOS DE LEIS Nº 14,15 E 17/2018, DO EXECUTIVO</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/407/requerimento_n_11-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/407/requerimento_n_11-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PROJETOS DE LEIS Nº16/2018, E COMPLEMENTAR Nº 03/18, DO EXECUTIVO</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/408/requerimento_n_12-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/408/requerimento_n_12-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PROJETOS DE LEIS Nº 06,07 E 08/2018, DA CÂMARA</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_n_13-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_n_13-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE EXMO.PREFEITO INFORME A ESTE LEGISLATIVO OS NOMES DOS ESTAGIÁRIOS, CÓPIA DE COMPROVANTE DE MATRÍCULA, SALÁRIO E SETOR EM QUE ATUA NA PREFEITURA DE BARIRI</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/410/requerimento_n_14-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/410/requerimento_n_14-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PROJETOS DE LEIS Nº 20 E 21/2018 DO PREFEITO E SUBSTITUTIVO AO PROJETO DE LEI Nº 03/2018, DO LEGISLATIVO</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/422/requerimento_n_15-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/422/requerimento_n_15-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER DO SENHOR PREFEITO INFORMAÇÕES REFERENTE AO PRONTO SOCORRO MUNICIPAL, POIS CHEGOU AO CONHECIMENTO DESTE VEREADOR QUE  OS MEDICAMENTOS DO PRONTO SOCORRO ADQUIRIDOS PELO MUNICÍPIO  PARA MANUTENÇÃO DO PRONTO SOCORRO ESTARIAM SENDO UTILIZADOS PARA SANTA CASA TAMBÉM, O QUE NÃO ESTÁ PREVISTO NO CONTRATO</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/423/requerimento_n_16-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/423/requerimento_n_16-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER EXPEDIÇÃO DE OFÍCIO À  APAE DE BARIRI</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_n_17-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_n_17-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO EXMO. SR. PREFEITO INFORMAÇÕES  E CÓPIA DO CONVENIO ASSINADO COM SANTA CASA DE BARIRI PARA REPASSES DE RECURSOS DO  SUS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_n_18-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_n_18-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER NOME E JUSTIFICATIVA PARA ESCOLHA DE SERVIDORES QUE PARTICIPARAM DO CURSO DE CAPACITAÇÃO DE PREGOEIROS NO IBRAP.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Ricardo Prearo, Rubens Pereira dos Santos, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/644/requerimento_n_19-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/644/requerimento_n_19-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONSIDERADO CARÁTER DE URGÊNCIA ESPECIAL PARA DELIBERAÇÃO DA ORDEM DO DIA DESTA SESSÃO</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/645/requerimento_n_20-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/645/requerimento_n_20-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL PARA DELIBERAÇÃO DA ORDEM DO DIA DA SESSÃO</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>Ricardo Prearo, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Rubens Pereira dos Santos, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/646/requerimento_n_21-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/646/requerimento_n_21-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL PARA DELIBERAÇÃO DO EXPEDIENTE DA SESSÃO- PROJETO DE RESOLUÇÃO 06/2018</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/647/requerimento_n_22-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/647/requerimento_n_22-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL PARA DELIBERAÇÃO DA ORDEM DO DIA DA SESSÃO- PROJETO DE LEI 35/2018</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini, Armando Perazzelli, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Ricardo Prearo, Rubens Pereira dos Santos, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/648/requerimento_n_23-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/648/requerimento_n_23-2018_ocred.pdf</t>
   </si>
   <si>
     <t>ENTREGA DE MEDALHA AO BARIRIENSE GIUSEPPE MÁRIO FAVA CONCEDIDA PELO DECRETO LEGISLATIVO 02, DE 17 DE MAIO DE 1999</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira, Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/651/requerimento_n_24-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/651/requerimento_n_24-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE O SENHOR PREFEITO INFORME AO LEGISLATIVO O MOTIVO DE TER PERDIDO O VALOR DE R$ 497.000,00, QUANTIA QUE SERIA DESTINADA A CONSTRUÇÃO DE ATERRO SANITÁRIO</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/652/requerimento_n_25-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/652/requerimento_n_25-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES ACERCA DE USO DE COMPUTADOR DA PREFEITURA POR PRESIDENTE DO SINDICATO</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/653/requerimento_n_26-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/653/requerimento_n_26-2018_ocred.pdf</t>
   </si>
   <si>
     <t>PERGUNTA AO SENHOR PREFEITO EM QUE FASE ENCONTRA-SE AS OBRA DE CONSTRUÇÃO DE CRECHE NO JARDIM PANORAMA</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/654/requerimento_n_27-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/654/requerimento_n_27-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O SISTEMA DE VIDEOMONITORAMENTO</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/667/requerimento_n_28-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/667/requerimento_n_28-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJAM LIDAS NA SESSÃO DE JULGAMENTO DO VEREADOR PAULO HENRIQUE BARROS DE ARAÚJO, PEÇAS DO PROCESSO</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos, Armando Perazzelli, Benedito Antonio Franchini, Evandro Antonio Folieni, Francisco Leandro Gonzalez, João Luis Munhoz - Suplente, Luis Carlos de Paula, Ricardo Prearo, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_n_29-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_n_29-2018_ocred.pdf</t>
   </si>
   <si>
     <t>CARÁTER DE URGÊNCIA ESPECIAL PARA INCLUSÃO E DELIBERAÇÃO DO P.L.E 36/2018 NA ORDEM DO DIA DA SESSÃO</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_n_30-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_n_30-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER DO PODER EXECUTIVO INFORMAÇÕES SOBRE VALORES PAGOS E EMPENHADOS NO EXERCÍCIO DE 2018</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_n_31-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_n_31-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIA DE TODAS AS NOTAS FISCAIS, EMPENHOS E CHEQUES DA EMPRESA CONTRATADA PELA CONCORRÊNCIA 05/2017</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_n_32-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_n_32-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONVIDADA A EMPRESA AZURE PROPAGANDA LTDA PARA ESCLARECIMENTOS NO PLENÁRIO DA CÂMARA</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira, Armando Perazzelli, Francisco Leandro Gonzalez, Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_n_33-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_n_33-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE O PROJETO " BARIRI, A CRIATIVA DO VALE DO TIETÊ"</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_n_34-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_n_34-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER RELAÇÃO DE NOMES DOS CARGOS COMISSIONADOS DA PREFEITURA E SAEMBA</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_n_35-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_n_35-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE AFASTAMENTO DE SERVIDORA</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_n_36-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_n_36-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE GASTOS COM ENERGIA ELÉTRICA DOS PRÉDIOS DA ADMINISTRAÇÃO MUNICIPAL</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_n_37-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_n_37-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE SERVIDOR JEFERSON CARULO DOS SANTOS</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_n_38-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_n_38-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO INFORMAÇÕES SOBRE COLETA DE PNEUS NO BARRACÃO MUNICIPAL</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Armando Perazzelli, Francisco Leandro Gonzalez, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_n_39-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_n_39-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER UMA RELAÇÃO ATUALIZADA DE TODOS OS IMÓVEIS LOCADOS PELA PREFEITURA</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento_n_40-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento_n_40-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO O MOTIVO DE CONTRATAÇÃO DE EMPRESA</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/723/requerimento_n_41-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/723/requerimento_n_41-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO INFORMAÇÕES SOBRE INTERVENÇÃO NA SANTA CASA</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_n_42-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_n_42-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR PREFEITO INFORMAÇÕES DO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez, Armando Perazzelli, Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_n_43-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_n_43-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR.PREFEITO INFORMAÇÕES SOBRE CONSTRUÇÃO DE CASAS POPULARES</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_n_44-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_n_44-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONSIDERADO EM CARÁTER DE URGÊNCIA ESPECIAL INCLUSÃO E DELIBERAÇÃO NA ORDEM DO DIA P.L.E 41,42 E 43/2018</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_n_45-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_n_45-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO ENVIO À CÂMARA DE RELATÓRIO DE AUDITORIA REALIZADA NO PRONTO SOCORRO</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_n_46-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_n_46-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR PREFEITO INFORMAÇÕES SOBRE PROJETOS ESPORTIVOS</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_n_47-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_n_47-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO INFORMAÇÕES SOBRE LIMPEZA PÚBLICA</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_n_48-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_n_48-2018_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO CÓPIAS DO PROCEDIMENTO REFERENTE A PROPOSTA Nº 12212960001-18-013</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_n_49-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_n_49-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA E ESPECIAL PARA INCLUSÃO E DELIBERAÇÃO NA ORDEM DO DIA DO P.L.L 014 E P.D.L 05,06,07,08,09 E 10</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_n_50-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_n_50-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER REALIZAÇÃO DE AUDIÊNCIA PUBLICA PARA DISCUTIR O P.L.E 48/2018</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_n_51-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_n_51-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARÁTER DE URGÊNCIA ESPECIAL PARA INCLUSÃO E DELIBERAÇÃO DO P.L.E N° 52 E P.L.L Nº 15 , AMBOS DE 2018 NA ORDEM DO DIA</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_n_52-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_n_52-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER RETIRADA DE TRAMITAÇÃO LEGISLATIVA DE P.E.L.O Nº 01/2018</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_n_53-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_n_53-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER A INSTAURAÇÃO DE PROCESSO ADMINISTRATIVO</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_n_54-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_n_54-2018_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO SR. PREFEITO CÓPIAS DOS PROCESSOS ADMINISTRATIVOS Nº 9725/14 E 9724/18</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/113/veto_ao_projeto_de_lei_004-2018_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/113/veto_ao_projeto_de_lei_004-2018_ocred.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI N° 04/2018 QUE ALTERA A LEI MUNICIPAL N° 4.801/2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3699,68 +3699,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indicacao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indicacao_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indicacao_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indicacao_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indicacao_n_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indicacao_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indicacao_n_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_n_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indicacao_n_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indicacao_n_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao_n_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_n_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_n_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_n_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_n_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_n_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_n_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_n_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_n_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_n_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_n_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_n_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_n_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/411/indicacao_no_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_no_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/413/indicacao_no_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_no_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_no_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/416/indicacao_no_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/417/indicacao_no_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_no_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_no_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_no_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_no_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_no_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_no_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_no_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_no_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_no_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_no_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_no_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/668/indicacao_no_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/669/indicacao_no_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/670/indicacao_no_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/671/indicacao_no_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/672/indicacao_no_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/673/indicacao_no_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/674/indicacao_no_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/682/indicacao_no_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/684/indicacao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/685/indicacao_no_60-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_61-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_62-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_63-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_64-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_65-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_no_66-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_no_67-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_no_68-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_no_69-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_no_70-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_no_71-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_no_72-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_no_73-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_no_74-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_no_75-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_no_76-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_no_77-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_no_78-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_no_79-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_no_80-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_no_81-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_no_82-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_no_83-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_no_84-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_no_85-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_no_86-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_no_87-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_no_88-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_no_89-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_no_90-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_no_91-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_no_92-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_no_93-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_no_94-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_no_95-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_96-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_no_97-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_no_98-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_no_99-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_no_100-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_101-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_no_102-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_no_103-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_no_104-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_no_105-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_no_106-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_no_107-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_no_108-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_no_109-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/8/mocao_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/9/mocao_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/55/mocao_no_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_no_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/373/mocao_no_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/374/mocao_no_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_no_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/377/mocao_no_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_no_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/379/mocao_no_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/380/mocao_no_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/399/mocao_no_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/400/mocao_no_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/401/mocao_no_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/402/mocao_no_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/403/mocao_no_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/404/mocao_no_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/405/mocao_no_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/444/mocao_no_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/445/mocao_no_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/446/mocao_no_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/447/mocao_no_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/555/mocao_no_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_no_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/591/mocao_no_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/642/mocao_no_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/655/mocao_no_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/656/mocao_no_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/659/mocao_no_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/660/mocao_no_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/661/mocao_no_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/662/mocao_no_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/665/mocao_no_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/666/mocao_no_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/677/mocao_no_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/678/mocao_no_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/679/mocao_no_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/680/mocao_no_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/696/mocao_no_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/697/mocao_no_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/698/mocao_no_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/699/mocao_no_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/700/mocao_no_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/701/mocao_no_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/702/mocao_no_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/703/mocao_no_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/704/mocao_no_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/712/mocao_no_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/719/mocao_no_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/720/mocao_no_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/727/mocao_no_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/728/mocao_no_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/742/mocao_no_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/744/mocao_no_58-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/745/mocao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/746/mocao_no_60-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/762/mocao_no_61-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/763/mocao_no_62-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/792/mocao_no_63-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/794/mocao_no_64-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/795/mocao_no_65-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/796/mocao_no_66-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/810/mocao_no_67-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/817/mocao_no_68-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/820/mocao_no_69-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/821/mocao_no_70-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/822/mocao_no_71-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_decreto_legislativo_no_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_decreto_legislativo_no_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_decreto_legislativo_no_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_decreto_legislativo_no_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_decreto_legislativo_no_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_decreto_legislativo_no_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/786/projeto_de_decreto_legislativo_no_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_decreto_legislativo_no_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/695/p.l.o.m_01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_de_lei_complementar_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_complementar_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_lei_complementar_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/112/projeto_de_lei_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/244/projeto_de_lei_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_de_lei_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_de_lei_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_de_lei_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_de_lei_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_de_lei_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/448/projeto_de_lei_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/588/projeto_de_lei_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/676/projeto_de_lei_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/713/projeto_de_lei_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/715/projeto_de_lei_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/780/projeto_de_lei_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/781/projeto_de_lei_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/782/projeto_de_lei_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/783/projeto_de_lei_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/784/projeto_de_lei_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/791/projeto_de_lei_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_lei_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_lei_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_lei_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_lei_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_58-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/249/projeto_de_lei_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/585/projeto_de_lei_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/711/projeto_de_lei_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/716/projeto_de_lei_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/785/projeto_de_lei_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_lei_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/250/projeto_de_resolucao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/439/projeto_de_resolucao_no__02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/586/projeto_de_resolucao_no__03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_no__05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/831/projeto_de_resolucao_no__06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/738/p.l.om_01_executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/21/requerimento_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/33/requerimento_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_n_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_n_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_n_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_n_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/407/requerimento_n_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/408/requerimento_n_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_n_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/410/requerimento_n_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/422/requerimento_n_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/423/requerimento_n_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_n_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_n_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/644/requerimento_n_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/645/requerimento_n_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/646/requerimento_n_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/647/requerimento_n_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/648/requerimento_n_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/651/requerimento_n_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/652/requerimento_n_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/653/requerimento_n_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/654/requerimento_n_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/667/requerimento_n_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_n_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_n_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_n_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_n_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_n_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_n_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_n_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_n_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_n_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_n_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_n_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento_n_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/723/requerimento_n_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_n_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_n_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_n_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_n_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_n_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_n_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_n_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_n_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_n_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_n_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_n_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_n_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_n_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/113/veto_ao_projeto_de_lei_004-2018_ocred.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/3/indicacao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/4/indicacao_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/6/indicacao_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/11/indicacao_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/12/indicacao_n_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/13/indicacao_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/14/indicacao_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/15/indicacao_n_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/16/indicacao_n_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/17/indicacao_n_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/18/indicacao_n_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/19/indicacao_n_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/49/indicacao_n_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/50/indicacao_n_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/52/indicacao_n_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/240/indicacao_n_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/241/indicacao_n_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/251/indicacao_n_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/252/indicacao_n_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/253/indicacao_n_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/368/indicacao_n_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/369/indicacao_n_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/370/indicacao_n_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/371/indicacao_n_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/411/indicacao_no_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/412/indicacao_no_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/413/indicacao_no_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/414/indicacao_no_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/415/indicacao_no_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/416/indicacao_no_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/417/indicacao_no_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/418/indicacao_no_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/419/indicacao_no_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/420/indicacao_no_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/421/indicacao_no_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/449/indicacao_no_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/450/indicacao_no_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/451/indicacao_no_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/452/indicacao_no_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/453/indicacao_no_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/556/indicacao_no_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/557/indicacao_no_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/643/indicacao_no_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/649/indicacao_no_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/650/indicacao_no_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/657/indicacao_no_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/658/indicacao_no_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/663/indicacao_no_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/664/indicacao_no_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/668/indicacao_no_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/669/indicacao_no_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/670/indicacao_no_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/671/indicacao_no_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/672/indicacao_no_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/673/indicacao_no_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/674/indicacao_no_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/682/indicacao_no_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/683/indicacao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/684/indicacao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/685/indicacao_no_60-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/686/indicacao_no_61-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/687/indicacao_no_62-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/717/indicacao_no_63-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/718/indicacao_no_64-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/725/indicacao_no_65-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/726/indicacao_no_66-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/729/indicacao_no_67-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/730/indicacao_no_68-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/731/indicacao_no_69-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/732/indicacao_no_70-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/733/indicacao_no_71-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/739/indicacao_no_72-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/740/indicacao_no_73-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/741/indicacao_no_74-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/743/indicacao_no_75-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/747/indicacao_no_76-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/749/indicacao_no_77-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/750/indicacao_no_78-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/756/indicacao_no_79-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/758/indicacao_no_80-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/759/indicacao_no_81-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/760/indicacao_no_82-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/761/indicacao_no_83-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/764/indicacao_no_84-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/765/indicacao_no_85-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/766/indicacao_no_86-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/767/indicacao_no_87-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/768/indicacao_no_88-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/769/indicacao_no_89-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/770/indicacao_no_90-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/771/indicacao_no_91-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/772/indicacao_no_92-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/773/indicacao_no_93-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/774/indicacao_no_94-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/789/indicacao_no_95-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/797/indicacao_no_96-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/798/indicacao_no_97-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/799/indicacao_no_98-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/800/indicacao_no_99-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/801/indicacao_no_100-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/802/indicacao_no_101-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/808/indicacao_no_102-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/809/indicacao_no_103-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/811/indicacao_no_104-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/813/indicacao_no_105-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/814/indicacao_no_106-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/815/indicacao_no_107-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/816/indicacao_no_108-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/823/indicacao_no_109-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/5/mocao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/7/mocao_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/8/mocao_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/9/mocao_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/55/mocao_no_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/239/mocao_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/254/mocao_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/372/mocao_no_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/373/mocao_no_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/374/mocao_no_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/376/mocao_no_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/377/mocao_no_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/378/mocao_no_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/379/mocao_no_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/380/mocao_no_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/399/mocao_no_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/400/mocao_no_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/401/mocao_no_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/402/mocao_no_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/403/mocao_no_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/404/mocao_no_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/405/mocao_no_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/444/mocao_no_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/445/mocao_no_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/446/mocao_no_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/447/mocao_no_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/555/mocao_no_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/587/mocao_no_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/591/mocao_no_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/642/mocao_no_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/655/mocao_no_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/656/mocao_no_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/659/mocao_no_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/660/mocao_no_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/661/mocao_no_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/662/mocao_no_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/665/mocao_no_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/666/mocao_no_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/677/mocao_no_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/678/mocao_no_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/679/mocao_no_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/680/mocao_no_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/696/mocao_no_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/697/mocao_no_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/698/mocao_no_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/699/mocao_no_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/700/mocao_no_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/701/mocao_no_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/702/mocao_no_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/703/mocao_no_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/704/mocao_no_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/712/mocao_no_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/719/mocao_no_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/720/mocao_no_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/727/mocao_no_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/728/mocao_no_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/742/mocao_no_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/744/mocao_no_58-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/745/mocao_no_59-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/746/mocao_no_60-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/762/mocao_no_61-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/763/mocao_no_62-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/792/mocao_no_63-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/794/mocao_no_64-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/795/mocao_no_65-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/796/mocao_no_66-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/810/mocao_no_67-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/817/mocao_no_68-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/820/mocao_no_69-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/821/mocao_no_70-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/822/mocao_no_71-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/456/projeto_de_decreto_legislativo_no_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/458/projeto_de_decreto_legislativo_no_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/459/projeto_de_decreto_legislativo_no_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/460/projeto_de_decreto_legislativo_no_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/751/projeto_de_decreto_legislativo_no_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/752/projeto_de_decreto_legislativo_no_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/753/projeto_de_decreto_legislativo_no_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/757/projeto_de_decreto_legislativo_no_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/786/projeto_de_decreto_legislativo_no_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/787/projeto_de_decreto_legislativo_no_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/695/p.l.o.m_01.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/111/projeto_de_lei_complementar_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/319/projeto_de_lei_complementar_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/367/projeto_de_lei_complementar_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/804/projeto_de_lei_complementar_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/2/projeto_de_lei_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/23/projeto_de_lei_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/24/projeto_de_lei_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/25/projeto_de_lei_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/26/projeto_de_lei_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/27/projeto_de_lei_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/28/projeto_de_lei_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/112/projeto_de_lei_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/242/projeto_de_lei_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/246/projeto_de_lei_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/245/projeto_de_lei_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/243/projeto_de_lei_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/244/projeto_de_lei_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/363/projeto_de_lei_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/364/projeto_de_lei_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/365/projeto_de_lei_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/366/projeto_de_lei_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/383/projeto_de_lei_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/393/projeto_de_lei_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/394/projeto_de_lei_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/395/projeto_de_lei_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/396/projeto_de_lei_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/397/projeto_de_lei_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/398/projeto_de_lei_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/443/projeto_de_lei_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/448/projeto_de_lei_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/487/projeto_de_lei_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/580/projeto_de_lei_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/581/projeto_de_lei_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/582/projeto_de_lei_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/583/projeto_de_lei_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/584/projeto_de_lei_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/588/projeto_de_lei_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/589/projeto_de_lei_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/590/projeto_de_lei_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/676/projeto_de_lei_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/681/projeto_de_lei_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/713/projeto_de_lei_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/714/projeto_de_lei_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/715/projeto_de_lei_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/735/projeto_de_lei_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/736/projeto_de_lei_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/737/projeto_de_lei_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/748/projeto_de_lei_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/780/projeto_de_lei_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/781/projeto_de_lei_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/782/projeto_de_lei_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/783/projeto_de_lei_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/754/projeto_de_lei_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/755/projeto_de_lei_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/784/projeto_de_lei_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/791/projeto_de_lei_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/803/projeto_de_lei_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/812/projeto_de_lei_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/824/projeto_de_lei_55-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/825/projeto_de_lei_56-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/826/projeto_de_lei_57-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/828/projeto_de_lei_58-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/1/projeto_de_lei_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/29/projeto_de_lei_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/30/projeto-de-lei-03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/31/projeto_de_lei_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/39/projeto_de_lei_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/247/projeto_de_lei_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/248/projeto_de_lei_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/249/projeto_de_lei_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/585/projeto_de_lei_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/675/projeto_de_lei_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/688/projeto_de_lei_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/711/projeto_de_lei_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/716/projeto_de_lei_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/785/projeto_de_lei_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/793/projeto_de_lei_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/807/projeto_de_lei_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/250/projeto_de_resolucao_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/439/projeto_de_resolucao_no__02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/586/projeto_de_resolucao_no__03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/830/projeto_de_resolucao_no__05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/831/projeto_de_resolucao_no__06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/738/p.l.om_01_executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/20/requerimento_n_01-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/21/requerimento_n_02-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/22/requerimento_n_03-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/33/requerimento_n_04-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/257/requerimento_n_05-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/258/requerimento_n_06-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/271/requerimento_n_07-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/272/requerimento_n_08-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/382/requerimento_n_09-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/406/requerimento_n_10-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/407/requerimento_n_11-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/408/requerimento_n_12-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/409/requerimento_n_13-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/410/requerimento_n_14-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/422/requerimento_n_15-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/423/requerimento_n_16-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/454/requerimento_n_17-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/455/requerimento_n_18-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/644/requerimento_n_19-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/645/requerimento_n_20-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/646/requerimento_n_21-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/647/requerimento_n_22-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/648/requerimento_n_23-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/651/requerimento_n_24-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/652/requerimento_n_25-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/653/requerimento_n_26-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/654/requerimento_n_27-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/667/requerimento_n_28-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/691/requerimento_n_29-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/692/requerimento_n_30-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/693/requerimento_n_31-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/694/requerimento_n_32-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/705/requerimento_n_33-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/706/requerimento_n_34-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/707/requerimento_n_35-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/708/requerimento_n_36-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/709/requerimento_n_37-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/710/requerimento_n_38-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/721/requerimento_n_39-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/722/requerimento_n_40-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/723/requerimento_n_41-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/724/requerimento_n_42-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/734/requerimento_n_43-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/775/requerimento_n_44-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/776/requerimento_n_45-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/777/requerimento_n_46-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/778/requerimento_n_47-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/779/requerimento_n_48-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/788/requerimento_n_49-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/790/requerimento_n_50-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/805/requerimento_n_51-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/806/requerimento_n_52-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/818/requerimento_n_53-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/819/requerimento_n_54-2018_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2018/113/veto_ao_projeto_de_lei_004-2018_ocred.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H331"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="195.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="112.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="112" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>