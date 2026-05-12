--- v0 (2025-12-23)
+++ v1 (2026-05-12)
@@ -54,4815 +54,4815 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>INDIC</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ricardo Prearo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_01_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_01_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REABERTURA DE TRECHO DA RUA FLORIANO PEIXOTO, ENTRE AS AV. CLAUDIONOR BARBIERI E XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Luis Carlos de Paula</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_02_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ESTUDO DA POSSIBILIDADE DE COLOCAÇÃO DE REDUTOR DE VELOCIDADE NA AV. PERIMETRAL DOMINGOS ANTONIO FORTUNATO(EXPRESSA SUL).</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_03_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_03_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE OFICIE OS PROPRIETÁRIOS RESPONSAVEIS PELOS TERRENOS DAS AV. SERGIO FORCIN, AV. DAS INDUSTRIAS E AV. PERIMETRAL DOMINGOS ANTONIO FORTUNATO A CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>MARIA PIA BETTI PIO DA SILVA NARY</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_04_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_04_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMEDIATA REALIZAÇÃO DE PROCEDIMENTOS DE LIMPEZA DAS MARGENS DO CORREGO QUE LADEIA A RUA SETE DE SETEMBRO.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_05_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_05_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A ADMISSÃO IMEDIATA DE UM AUXILIAR ADMINISTRATIVO PARA DESEMPENHO DAS FUNÇÕES RELACIONADAS NAS UNIDADES DE SAÚDE DA FAMILIA II E IV.</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Benedito Antonio Franchini</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_06_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_06_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS A RETOMADA DO REPASSE AO AUXILIO FINANCEIRO DESTINADO AO TRANSPORTE INTERMUNICIPAL DOS ESTUDANTES RESIDENTES EM BARIRI.</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_07_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA REALIZAR PROCEDIMENTOS DE REPARO E MANUTENÇÃO DA FROTA DE VEÍCULOS UTILIZADOS PELO SERVIÇO PUBLICO DE SAUDE.</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_08_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA VIABILIZAR EM CARATER DE URGENCIA, PROCEDIMENTOS E DOCUMENTOS NECESSÁRIO PARA RECEPÇÃO DE SINAL DIGITAL DE TELEVISÃO NO MUNICIPIO DE BARIRI.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Francisco Leandro Gonzalez</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_09_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE PROCEDER A INSTALAÇÃO OU READEQUAÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NA PERIMETRAL PREFEITO DOMINGOS ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_10_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE PROCEDER COM URGENCIA ILUMINAÇÃO PÚBLICA NA AV. TENENTE MANOEL OLEGÁRIO DA COSTA, PARQUE DOS IPÊS.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_11_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_11_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJAM REALIZADOS ESTUDOS PELOS SETORES COMPETENTES NO SENTIDO DE VIABILIZAR A DOAÇÃO DO TERRENO PARA QUE A OAB-180º SUBSEÇÃO BARIRI POSSA CONSTRUIR SUA SEDE PRÓPRIA.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_12_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_12_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE INSTALAÇÃO DE BANHEIROS DE ALVENARIA OU QUIMICOS PARA UTILIZAÇÃO DOS FEIRANTES QUE COMERCIALIZAM SEUS PRODUTOS AOS DOMINGOS NA RUA PEDRO BELTRAME DE MORAES.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Armando Perazzelli</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_13_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_13_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE REALIZE OBRA DE REVITALIZAÇÃO DA PRAÇA CENTRAL DO BAIRRO DO LIVRAMENTO.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_14_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_14_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA DEMOLIR O QUISQUE LOCALIZADO NO BAIRRO NOVA BARIRI ENTRE AS AV. DONA FRANCISCA MARIA SCALIZE STRADIOTTI E A AV. PROF. ROSA BENATI.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_15_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_15_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA AUTORIZAR A DOAÇÃO DE UM TERRENO AO SINDICATO DOS SERVIDORES PUBLICOS MUNICIPAIS DE BARIRI, PARA CONSTRUÇÃO DE SUA SEDE.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/184/indicacao_16_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/184/indicacao_16_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COMPRA E APLICAÇÃO DE CLORO E DEMAIS PRODUTOS PARA DECANTAÇÃO DA PISCINA DO CLUBE MUNICIPAL.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/185/indicacao_17_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/185/indicacao_17_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE JUNTO COM O SAEMBA TOME PROVIDENCIAS QUANTO A CONSTANTE FALTA DE ÁGUA NOS BAIRROS LIVRAMENTO, JD. INDUSTRIAL E SANTA TEREZINHA.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/186/indicacao_18_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/186/indicacao_18_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE BANCOS, BRINQUEDOS NOVOS E APARELHOS DE GINÁSTICA NA PRAÇA DO BAIRRO JARDIM SANTA CLARA.</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/187/indicacao_19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/187/indicacao_19_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE OFICIE OS PROPRIETÁRIOS RESPONSÁVEIS DOS TERRENOS DA RUA JOSÉ GONÇALVES, BAIRRO SANTA ROSA ATÉ A V. ORLANDO BELUZZO PARA A LIMPEZA E CONSTRUÇÃO DE CALÇADAS.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/188/indicacao_20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/188/indicacao_20_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE OFICIE OS PROPRIETÁRIOS RESPONSÁVEIS DOS IMOVEIS DA AV. JOSE FORCIN, JD. SANTA ROSA ATÉ A AV. SERGIO FORCIN, QUANTO A LIMPEZA DAS CALÇADAS.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/189/indicacao_21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/189/indicacao_21_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE CONSTRUÇÃO DE CALÇADAS NA AV. PERIMETRAL DOMINGOS ANTONIO FORTUNATO, SENTIDO SP 304.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/190/indicacao_22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/190/indicacao_22_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS QUANTO A MELHORIA DA CAPA ASFÁLTICA DAS RUAS DO POLO INDUSTRIAL DE BARIRI.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/191/indicacao_23_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/191/indicacao_23_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS QUANTO A POSSIBILIDADE DE COLOCAÇÃO DE CAÇAMBAS DE ENTULHO NOS BAIRROS QUE ESTÃO EM CONSTRUÇÕES DE CASAS E NA ESTRADA QUE VAI AO BALNEARIO VALE DO TIETE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/192/indicacao_24_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/192/indicacao_24_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS QUANTO A POSSIBILIDADE DE COLOCAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO DA RODOVIA 261, DO TREVO ATÉ O JARDIM GAROTINHO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/193/indicacao_25_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/193/indicacao_25_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE EQUIPAMENTO DE RECREAÇÃO A POPULAÇÃO NAS PRAÇAS DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/215/indicacao_26_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/215/indicacao_26_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE DOIS APARELHOS DE AR CONDICIONADO NA SALA ONDE SE ENCONTRA INSTALADO O SISTEMA DE TELEVISÃO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/216/indicacao_27_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/216/indicacao_27_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE OBSTÁCULO REDUTOR DE VELOCIDADE NA AV. XV DE NOVEMBRO PRÓXIMO AO POSTO DO PORTUGUES.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/217/indicacao_28_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/217/indicacao_28_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE PROVIDENCIE REPAROS NO OBSTÁCULO TRANSVERSAL EM NÍVEL, NA ALTURA DO Nº 984 DA AV. ORLANDO BELUZZO.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/218/indicacao_29_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/218/indicacao_29_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE PROVIDENCIAS SEJAM TOMADAS QUANTO A MELHORIAS NO SISTEMA DE ILUMINAÇÃO PÚBLICA DA PRAÇA DR. CARLOS BALTAZAR DA SILVA AZEVEDO "JD. DOS MORROS".</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/219/indicacao_30_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/219/indicacao_30_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADO MANILHAMENTO DA REDE PLUVIAL VISANDO SOLUCIONAR ALAGAMENTO NAS RESIDENCIAS DA RUA LUIS PIOTTO, NUCELO II.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_31_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_31_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE LOMBADAS OU REDUTORES DE VELOCIDADE NAS VIAS AV. JOSE JORGE RESEGUE E CRUZAMENTO COM A RUA RUI BARBOSA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_32_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_32_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE JUNTO AO SAEMBA A POSSIBILIDADE DE INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA PRAÇA PADRE LUIZ ZANKL, NO BAIRRO SÃO JOSÉ, COM O NOME DE MARIA ROSA DA CONCEIÇÃO VALEZE.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_33_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_33_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE OFICIE O SR. DIRETOR DA SAÚDE DO MUNICIPIO DE BARIRI, O LANÇAMENTO DO CADASTRO PARA NECESSIDADE DE EQUIPAMENTO E MATERIAL PERMANENTE.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_34_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_34_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS QUANTO A DEDETIZAÇÃO DA CRECHE CARMEM SOLA MODOLIN AQUILANTE E LIMPEZA DA AREA EM VOLTA DA MESMA.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_35_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_35_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE APARELHOS DE EXERCÍCIOS FISICOS NA ÁREA VERDE, DAS AV. PROFº. ROSA BENATI E AV. DONA FRANCISCA SCALISE STRADIOT.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_36_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_36_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA PRAÇA TONINHO ROMERO DA VILA AMERICANA, COM NOME DE LAZARA XAVIER GUERRA.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_37_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_37_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REFORMA DO PARQUINHO DE AREIA AO LADO DA E.M.E.I. PROFESSORA DJANIRA M. MOÇO.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_38_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_38_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REVITALIZAÇÃO DO LOCAL AO LADO DA E.M.E.I. PROFESSORA DJANIRA M. MOÇO.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_39_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_39_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE COBRE DOS SETORES COMPETENTES FISCALIZAÇÃO SOBRE AS AGENCIAS BANCÁRIAS DE BARIRI E O CUMPRIMENTO DA LEI MUNICIPAL 3274/2002.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_40_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_40_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REALIZAÇÃO DE OBRAS TAPA BURACOS NAS VIAS: AV. BAHIA / SÃO JOSÉ, RUA GUAICE BIGUETE / JD. MARIA LUIZA, RUA ANTONIO GARCIA BORGES / JD. NOVA BARIRI, ESTRADA PERIMETRAL PREFEITO DOMINGOS ANTONIO FORTUNATO NA FRENTE DO YANG LOTEAMENTOS.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_41_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_41_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A NECESSIDADE DE REFORMA DA QUADRA DE FUTEBOL DO CLUBE RECREATIVO.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_42_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_42_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE UM OBSTACULO REDUTOR DE VELOCIDADE NA RUA GONÇALO PARRILHA LOPES, Nº 34, VILA SANTA ROSA.</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_43_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_43_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A EXECUÇÃO DE SERVIÇOS DE MOTONIVELADORA NO ACESSO AO ANCORADOURO MARCOS BELLUZZO, NO RIO TIETE.</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_44_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_44_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE OBSTÁCULOS NAS AVENIDA PADRE JOÃO EID SENTIDO BAIRRO CENTRO.</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_45_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_45_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE OBSTÁCULOS NAS AVENIDAS PERIMETRAL PROF. CARLOS FERREIRA DE MORAES AO LADO DO ARRUDÃO E RUA PEDRO BELTRAME.</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_46_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_46_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A COLOCAÇÃO DE OBSTÁCULOS NA AVENIDA XI DE NOVEMBRO ENTRE AV. BENEDITO PEREIRA AGUIAR E RUA PADRE JOSÉ B. CARRETA.</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_47_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_47_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS JUNTO AO SETOR DA SAÚDE, QUANTO AO CORTE DE FORNECIMENTO DE MARMITAS AOS ENFERMOS QUE FAZEM HEMODIALISE NA SANTA CASA DE JAU.</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_48_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_48_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS JUNTO AO SAEMBA, PARA SOLUCIONAR O PROBLEMA DE MAL CHEIRO DA ESTAÇÃO DE TRATAMENTO DE ESGOTO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_49_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_49_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE A EXECUÇÃO URGENTE DE SERVIÇOS CORTE DOS EUCALIPTOS NA ANTIGA SEDE DO TIRO DE GUERRA.</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_50_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_50_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A INSTALAÇÃO DE OBSTÁCULOS REDUTORES DE VELOCIDADE NA RUA JUVENAL PEREIRA DIAS.</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_51_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_51_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADO REPARO NA BOCA DE LOBO DE CAPTAÇÃO DE ÁGUA PLUVIAL NA AV. JOSÉ FURCIN.</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_52_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_52_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJAM REALIZADOS REPAROS NA CAMADA ASFALTICA QUE REVESTE O LEITO DAS VIAS AV. JOSE FURCIN E RUA VEREADOR GABRIEL LAGUERRA.</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_53_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_53_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMPLEMENTAÇÃO DE ADEQUADA SINALIZAÇÃO, HORIZONTAL E VERTICAL, DOS OBSTACULOS TRANSVERSAIS REDUTORES DE VELOCIDADE NA AV. DOMINGOS A. FORTUNATO.</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_54_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_54_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE NA AV. JOÃO MIGUEL FARAH.</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_55_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_55_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS NECESSÁRIAS E CABÍVEIS A FIM DE QUE A EMPRESA CONTRATADA PELA ADMINISTRAÇÃO MUNICIPAL PARA REALIZAR A LIMPEZA PUBLICA PROCEDA A COLETA DO MATERIAL ORIUNDO DO CORTE DE GRAMAS E ARBUSTOS.</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_56_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_56_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMPLEMENTAÇÃO DE SINALIZAÇÃO VERTICAL (PLACAS) E HORIZONTAL DA AREA DESTINADA AO ESTACIONAMENTO DE USUÁRIOS DO POSTO DE SAÚDE DA FAMILIA ARISTIDES ALVES PEREIRA.</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_57_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_57_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADA MANUTENÇÃO NA PAVIMENTAÇÃO DO LEITO DA PRAÇA DR. CARLOS BALTAZAR DA SILVA AZEVEDO.</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_58_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_58_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REGULARIZAÇÃO IMEDIATA DO FORNECIMENTO DE SUPRIMENTOS TAIS COMO ÁGUA POTÁVEL, PAPEL HIGIÊNICO, COPOS DESCARTÁVEIS, ENTRE OUTROS NAS UNIDADES DE PRESTAÇÃO DE SERVIÇO PÚBLICO.</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_59_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_59_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS NECESSÁRIAS A FIM DE AGILIZAR A CONCLUSÃO DA REFORMA DO PRÉDIO ONDE FUNCIONA O CENTRO DE ESPECIALIDADES ODONTOLOGICAS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_60_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_60_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE SEJAM PLEITEADOS RECURSOS PARA AQUISIÇÃO DE UM APARELHO MEDIDOR DE PRESSÃO OCULAR PARA O CENTRO DE DIAGNOSE DA CIDADE.</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_61_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_61_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJAM INSTALADOS REDUTORES DE VELOCIDADE AO LONGO DA AVENIDA PERIMETRAL PROFESSOR CARLOS FERREIRA DE MORAES.</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
     <t>CELISA LUISA FANTON BOLLINI</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_62_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_62_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE CONTRATE UMA TÉCNICA DE SERVIÇO SOCIAL PARA COMPOR A EQUIPE DE REFERENCIA DO CRAS.</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_63_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_63_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA SOLICITAR DENTRO DAS POSSIBILIDADES A REFORMA DO CALÇAMENTO DO ENTORNO DA PRAÇA DO LIVRAMENTO, BEM COMO A LIMPEZA DO LOCAL.</t>
   </si>
   <si>
     <t>326</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_64_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_64_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A POSSIBILIDADE DE MELHORAR O SINAL DA INTERNET GRATUITA FORNECIDA PELO MUNICIPIO.</t>
   </si>
   <si>
     <t>327</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_65_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_65_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE AO SETOR  COMPETENTE REALIZAR OBRAS DE TAPA-BURACOS NAS VIAS PÚBLICAS: RUA DO MINZON - JD SÃO MARCOS, RUA BOA VISTA - VILA AMERICANA, RUA LUIS FANTON - JD. INDUSTRIAL, E AV. BRASIL - VILA AMERICANA.</t>
   </si>
   <si>
     <t>328</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_66_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_66_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE PROCEDIMENTO VISANDO AUTORIZAR A CONCESSÃO DE AUXILIO TRANSPORTE AOS ESTUDANTES BARIRIENSES QUE SÃO BOLSISTAS E QUE ESTUDAM NA FUNDAÇÃO EDUCACIONAL DE JAU.</t>
   </si>
   <si>
     <t>329</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_67_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_67_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE VIABILIZE UMA MANUTENÇÃO GERAL (ELÉTRICA E CIVIL) NAS DEPENDENCIAS DAS ESCOLAS MUNICIPAIS.</t>
   </si>
   <si>
     <t>330</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_68_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_68_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO AOS VEÍCULOS ABANDONADOS, CAÇAMBAS QUE ESTÃO EM DEFINITIVOS PELAS VIAS PÚBLICAS E TERRENOS VAZIOS.</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_69_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_69_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A MELHORIAS NO ANCORADOURO MUNICIPAL E MANUTENÇÃO CONSTANTE EM RELAÇÃO A ESTRADA QUE DA ACESSO AO NOSSO RIO TIETE.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_70_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_70_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO, PROVIDENCIAS NO INTUITO DE SE AVALIAR DE FORMA CRITERIOSA E CONSEQUENTEMENTE PROVER MELHORAS NA ESTRUTURA DE ATENDIMENTO DAS AMBULÂNCIAS DO SERVIÇO PÚBLICO DE SAUDE.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_71_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_71_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  PARA PROCEDER O REPARO NO PAVIMENTO ASFÁLTICO QUE REVESTE O LEITO CARROÇAVEL DA RUA GIÁCOMO PIOTTO.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_72_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_72_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMPLEMENTAÇÃO DE OBRA DESTINADAS À CONSTRUÇÃO DE PASSEIO PÚBLICO DOTADO DE MEIO FIO E COLETORES PLUVIAIS AO LONGO DAS VIAS LOCALIZADAS NO JD. BALNEARIO VALE DO TIETE.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_73_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_73_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADA A DEVIDA DEDETIZAÇÃO DO POSTO DE SAUDE DA FAMILIA "ARISTIDES ALVES PEREIRA" NA AV. ORLANDO BELLUZZO, 700.</t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_74_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_74_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE PROVIDENCIAS URGENTES SEJAM TOMADAS,  QUANTO A MANUTENÇÃO E SEGURANÇA DO CENTRO DE LAZER DO TRABALHADOR JOSÉ DE ARRUDA CARNEIRO, O ARRUDÃO.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_75_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_75_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADO O REPARO E A DEVIDA MANUTENÇÃO DA ESTEIRA DA CAMINHADA DO CENTRO DE REFERENCIA DE ASSISNTENCIA SOCIAL, CRAS.</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_76_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_76_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE REGULARIZE O QUADRO DE MÉDICOS DO MUNICIPIO QUE ATENDEM A POPULAÇÃO NAS UNIDADES DE SAUDE DA CIDADE.</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_77_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_77_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADO RECAPE DO PAVIMENTO ASFALTICO NA AVENIDA CENTENÁRIO.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_78_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_78_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A FINALIZAÇÃO DAS OBRAS DA PRAÇA LOCALIZADA NA RUA MARIO SIMONETTI, CORTE E PODA DOS ENTES VEGETAIS.</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_79_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_79_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REFORMA E A DEVIDA MANUTENÇÃO DOS BANHEIROS LOCALIZADOS NO TERMINAL RODOVIARIO DA CIDADE.</t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_80_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_80_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO O REPARO NO PAVIMENTO ASFÁLTICO QUE REVESTE O LEITO CARROÇAVEL DA RUA LUIS PITTON.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_81_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_81_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA PROVIDENCIAR QUE SEJAM INSTALADAS LIXEIRAS PÚBLICAS NA PRAÇA DONA CARMEN, AV. PADRE JOAO EID.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_82_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_82_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA REALIZADA REFORMA E A DEVIDA MANUTENÇÃO DO ESTÁDIO MUNICIPAL FARID JORGE RESEQUE.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_83_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_83_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A IMPLANTAÇÃO DO CAPS (CENTRO DE TENÇÃO PSICOSSOCIAL) EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_84_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_84_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO O POUPATEMPO MÓVEL EM NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_85_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_85_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE PROVIDENCIE A LIMPEZA E REPARO NAS CALÇADAS PROXIMO AO MERCADO AQUILANTE LOJA I, E AUMENTO DA CIRCUNFERÊNCIA ONDE O GRUPO DE IDOSOS REALIZAM ATIVIDADES LIVRES.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_86_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_86_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A MANUTENÇÃO NA ILUMINAÇÃO PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_87_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_87_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A LIMPEZA DA NECROPOLE MUNICIPAL E A REFORMA DO CRUZEIRO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_88_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_88_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A PINTAR AS LOMBADAS DAS VIAS PÚBLICA DA CIDADE.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_89_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_89_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A COLOCAÇÃO DA PLACAS COM ENDEREÇOS NO BAIRRO PRIMAVERA II.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_90_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_90_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS A FIM DE VIABILIZAR UMA OBRA DE RECUPERAÇÃO DO PASSEIO PÚBLICO DA AV. DOMINGOS ANTONIO FORTUNATO (EXPRESSO SUL).</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_91_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_91_ocred.pdf</t>
   </si>
   <si>
     <t>INDICO AO SR. PREFEITO A REALIZAÇÃO DE OBRAS TAPA-BURACOS NA VIA PÚBLICA PERIMETRAL PREFEITO DOMINGOS ANTONIO FORTUNATO, PROXIMO AO POSTO LENHARO.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_92_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_92_ocred.pdf</t>
   </si>
   <si>
     <t>INDICO AO PREFEITO A POSSIBILIDADE DE VIABILIZAR MELHORIAS NA ESTRADA RURAL DO BAIRRO POCINHO.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_93_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_93_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS AO NÃO ATENDIMENTO DE ALGUNS SETORES DO PSF NO MUNICIPIO E VERIFICAÇÃO DAS FICHAS E LOCAIS DE ATENDIMENTOS.</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_94_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_94_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A COLOCAÇÃO DE OBSTÁCULO REDUTOR DE VELOCIDADE NA AV. ANTONIO JOSÉ DA SILVA Nº 506.</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_95_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_95_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS QUANTO A REPAROS NOS APARELHOS DE GINÁSTICAS QUE ESTÃO DANIFICADOS NA PRAÇA DA JUVENTUDE E INSTALAÇÃO DE BRINQUEDOS PARA AS CRIANÇAS.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_96_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_96_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS RELACIONADAS A COMPRA E DISTRIBUIÇÃO DE JALECOS PARA OS PROFISSIONAIS DA SAÚDE DO MUNICÍPIO NO USO DE SUAS ATRIBUIÇÕES.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_97_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_97_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A POSSIBILIDADE DE CONCESSÃO DO BENEFÍCIO "AUXILIO ALIMENTAÇÃO" AOS FUNCIONÁRIOS AFASTADOS POR LICENÇA SAÚDE E LICENÇA MATERNIDADE NO MUNICÍPIO.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_98_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_98_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS EM RELAÇÃO AS PALMEIRAS LOCALIZADAS NA PASSARELA JOÃO PAULO II.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_99_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_99_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS EM RELAÇÃO AO LOTE DESOCUPADO QUE ABRIGAVA O ANTIGO HOSPITAL " CASA DE SAÚDE SÃO JORGE" LOCALIZADO NA PASSARELA JOÃO PAULO II.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_100_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_100_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS EM RELAÇÃO A SEGURANÇA E FISCALIZAÇÃO DO GINÁSIO DE ESPORTES JOÃO HERMENEGILDO DE CASTRO (FILENGÃO).</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_101_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_101_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PAR QUE SEJA AVALIADA A POSSIBILIDADE DO PROGRAMA SOCIAL VIVA LEITE PASSAR A SER DE RESPONSABILIDADE INTEGRAL DO SETOR DE SERVIÇO SOCIAL DO MUNICIPIO.</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_102_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_102_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA FAVORECER A PRESENÇA DO TÉCNICO DE ENFERMAGEM NAS AMBULÂNCIAS.</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_103_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_103_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE COLOQUE ASSENTOS NOS POSTOS DE VACINAÇÃO NOS DIAS EM QUE OCORREREM CAMPANHAS DE VACINAÇÃO.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_104_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_104_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE DETERMINE O SETOR DE TRANSITO E ENGENHARIA NO COMPETE A ATENDER PARTES DE NOSSOS MUNICIPES NAS NECESSIDADES PARA SENTIR ABRIGADO E CONFORTÁVEL EM ESPERAR A CONDUÇÃO DO NOSSO MUNICIPIO (AMBULANCIA) OU PARTICULAR.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_105_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_105_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS A FIM DE VIABILIZAR OBRAS DE REPARO EM UM BUEIRO QUE SE ENCONTRA ENTUPIDO, NA RUA ANGELO FANTON, NUMERO 20.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_106_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_106_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE TOME PROVIDENCIAS NECESSÁRIAS A FIM DE PROCEDER AO REPARO DE UM BURACO NO LEITO ASFÁLTICO DA RUA JOSÉ LUIS PEPE, PRÓXIMO A FRISOKAR.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_107_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_107_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO E ORGÃOS COMPETENTES, E SE FOR O ENTENDIMENTO REFORMA NA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_108_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_108_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE SEJA VIABILIZADO ESTUDO PARA A COMPRA DE TERRENOS PARA FAZER CASAS POPULARES PARA AS PESSOAS CARENTES NESTE MUNICIPIO.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_109_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_109_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SEJA REALIZADA A FESTA DO PEÃO DE BARIRI NESTE ANO DE 2017</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_110_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_110_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FAÇA MANUTENÇÃO NA COBERTURA DO PONTO DE FRETES LOCALIZADO NA RUA ARMANDO TESSAROLI.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_111_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_111_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE REALIZE COM MÁXIMA URGÊNCIA A LIMPEZA E  DESASSORAMENTO DO LAGO MUNICIPAL</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/427/indicacao_112_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/427/indicacao_112_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE REALIZE UM ESTUDO  PARA A VIABILIDADE DE ABERTURA DA AVENIDA TENENTE PELICIOTTI COM AVENIDA VICE-PREFEITO SÉRGIO FURCIN</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/428/indicacao_113_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/428/indicacao_113_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE FIQUE DENOMINADA DE RENATA APARECIDA DA SILVA PEREIRA, A SALA ACESSÍVEL DA BIBLIOTECA MUNICIPAL DE BARIRI</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>Evandro Antonio Folieni</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_114_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_114_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE SEJA REALIZADO REPARO NO TOLDO DE COBERTURA DO PONTO DE TÁXI DA IGREJA MATRIZ</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_115_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_115_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TOMADAS PROVIDÊNCIAS PARA REALIZAR PAVIMENTAÇÃO DA RUA QUE LIGA A PERIMETRAL DOMINGOS ANTÔNIO FORTUNATO COM AVENIDA PRIMO FANTON, JARDIM PRIMAVERA</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_116_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_116_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJAM TOMADAS PROVIDÊNCIAS PARA AQUISIÇÃO DE EQUIPAMENTOS DE FISIOTERAPIA NOS POSTOS DA SAÚDE DA FAMÍLIA.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_117_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_117_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA  PARA QUE TOME AS PROVIDÊNCIAS NECESSÁRIAS PARA ADQUIRIR EQUIPAMENTOS PARA  ATENDIMENTO DE PRIMEIROS SOCORROS</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_118_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_118_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA MUDANÇAS NAS EXIGÊNCIAS PARA EMPRESAS QUE PARTICIPAM DOS PROCESSOS DE LICITAÇÃO PARA COLETA DE LIXO DO MUNICÍPIO</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_119_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_119_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS QUANTO AO FLUXO DE VEÍCULOS NA RUA JOSÉ MOÇO, NOVA BARIRI, PRÓXIMOS AO NÚMERO 52</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/435/indicacao_120_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/435/indicacao_120_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS PARA CONTRATAÇÃO DE MÉDICOS PEDIATRA, GINECOLOGISTA E VASCULAR</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_121_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_121_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE SE ESTUDE A POSSIBILIDADE DE CRIAR PROJETO DE NÚCLEOS ESPORTIVOS NOS BAIRROS DA CIDADE</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_122_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_122_ocred.pdf</t>
   </si>
   <si>
     <t>INDICAM AO EXCELENTÍSSIMO SENHOR PREFEITO PROVIDÊNCIAS PARA RETIRADA DE BOULEVARD E LEVAR NA RUA CLAUDIONOR BARBIERI</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_123_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_123_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS PARA QUE COLOQUE MAIS UMA LUMINÁRIA NO POSTE DE ILUMINAÇÃO DA CPFL EM FRENTE A ESCADARIA DA PRAÇA DA MATRIZ</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_124_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_124_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE DETERMINE COLOCAÇÃO DE OBSTÁCULO NA  AVENIDA TENENTE PELICIOTTI, DEFRONTE O NÚMERO 1069.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_125_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_125_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE DETERMINE A COMPRA DE UNIFORMES E BOTAS AOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_126_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_126_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA  AO SETOR COMPETENTE QUE TOME PROVIDÊNCIAS QUANTO A DIMINUIR AS VALETAS DA AVENIDA PROJETADA COM AS RUAS SILVA JARDIM, AUGUSTO LOPPO E SÃO JOÃO- BAIRRO JARDIM MAGUN VILA.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_127_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_127_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE JUNTO AO SETOR COMPETENTE TOME PROVIDENCIAS QUANTO À LIMPEZA DA PRAÇA DA JUVENTUDE AV PERIMETRAL DOMINGOS ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_128_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_128_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS A REPAROS NAS GUIAS E ASFALTO DA AVENIDA PERIMETRAL DOMINGOS ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_129_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_129_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA QUE TOME PROVIDENCIAS QUANTO À EMPRESA QUE ESTÁ DANIFICANDO A CALÇADA AO MANOBRAR OS VEÍCULOS PESADOS NA AVENIDA PERIMETRAL DOMINGO ANTONIO FORTUNATO.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_130_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_130_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO JUNTO COM O SETOR DE TRANSITO TOME PROVIDÊNCIAS QUANTO À SINALIZAÇÃO NOS BAIRROS JARDIM SANTO ANDRÉ 1 E 2.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_131_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_131_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PARA FAZER REPAROS NA CAPA ASFÁLTICA DAS RUAS PERNAMBUCO E MARANHÃO NO BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_132_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_132_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A INSTALAÇÃO DE UM POSTE DE ILUMINAÇÃO NA PRAÇA DO SUPERMERCADO MICHELASSE 2.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_133_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_133_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO  PARA INSTALAR APARELHOS NAS EMEIS NA ÁREA DAS TORNEIRAS ONDE AS CRIANÇAS REALIZAM A ESCOVAÇÃO SUPERVISINADA.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_134_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_134_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AOS SETORES COMPETENTES A POSSIBILIDADE DE ABRIR VAGAS DE ESTACIONAMENTO NA REGIÃO CENTRAL DA CIDADE PRÓXIMO A PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>Rubens Pereira dos Santos</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_135_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_135_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE PROVIDENCIE A DENOMINAÇÃO COM O MESMO NOME DO PROLONGAMENTO DA AVENIDA DOMINGOS LIBONATI, NO BAIRRO LIVRAMENTO.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_136_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_136_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A POSSIBILIDADE DE FAZER REPAROS NA PRAÇA DO JARDIM INDUSTRIAL 2.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_137_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_137_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA POSSIBILIDADE DE REFAZER O SERVIÇO FEITO NA ESTRADA RURAL QUE DA  ACESSO AO BAIRRO POCINHO</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_138_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_138_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO A REALIZAÇÃO DE RECAPEAMENTO, REPINTURA DAS GUIAS NAS RUAS JOÃO PULPA, JOSÉ TEIXEIRA DE MELO E HENRIQUE PALEARI NO BAIRRO SANTA HELENA.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_139_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_139_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A REALIZAÇÃO DE PARKLETS PARA A MODERNIZAÇÃO DOS BOULEVARDS JÁ EXISTENTES.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_140_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_140_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE SEJA FEITA RECAPE ASFÁLTICO NAS RUAS ANTONIO APARECIDA DE ALMEIDA, ALAMEDA NOSSA SENHORA DAS DORES.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_141_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_141_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REALIZE A RECUPERE RAÇÃO DO ASFALTO NA RUA ANTONIO APARECIDO DE ALMEIDA, JARDIM BELTRAME.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_142_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_142_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REFORME URGENTE O CENTRO DE LAZER DO TRABALHADOR ARRUDÃO.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_143_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_143_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO DENTRO DAS POSSIBILIDADES REALIZE EXAMES DE AUDIOMETRIA, OFTALMOLÓGICO, CARDÍACO E PULMONAR DOS ALUNOS DA REDE PÚBLICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_144_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_144_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE PROVIDENCIE OS REPAROS NAS TAMPAS E CAIXAS DAS CALÇADAS DA RUA ANTONIO NEIF JUNIOR NO BAIRRO NÚCLEO 4</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_145_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_145_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A OFICIAR A DER SOBRE UM CABO QUE DEVE SER DE TELEFONE QUE ESTÁ SE SOLTANDO NA TRAVESSIA DA  SP 304 PRÓXIMO AO TREVO DE BARIRI.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_146_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_146_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA FAZER CANALETA NA RUA VEREADOR GABRIEL LAGUERRA ESQUINA COM AVENIDA VEREADOR OSÓRIO ORÉFICE, BAIRRO JARDIM SANTA ROSA.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_147_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_147_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS QUANTO À LIMPEZA LAGO MUNICIPAL PREFEITO ACÁCIO MASSON.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_148_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_148_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE PROVIDENCIE JUNTO AO SETOR DE GUIAS E ASFALTO A REGULARIZAR  BURACO NA RUA LUIZ FURNALETO ESQUINA COM ALAMEDA BENEDITO JOSÉ LOURENÇO.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_149_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_149_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA QUE TOME PROVIDÊNCIAS AO SETOR DE TRÂNSITO QUANTO À COLOCAÇÃO CORRETA  DAS PLACAS DE SINALIZAÇÃO.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_150_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_150_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE COLOQUE PLACAS DE SINALIZAÇÃO DE VALETA NA RUA BAHIA ESQUINA COM A RUA PARÁ.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_151_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_151_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE ILUMINE AS RUAS LATERAIS E PARTE NOVA E COLOCAÇÃO DE TORNEIRAS NESSA PARTE NOVA.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_152_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_152_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA REALIZAÇÃO DE PODA DAS ÁRVORES DA PRAÇA DA MATRIZ.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_153_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_153_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A REALIZAÇÃO DE REPAROS NA ROTATÓRIA DEFRONTE AO BATALHÃO DA POLÍCIA MILITAR.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_154_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_154_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A SOLICITAÇÃO DE PLACA DE SINALIZAÇÃO JUNTO A ASSOBARI.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_155_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_155_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO  A POSSIBILIDADE DE AUMENTAR O REPASSE PARA O LAR, AMOR E VIDA- CASA ABRIGO.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_156_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_156_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE MEDIDAS SEJAM TOMADAS NA REDUÇÃO DOS LIMITES DE VELOCIDADE NA PERIMETRAL DOMINGOS ANTONIO FORTUNATO EM FRENTE AO SESI E A CRECHE LEONOR MAUAD CARREIRA.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_157_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_157_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REDUZIDO A VELOCIDADE REGULAMENTADA NA AVENIDA JOSÉ FURCIN.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_158_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_158_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A REALIZAÇÃO DE OBRAS DE REPARO E MANUTENÇÃO NOS BANHEIROS DO VELÓRIO MUNICIPAL.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_159_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_159_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REALIZE UM ESTUDO COM O PROPRIETÁRIO DO LOTEAMENTO RESIDENCIAL FLÓRIDA, ABERTURA DA RUA COM ACESSO AVENIDA JOSÉ JORGE RESEGUE.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_160_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_160_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MELHORIAS NA ESTRADA RURAL DO BAIRRO QUEIXADINHA.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_161_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_161_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE EFETUE O CONSERTO DA GRADE DA BOCA DE LOBO NA RUA SILVA JARDIM, EM FRENTE AO SUPERMERCADO LENHARO.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_162_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_162_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE DETERMINE REVISÃO DO SERVIÇO REALIZADO NA AVENIDA BAHIA, ESQUINA COM RUA PARÁ, NA VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_163_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_163_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO SR. PREFEITO CONTATO JUNTO COM A SECRETARIA DO MEIO AMBIENTO DO ESTADO DE SÃO PAULO E COM MUNICÍPIOS DE ESTADOS VIZINHOS, QUE FAÇAM UMA PARCERIA PARA BARATEAR O GASTO A DESTINAÇÃO DO LIXO DOMICILIAR.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_164_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_164_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A INSTALAÇÃO DE MAIS TORNEIRAS NO BEBEDOURO DA EMEI 5 " DEJANIRA MONTEIRO MOÇO".</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_165_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_165_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS NO SENTIDO DE AVERBAR O CLUBE RECREATIVO( ANTENOR) AO CRAS.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_166_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_166_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS A DESTINAÇÃO DE UM TERRENO PARA CONSTRUÇÃO DO CENTRO DE CONVIVÊNCIA PARA O IDOSO.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_167_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_167_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE PROVIDENCIE A PODA DE ÁRVORES NA AVENIDA SÉRGIO FORCIN ESTACIONAMENTO EM FRENTE O SUPERMERCADO AQUILANTE, LOJA 1.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_168_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_168_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDENCIAS QUANTO A FALTA DE ILUMINAÇÃO EM PARTE DA PRAÇA PROFESSOR EURICO ACÇOLINI.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_169_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_169_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE ESTUDE MELHORIAS NA ILUMINAÇÃO DA RODOVIÁRIA MUNICIPAL.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_170_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_170_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A FALTA DE ILUMINAÇÃO NA PRAÇA LUIS FIRMANI.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_171_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_171_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A MELHORIAS NO ASFALTO NA RUA JOÃO GONÇALVES PRETO BAIRRO JARDIM SANTA ROSA.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_172_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_172_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MELHORIAS SOBRE O CRUZAMENTO DA VIA PÚBLICA DA AVENIDA DAS INDUSTRIAS COM A AVENIDA SÉRGIO FORCIN.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_173_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_173_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE SUBSTITUA OS BANCOS EM FRENTE A IGREJA MATRIZ DE SANTA LUZIA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_174_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_174_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO MELHORIAS NO ASFALTO NA RUA PROFESSOR FANTINI.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_175_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_175_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A INSTALAÇÃO DO POSTE DA REDE ELÉTRICA DA AVENIDA SÉRGIO FORCIN COM AVENIDA CLAUDIONOR BARBIERI.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_176_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_176_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REALIZE SERVIÇOS DE RECUPERAÇÃO NAS RUAS VITÓRIO EMANUELE PREARO, ENTRE AS RUAS EUCLIDES GABRIEL CORREIA E RUA BOA VISTA.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_177_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_177_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO REFORMA NO ANCORADOURO MARCO BELLUZZO NO CANAL DO RIO TIETÊ.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_178_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_178_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO QUE REALIZE ANUALMENTE EXAME OFTALMOLÓGICO NOS ALUNOS DA REDE PÚBLICA MUNICIPAL.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_179_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_179_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO INFORMAÇÕES NO SITE PORTALSAÚDE.GOV.BR, O GOVERNO FEDERAL ESTÁ DISPOIBILIZANDO PROGRAMA DE RESPOSTA VOLUNTÁRIA PARA AQUISIÇÃO DE AMBULÂNCIA.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_180_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_180_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO  A REALIZAÇÃO DE RECAPEAMENTO NA RUA CARLOS DE ASSIS ORÉFICE, NO JARDIM SANTA LÚCIA, NOVA BARIRI.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_181_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_181_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A REALIZAÇÃO DE RECAPEAMENTO NA AVENIDA HÉLIO ZERBINATIT LOCALIZADO NO JARDIM SANTA LÚCIA, NOVA BARIRI.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_182_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_182_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A REALIZAÇÃO DE RECAPEAMENTO NA RUA MÁRIO SIMONETTI, LOCALIZADA NO JARDIM IGUATEMI.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_183_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_183_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A REALIZAÇÃO DE RECAPEAMENTO NA  AVENIDA LUIZ BALBINO DE QUEIROZ, LOCALIZADA NO JARDIM ESPLANADA, NOVA BARIRI.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_184_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_184_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REALIZADA SINALIZAÇÃO DAS RUAS E QUADRAS DA NECRÓPOLE MUNICIPAL.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_185_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_185_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REALIZADA MANUTENÇÃO  DAS LÂMPADAS DA CRECHE MUNICIPAL CARMEN SOLA MODOLIN.AQUILANTE.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_186_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_186_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO A POSSIBILIDADE DE FORNECER TRANSPORTE ESCOLAR E ALIMENTAÇÃO PARA AS CRIANÇAS DO PROJETO SEGUNDO TURNO.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_187_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_187_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA FAZER CONVENIO DA PREFEITURA COM CLINICAS VETERINÁRIAS DA CIDADE AFIM DE FAZER A CASTRAÇÃO DE ANIMAIS, QUE SÃO ABANDONADOS NAS RUAS E ABRIGOS.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_188_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_188_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS EM RELAÇÃO AOS VEÍCULOS ABANDONADOS PELAS VIAS DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_189_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_189_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SEJA REALIZADA A DEDETIZAÇÃO DA CRECHE MUNICIPAL CARMEN SOLA MODOLIN AQUILANTE.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_190_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_190_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA AVALIAR O PROJETO ENCAMINHADO EM ANEXO PARA ABERTURA DE COTAS DE TRABALHO PARA MORADORES EM CONDIÇÃO DE RUA.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_191_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_191_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO, PARA QUE SEJAM REALIZADAS LIMPEZAS NAS MARGENS DOS CÓRREGOS QUE MARGEIAM A RUA 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_192_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_192_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO, QUE DETERMINE AO SETOR COMPETENTE REALIZAR OBRAS DE RECUPERAÇÃO ASFÁLTICA DAS VIAS PÚBLICAS, POR CONTA DOS BURACOS EXISTENTES, NA RUA ZENAIDE F. O GUIMARÃES, CRUZAMENTO COM A RUA OVIDIO FACHETI JARDIM SÃO MARCOS; RUA OSVALDO APARECIDO MACARI ;JARDIM SÃO MARCOS.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_193_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_193_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE DETERMINE AO SETOR COMPETENTE DA PREFEITURA PARA EXECUTAR MANUTENÇÃO DA LIMPEZA DA PRAÇA PÚBLICA NO BAIRRO VILA AMERICANA.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_194_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_194_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO REQUERER A ELABORAÇÃO E PROPOSITURA DE UM PROJETO DE LEI PARA ALTERAR O ARTIGO 1º, 2º  E SEUS PARÁGRAFO S ÚNICOS, ARTIGO 4º , E REVOGAR O INCISO VI DO ARTIGO 4°, E REVOGAR O O INCISO VI DO ARTIGO 5°, TODOS DA LEI N° 4478 DE 22 DE JULHO DE 2014.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_195_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_195_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AS SENHOR PREFEITO A CONSTRUÇÃO DE UM CALHETÃO OU UM RECURSO SIMILAR ENTRE A AVENIDA JOÃO LEMOS E A AVENIDA SÃO JOÃO.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_196_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_196_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A MELHORIAS NO ASFALTO NA RUA EDGAR ROSSI, BAIRRO SANTA ROSA.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_197_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_197_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  A CONSTRUÇÃO DE COBERTURA PARA OS TAXISTAS QUE FAZEM  PONTO EM FRENTE A SANTA CASA.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_198_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_198_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE FAÇA REPAROS NO ALAMBRADO QUE CERCA A PRAÇA DA JUVENTUDE NO SENTIDO SP 304.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_199_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_199_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE FAÇA MELHORIAS NO ASFALTO NA RUA JOSÉ GONÇALVES BAIRRO JARDIM SANTA ROSA.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_200_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_200_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA COLOCAR OBSTÁCULO, LOMBADA NA AVENIDA PERIMETRAL PROFESSOR CARLOS FERREIRA DE MORAES, NÚMERO 420, NÚCLEO HABITACIONAL ANIDA DE ANGELES ORÉFICE.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_201_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_201_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NAS PROXIMIDADES DO PRÉDIO PROGRAMA ESPAÇO AMIGO I.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_202_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_202_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA REALIZAR OBRA PARA ADEQUAÇÃO DAS PIAS E VASOS SANITÁRIOS DA CRECHE MUNICIPAL CARMEN SOLO MODOLIN AQUILANTE.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_203_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_203_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A LIMPEZA DO CÓRREGO DO SAPÉ.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_204_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_204_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO MELHORIA NA CAPA ASFÁLTICA DA AVENIDA JOÃO MIGUEL FARAH, AVENIDA SERAFIN MANZUTI, ALAMEDA GREGÓRIO CAMPOS PALOMARE.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_205_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_205_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO OFICIAR O PROPRIETÁRIO DO TERRENO NA RUA HUGO U.BRONZIN BAIRRO IGUATEMI.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_206_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_206_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE FORNECE VALE COMPRA AOS SERVIDORES MUNICIPAIS QUE ESTÃO AFASTADOS DO SERVIÇO POR MOTIVOS DE DOENÇA.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_207_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_207_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  PARA QUE VIABILIZE A CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO BAIRRO DO PARQUE DOS YPÊS, NA RUA JÚLIO TAMAZ.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_208_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_208_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  A POSSIBILIDADE DE REVITALIZAÇÃO DA PRAÇA LOCALIZADA NA RUA MÁRIO SIMONETI COM A RUA JOSÉ CLÁUDIO MAZINI.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_209_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_209_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  PARA QUE TOME PROVIDÊNCIAS QUANTO A PINTAR AS FAIXAS DE SINALIZAÇÃO PARA PEDESTRES DAS AV. CLAUDIONOR BARBIERI E AV XV DE NOVEMBRO.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_210_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_210_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  PARA QUE TOME PROVIDÊNCIAS QUANTO A MELHORIAS NA CAPA ASFÁLTICA DA AV. BAHIA. BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_211_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_211_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO  PARA QUE TOME PROVIDÊNCIAS QUANTO A PINTAR FAIXAS DE PEDESTRES NA AV. SÉRGIO FORCIN ANTES DA AV. CLAUDIONOR BARBIERI, SENTIDO CENTRO E BAIRRO E TAMBÉM PINTAR A FAIXA DE PEDESTRES EM FRENTE AO SUPERMERCADO AQUILANTE LOJA 1.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_212_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_212_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE SE ESTUDE A POSSIBILIDADE DE REALIZAR INSTALAÇÃO DE PARQUE INFANTIL E CERCA ELÉTRICA NA CRECHE MARINA BUDIN.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_213_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_213_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO PARA QUE TOME PROVIDÊNCIAS EM RELAÇÃO AOS BRINQUEDOS DE MADEIRA QUEBRADOS E SEM MANUTENÇÃO DA ÁREA DE CONVIVÊNCIA LOCALIZADA ENTRE AS RUAS JOSÉ EDGAR ROSSI E JOSÉ GONÇALVES.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_214_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_214_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO  QUE TOME PROVIDÊNCIAS QUANTO A COLOCAÇÃO DE SINALIZAÇÃO COM FAIXAS E PLACAS PROIBINDO O ESTACIONAMENTO NA AVENIDA TENENTE MANOEL O. DA COSTA, NO CENTRO DA CIDADE.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_215_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_215_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA A DIRETORIA DA EDUCAÇÃO DO MUNICÍPIO PROVIDÊNCIAS QUANTO A HOMOFOBIA EM ALGUMA UNIDADES ESCOLARES.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_216_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_216_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SR. PREFEITO  QUE AVALIE A POSSIBILIDADE DE INSTALAÇÃO DE CÂMARAS DE MONITORAMENTO NAS CRECHES MUNICIPAIS.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_217_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_217_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A RECUPERAÇÃO DO RIO QUE MARGEIA A AVENIDA HENRIQUE FELIPE, NO BAIRRO LIVRAMENTO.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_218_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_218_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO QUE TOME PROVIDÊNCIAS QUANTO A PINTAR FAIXA DE PEDESTRES NA AV. CLAUDIONOR BARBIERI, EM FRENTE A CENTRAL DE MEDICAMENTOS.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_219_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_219_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À INSTALAÇÃO DE TRÊS LUMINÁRIAS NOS POSTES DE ILUMINAÇÃO PÚBLICA. RUA LUIS FURLANETO PL 3030, RUA HUGO ZERBINATI PL 3041 E RUA JOSÉ EDGAR ROSSI PL 2623 QUE ESTÃO SEM LUMINÁRIAS.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_220_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_220_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À INSTALAÇÃO DE UM BEBEDOURO NO PSF II E IV ARISTIDES ALVES PEREIRA NA AV. ORLANDO BELUZZO Nº 700 BAIRRO SÃO JOSÉ.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_221_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_221_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A INSTALAÇÕES DE COBERTURAS DE PONTOS DE ÔNIBUS EM VÁRIOS PONTOS DA CIDADE.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_222_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_222_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À NECESSIDADE DE INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO TRECHO DA RODOVIA QUE DÁ ACESSO ATÉ O BAIRRO GAROTINHO.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_223_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_223_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO AO RECAPEAMENTO DE ASFALTO DA RUA INÁCIO PEREIRA BARBOSA E RUA -ERICO MIGLLIORINI BAIRRO VILA CONCEIÇÃO.</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_224_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_224_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS NO TOCANTE À REESTRUTURAÇÃO DO SETOR DE FISCALIZAÇÃO,NO SENTIDO  DE ATENUAR E ALIVIAR MORADORES PRÓXIMOS AS EDÍCULAS QUE SOFREM COM A PERTURBAÇÃO DO SOSSEGO.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_225_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_225_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO DIRETOR DE SAÚDE PROVIDÊNCIAS PARA QUE ENFERMEIROS ACOMPANHEM AMBULÂNCIAS EM SITUAÇÃO DE EMERGÊNCIA.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_226_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_226_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO A UMA NOVA FOTOGRAFIA E QUADRO DO SENHOR ARISTIDES ALVES PEREIRA DO PSF II E IV,AV. ORLANDO BELUZZO Nº 700 VILA SÃO JOSÉ.</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_227_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_227_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE SEJA REALIZADO REPARO NO PAVIMENTO ASFÁLTICO QUE REVESTE O LEITO DA RUA VEREADOR GABRIEL LAGUERRA.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_228_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_228_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS PARA PROMOVER A LIMPEZA E MANUTENÇÃO PERIÓDICAS DO IMÓVEL QUE SEDIA O CRAS E DOS APARELHOS DE GINASTICA  QUE SE ENCONTRAM NA SEDE DO MESMO.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_229_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_229_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE FAÇAM UMA CANALETA NA CALÇADA DO MURO DO CEMITÉRIO, LOCALIZADO NA RUA SÃO BERNARDO, NO BAIRRO PARQUE DOS IPÊS.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_230_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_230_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE DETERMINE REFORMA DO VELÓRIO MUNICIPAL, COM REPAROS NOS BANHEIROS, COZINHA, ÁREA EXTERNA, ELIMINAÇÃO DE INFILTRAÇÕES, UMIDADE E DEMAIS SERVIÇOS NECESSÁRIOS NAS ALVENARIAS, PORTAS, JANELAS E PINTURAS.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_231_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_231_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS NA EXECUÇÃO DE SERVIÇOS DE TAPA BURACOS NO LEITO DO PAVIMENTO DA RODOVIA SP-261,, TRECHO ENTRE BARIRI E PEDERNEIRAS.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_232_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_232_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE ESTUDE A POSSIBILIDADE DE ABRIR PROCESSO LICITÁTÓRIO PARA CONTRATAÇÃO DE EMPRESA VETERINÁRIA PARA REALIZAÇÃO DE PROCEDIMENTOS DE CASTRAÇÃO DE CÃES E GATOS.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_233_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_233_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE DURANTE O HORÁRIO DE VERÃO, ESTUDE A POSSIBILIDADE DE ESTENDER O HORÁRIO DE FUNCIONAMENTO DAS PISCINAS  DO CLUBE MUNICIPAL, PELO MENOS ATÉ AS 19 HORAS.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_234_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_234_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE SE ESTUDE A POSSIBILIDADE DE INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA NA PRAÇA DA JUVENTUDE " CLAUDINEI ASSAD".</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_235_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_235_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE VIABILIZE MANUTENÇÃO E REPAROS NOS APARELHOS DA ACADEMIA AO AR LIVRE INSTALADA NO BAIRRO VIVA MAIS E NA PRAÇA DA JUVENTUDE CLAUDINEI ASSAD.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_236_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_236_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE TOME PROVIDÊNCIAS QUANTO À INSTALAÇÕES DE REDUTORES DE VELOCIDADE NA AVENIDA LUIZ FURNALETO.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_237_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_237_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE SEJAM REALIZADAS  INSTALAÇÕES DE REDUTORES DE VELOCIDADE NA AVENIDA PASCHOAL PREGNOLATO, PRÓXIMO AO CRUZAMENTO COM A AVENIDA HÉLIO ZERBINATI.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_238_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_238_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA PARA QUE PROVIDÊNCIAS SEJAM TOMADAS NO INTUITO DE SE AVALIAR DE FORMA CRITERIOSA A POSSIBILIDADE DE PROVER MELHORIAS NA ESTRUTURA DE ATENDIMENTO DAS AMBULÂNCIAS E DA MANUTENÇÃO DA FROTA DE SERVIÇO PÚBLICO DE SAÚDE.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_239_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_239_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE PROVIDÊNCIAS SEJAM TOMADAS QUANTO À POSSIBILIDADE DE LIMPEZA E MANUTENÇÃO DO LAGO MUNICIPAL PREFEITO ACCÁCIO MASSON.</t>
   </si>
   <si>
     <t>577</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_240_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_240_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE SEJAM REALIZADOS PROCEDIMENTOS DE LIMPEZA DAS MARGENS DOS CÓRREGOS QUE MARGEIAM A RUA 7 DE SETEMBRO.</t>
   </si>
   <si>
     <t>578</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_241_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_241_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE PROVIDÊNCIAS SEJAM TOMADAS QUANTO À POSSIBILIDADE DE MAIS VAGAS DE ESTACIONAMENTOS PARA IDOSOS E DEFICIENTES EM FRENTE AOS BANCOS.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_242_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_242_ocred.pdf</t>
   </si>
   <si>
     <t>INDICA AO SENHOR PREFEITO PARA QUE PROVIDÊNCIAS SEJAM TOMADAS QUANTO A REPAROS NAS CALÇADAS DA PRAÇA INDEPENDÊNCIA E LARGO DA MATRIZ N.S. DORES, POIS AS PEDRAS ESTÃO SOLTAS EM´VÁRIOS LUGARES.</t>
   </si>
   <si>
     <t>MOÇ</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/57/mocao_n_01_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/57/mocao_n_01_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. MUIB ALEM.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/58/mocao_n_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/58/mocao_n_02_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. MARCOS SANCHES GARCIA FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/59/mocao_n_03_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/59/mocao_n_03_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A DIRETORIA DO CLUBE DA MELHOR IDADE DE BARIRI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/60/mocao_n_04_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/60/mocao_n_04_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AS EMPRESAS BARIRIENSES QUE AJUDARAM NO MUTIRÃO DA LIMPEZA DENOMINADO "VAMOS LIMPAR BARIRI".</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/61/mocao_n_05_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/61/mocao_n_05_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO JOVEM RENAN FELIPE BERGAMASCHI DE MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/62/mocao_n_06_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/62/mocao_n_06_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSE ROBERTO PAVÃO "DUDU PAVÃO".</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/63/mocao_n_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/63/mocao_n_07_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A RENAN FELIPE BERGAMASCHI DE MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_n_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_n_08_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. DOUGLAS LUIS NEVES CANETA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/65/mocao_n_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/65/mocao_n_09_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARINA MARIA DA SILVA PREARO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/66/mocao_n_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/66/mocao_n_10_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARIA CONCEIÇÃO SOUZA DUARTE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/67/mocao_n_11_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/67/mocao_n_11_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AO DIA INTERNACIONAL DA MULHER .</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/68/mocao_n_12_ocred.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/69/mocao_n_13_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/68/mocao_n_12_ocred.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/69/mocao_n_13_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. PAULO REGINALDO BENATTI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/74/mocao_n_14_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/74/mocao_n_14_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ANTONIO CLARETE ANDRIOLI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/75/mocao_n_15_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/75/mocao_n_15_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. PAULO BENATTI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/76/mocao_n_16_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/76/mocao_n_16_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. ANTONIO CLARET ANDRIOLI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/77/mocao_n_17_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/77/mocao_n_17_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DA SRA. TEREZA MOSCONE .</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/78/mocao_n_18_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/78/mocao_n_18_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APELO AOS PARLAMENTARES BRASILEIROS NO CONGRESSO NACIONAL, A FIM DE QUE NÃO PERMITAM QUE OS TRABALHADORES DO BRASIL SOFRAM PERDAS TRABALHISTAS E PREVIDENCIARIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/79/mocao_n_19_._ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/79/mocao_n_19_._ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR O FALECIMENTO DA SRA. LAZARA DA SILVA ROSA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/80/mocao_n_20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/80/mocao_n_20_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. ANTONIO BURATO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/81/mocao_n_21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/81/mocao_n_21_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO MONSENHOR LUIZ CECHINATTO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/82/mocao_n_22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/82/mocao_n_22_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. BENEDICTO CALARGA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/83/mocao_n_23_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/83/mocao_n_23_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS ÀS PAROQUIAS DA IGREJA CATÓLICA APOSTOLICA ROMANA DE BARIRI NAS PESSOAS DOS PADRES: ERIKO IAGO NOGUEIRA, PAULO HENRIQUE FACIN E DANILO ROSA DE MORAES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/84/mocao_n_24_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/84/mocao_n_24_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO MONSENHOR LUIZ CECHINATO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/85/mocao_n_25_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/85/mocao_n_25_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS EM COMEMORAÇÃO AO CENTENÁRIO DA FUNDAÇÃO DO LAR VINCENTINO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/86/mocao_n_26_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/86/mocao_n_26_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELO JUBILEU DE OURO DA CONFERENCIA NOSSA SENHORA DAS DORES DE BARIRI, DA SOCIEDADE SÃO VICENTE DE PAULO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/87/mocao_n_27_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/87/mocao_n_27_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DA SRA. EDWIGES MAFALDA DE ALMEIDA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/88/mocao_n_28_ocred.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/89/mocao_n_29_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/88/mocao_n_28_ocred.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/89/mocao_n_29_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DA SRA. TEREZA CRISTINA GASPAROTO BARALDE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/90/mocao_n_30_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/90/mocao_n_30_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. ATILIO STORION.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/91/mocao_n_31_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/91/mocao_n_31_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. ARLINDO TRENTO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/92/mocao_n_32_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/92/mocao_n_32_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO NA LUTA PELA EXTENSÃO DO DIREITO DE APOSENTADORIA ESPECIAL EM BENEFICIO DOS GUARDAS CIVIS MUNICIPAIS .</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/93/mocao_n_33_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/93/mocao_n_33_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO DR. FAUZE FARAH.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/94/mocao_n_34_ocred.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/95/mocao_n_35_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/94/mocao_n_34_ocred.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/95/mocao_n_35_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. IDALINO ROMÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/96/mocao_n_36_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/96/mocao_n_36_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. PROFESSOR DE CAPOEIRA EDINHO PELA INAUGURAÇÃO DO " PROJETO CAPOEIRA ANGOLA SEMENTE PLANTADA".</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/97/mocao_n_37_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/97/mocao_n_37_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SETOR DE EDUCAÇÃO E CULTURA PELOS EVENTOS EM COMEMORAÇÃO DOS 127 ANOS DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/98/mocao_n_38_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/98/mocao_n_38_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELA COMEMORAÇÃO DOS 10 ANOS DO GRUPO PESCADORES DE JOVENS DA PAROQUIA DE SANTA LUZIA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/99/mocao_n_39_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/99/mocao_n_39_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APOIO AO JORNALISTA ARMANDO GALIZIA NETO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/100/mocao_n_40_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/100/mocao_n_40_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE VOTOS DE CONGRATULAÇÃO AO PADRE DANILO ROSA, DA IGREJA CATOLICA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/101/mocao_n_41_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/101/mocao_n_41_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO CORPO COREOGRAFICO DA BANDA MARCIAL ALEXANDRE GIULIANO GALLO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/102/mocao_n_42_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/102/mocao_n_42_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A PROF. E DIR. CELINA APARECIDA FANTON BASTAZINI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/103/mocao_n_43_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/103/mocao_n_43_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A PROF. E DIR. CELINA APARECIDA PULTRINI BERTHOLO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/104/mocao_n_44_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/104/mocao_n_44_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO DIRETOR PRESIDENTE ACÁCIO MASSON FILHO E A TODOS OS MEMBROS DA DIRETORIA EXECUTIVA DA ASSOBARI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/105/mocao_n_50_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/105/mocao_n_50_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. LUIS HENRIQUE ROZANTE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/106/mocao_n_46_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/106/mocao_n_46_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DA SRA. LURDES SIQUEIRA RODRIGUES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/107/mocao_n_47_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/107/mocao_n_47_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR AO FALECIMENTO DO SR. BENEDITO DOMINGOS FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/108/mocao_n_48_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/108/mocao_n_48_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PELA FORMATURA DOS ALUNOS DA ESCOLA SESI NO PROERD DA POLICIA MILITAR.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/109/mocao_n_49_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/109/mocao_n_49_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO PASTOR NOVAIR APARECIDO BUDIN.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/110/mocao_n_50_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/110/mocao_n_50_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A CONQUISTA DE PRE-CERTIFICAÇÃO NO PROGRAMA MUNICIPIO VERDE E AZUL, DO SETOR DE MEIO AMBIENTE DA PREFEITURA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/126/mocao_n_51_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/126/mocao_n_51_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS PROPRIETÁRIOS DO SISTEMA BELLUZZO DE COMUNICAÇÃO PELO 28º ANIVERSÁRIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/127/mocao_n_52_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/127/mocao_n_52_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARIA DELAZIR PEXE PEGORIN.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/128/mocao_n_53_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/128/mocao_n_53_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARIA CAROLINA FRANCO ARAUJO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/129/mocao_n_54_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/129/mocao_n_54_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ARISTIDES FOLONI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/130/mocao_n_55_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/130/mocao_n_55_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. SULI AFONSO CANTAZINI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/131/mocao_n_56_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/131/mocao_n_56_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. SULI CANTAZINI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/132/mocao_n_57_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/132/mocao_n_57_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A JUÍZA DE DIREITO TAIANA HORTA DE PÁDUA PRADO E O JUIZ MAURICIO MARTINEZ CHIAD.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/133/mocao_n_58_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/133/mocao_n_58_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. ANGELA CALEGARI TONIN.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/134/mocao_n_59_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/134/mocao_n_59_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JASON FRANCE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/135/mocao_n_60_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/135/mocao_n_60_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSO AOS REPRESENTANTES DOS PODERES EXECUTIVO E LEGISLATIVO DA CIDADE DE BAURU.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/136/mocao_n_61_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/136/mocao_n_61_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSÉ SANTANA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/137/mocao_n_62_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/137/mocao_n_62_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSÉ MARIA LUIZ.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/138/mocao_n_63_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/138/mocao_n_63_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. LIDIA SIMÕES BRAGA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/139/mocao_n_64_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/139/mocao_n_64_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. KARIN MUSSA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/140/mocao_n_65_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/140/mocao_n_65_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AOS IRMÃOS MIGUEL AXCAR E KHALIL AXCAR FUNDADORES DO PROJETO FRUTO URBANO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/141/mocao_n_66_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/141/mocao_n_66_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. JOSE DONIZETE ROSA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/142/mocao_n_67_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/142/mocao_n_67_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE REPUDIO A PERFORMANCE "LA BETE" OCORRIDO NO FINAL DE SETEMBRO NO MUSEU DE ARTE MODERNA DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/143/mocao_n_68_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/143/mocao_n_68_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. AURÉLIA VILLAS MINZON.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/144/mocao_n_69_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/144/mocao_n_69_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE CONGRATULAÇÃO AOS PROFESSORES, ALUNOS, DIRETORES E SERVIDORES DA E.E. PROF. IDALINA VIANA FERRO PELO ANIVERSÁRIO DE SUA FUNDAÇÃO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/145/mocao_n_70_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/145/mocao_n_70_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. LUIS DONIZETE ROSA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/146/mocao_n_71_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/146/mocao_n_71_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO SALECIMENTO DA SRA. AURELIA VILAS MINZON.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/147/mocao_n_72_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/147/mocao_n_72_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A COOPERATIVA EDUCACIONAL DE BARIRI - COEBA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/148/mocao_n_73_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/148/mocao_n_73_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SARGENTO CLAUDEMIR SATURNINO DE AGUIAR.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/149/mocao_n_74_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/149/mocao_n_74_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A NOVA DIRETORIA DO CLUBE DA MELHOR IDADE DE BARIRI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/150/mocao_n_75_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/150/mocao_n_75_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. CONCEIÇÃO APARECIDA PACHECO FERNANDES.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/151/mocao_n_76_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/151/mocao_n_76_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. VILMA VERI BOLLINI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/152/mocao_n_77_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/152/mocao_n_77_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. MARCELO HENRIQUE DE CAMARGO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/153/mocao_n_78_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/153/mocao_n_78_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARCIA ANTONIA GARBIN BONATELLI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/154/mocao_n_79_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/154/mocao_n_79_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS A NELSON BATISTÃO FILHO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/155/mocao_n_80_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/155/mocao_n_80_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DA SRA. MARIA DO CARMO BONATTI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/73/mocao_n_81_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/73/mocao_n_81_ocred.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SR. ANTONIO DIGIERI.</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_decreto_03-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_decreto_03-2017_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TITULO DE CIDADÃO BARIRIENSE AO SR. JOSÉ ISMAEL PAIOLA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_decreto_04-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_decreto_04-2017_ocred.pdf</t>
   </si>
   <si>
     <t>CONCEDE O PREMIO "ZUMBI DOS PALMARES" AO ESCRITÓRIO CONTABIL SISTEMAS DE BARIRI</t>
   </si>
   <si>
     <t>PLCE</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/70/plc-01-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/70/plc-01-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE EMPREGOS NA CAMARA MUNICIPAL DE BARIRI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/71/plc-02-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/71/plc-02-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A REGULAMENTAÇÃO DOS DIREITOS APLICADOS AOS CARGOS DE PROVIMENTO EM COMISSÃO EXISTENTES NA ESTRUTURA ADMINISTRATIVA E FUNCIONAL DO MUNICIPIO DE BARIRI E SAEMBA , E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/72/plc-03-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/72/plc-03-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>REGULAMENTAM OS CARGOS E EMPREGOS PUBLICOS A SEREM PROVIDOS POR NOMEAÇÃO EM COMISSÃO, BEM COMO O RESPECTIVO EXERCICIO, O SUBSIDIO E A EXONERAÇÃO NO MUNICIPIO DE BARIRI.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL - PAULO HENRIQUE BARROS DE ARAUJO</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2492/plc-04-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2492/plc-04-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a redação do &amp; 1º, do artigo 2º, e o artigo 5º da Lei Complementar Municipal! nº 89, de 16 de dezembro de 2014.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2493/plc-05-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2493/plc-05-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de vantagens pessoais à servidores titulares de emprego público efetivo que estejam ocupando cargo de provimento em comissão e outras providências.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2494/plc-06-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2494/plc-06-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de funções de confiança, atribuições de cargos em comissão, atribuições dos empregos efetivos, extinção de cargos em comissão e dá outras providências.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2495/plc-07-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2495/plc-07-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 32, de 17 de dezembro de 2003, que dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza e dá outras providências.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2496/plc-08-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2496/plc-08-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do artigo 5º, da Lei Complementar nº 11, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2497/plc-09-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2497/plc-09-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Institui nova Tabela ao Comércio Eventual ou Ambulante do Código Tributário Municipal,</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2498/plc-10-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2498/plc-10-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a tabela II, do anexo III, constantes no Código Tributário Municipal (Lei 2.281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2499/plc-11-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2499/plc-11-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a fixação dos valores constantes do Anexo 1, da Lei Complementar nº 12, de 16 de dezembro de 1998, e dá outras providências.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2500/plc-12-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2500/plc-12-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera o Art. 2º da Lei Complementar nº 04, de 19 de dezembro de 1997,</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2501/plc-13-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2501/plc-13-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Altera a tabela IV, do anexo IV constantes do Código Tributário Municipal (Lei 2281/91) e dá outras providências.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2502/plc-14-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2502/plc-14-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Dá nova redação ao item 1.0 e sub-item 2.4 constante do Anexo VI da Tabela VI da Lei nº 2.281/91 (Código Tributário Municipal), alterada pela Lei Complementar nº 04/97 e dá outras providências.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2503/plc-15-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2503/plc-15-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre atualização monetária da Tabela II, anexo Il, do Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2504/plc-16-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2504/plc-16-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Revoga a Lei Complementar nº 62, de 06 de dezembro de 2011.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2505/plc-17-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2505/plc-17-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Taxa de Proteção a Desastres no Município de Bariri e dá outras providências.</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
     <t>PLE</t>
   </si>
   <si>
     <t>Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/292/pl-002-17-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/292/pl-002-17-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 05/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 10.000,00.</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/291/pl-003-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/291/pl-003-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 06/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 152.852,61.</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/290/pl-004-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/290/pl-004-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 07/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 714.461,64.</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/289/pl-005-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/289/pl-005-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 08/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 55.000,00.</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/288/pl-006-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/288/pl-006-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 09/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 142.164,51.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/592/pl-007-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/592/pl-007-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/287/pl-008-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/287/pl-008-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 11/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 58.000,00.</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/286/pl-009-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/286/pl-009-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 12/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 119.406,00.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/593/pl-010-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/593/pl-010-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 3.801/2009 que concede o cartão alimentação aos servidores municipais</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/594/pl-011-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/594/pl-011-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CONCESSÃO DE USO, A TÍTULO REMUNERADO, NOS TERMOS DAS LEIS MUNICIPAIS NºS. 2.827, 2841 E 2851/97, DE UM IMÓVEL</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/595/pl-012-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/595/pl-012-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS VENCIMENTOS DOS SERVIDORES MUNICIPAIS, PARA O EXERCÍCIO DE 2017 E ALTERAÇÕES NO PLANO DE EMPREGOS, CARREIRAS E VENCIMENTOS DA PREFEITURA MUNICIPAL E DO SERVIÇO DE ÁGUA E ESGOTO DE BARIRI</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/596/pl-013-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/596/pl-013-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS ERESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOSPELA INSTITUIÇÃO SANTA CASA (ORGANIZAÇÃO SOCIALVITALE SAÚDE) NO MÊS DE JANEIRO DE 2017 AO_x000D_
 MUNICÍPIO DE BARIRI-SP.</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/285/pl-014-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/285/pl-014-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 18/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 5.000,00.</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/284/pl-015-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/284/pl-015-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 19/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 7.000,00.</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/283/pl-016-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/283/pl-016-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 20/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 1.800.000,00.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/597/pl-017-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/597/pl-017-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR AS ENTIDADES BENEFICENTES</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/598/pl-018-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/598/pl-018-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR POR VENDA01 (UMA) ÁREA DE TERRA URBANA, LOCALIZADA NO MUNICÍPIO_x000D_
 DE BARIRI, DE PROPRIEDADE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/599/pl-019-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/599/pl-019-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DELIMITA NOVO TRAÇADO OFICIAL E ÁREA DE EXPANSÃO NOPERÍMETRO URBANO I DO MUNICÍPIO DE BARIRI E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/302/pl-020-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/302/pl-020-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 24/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 117.080,00.</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/600/pl-021-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/600/pl-021-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO, CRIA E REVOGA DISPOSITIVOS DA LEI MUNICIPAL N.º 4.711, DE 08 DE DEZEMBRO DE 2016.</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/601/pl-022-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/601/pl-022-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ATRIBUIÇÕES DE CARGOS E EMPREGOS DA PREFEITURA MUNICIPAL DE BARIRI</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/602/pl-023-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/602/pl-023-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Atribuições de Cargos e Empregos da Prefeitura Municipal de Bariri</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/603/pl-024-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/603/pl-024-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ALIENAR POR VENDA 01 (UMA) ÁREA DE TERRA URBANA, LOCALIZADA NO MUNICÍPIO DE BARIRI, DE PROPRIEDADE DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/604/pl-025-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/604/pl-025-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS E RESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOS PELA INSTITUIÇÃO SANTA CASA (ORGANIZAÇÃO SOCIAL VITALE SAÚDE) NOS MESES DE FEVEREIRO E MARÇO DE 2017 AO MUNICÍPIO DE BARIRI-SP.</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/301/pl-026-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/301/pl-026-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 31/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 640.000,00.</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/300/pl-027-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/300/pl-027-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 32/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL VALOR DE R$ 274.045,72.</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/299/pl-028-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/299/pl-028-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 33/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 1.018.329,83.</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/298/pl-029-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/298/pl-029-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 34/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL VALOR DE R$ 44.433,00.</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/297/pl-030-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/297/pl-030-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 35/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 194.301,26.</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/296/pl-031-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/296/pl-031-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 36/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 294.567,20.</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/295/pl-032-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/295/pl-032-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 37/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 192.319,68.</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/294/pl-033-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/294/pl-033-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 38/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 20.000,00.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/605/pl-034-2017-do-poder-executivo.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/605/pl-034-2017-do-poder-executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI NOVO PROGRAMA DE RECUPERAÇÃO FISCAL DE BARIRI</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/606/pl-035-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/606/pl-035-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>FAZ ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 4.111/2011, 4.652/2015 E 4.706/2016</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/607/projeo_de_lei_36-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/607/projeo_de_lei_36-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CRIAÇÃO DO FUNDO DE RESERVA PARA LEVANTAMENTO DOS DEPÓSITOS JUDICIAIS DE NATUREZA TRIBUTÁRIA</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/608/projeo_de_lei_37-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/608/projeo_de_lei_37-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A SUBVENCIONAR E FIRMAR CONVÊNIO COM ENTIDADES SOCIAIS</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/293/projeo_de_lei_38-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/293/projeo_de_lei_38-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 43/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 116.524,77.</t>
   </si>
   <si>
     <t>609</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/609/projeo_de_lei_39-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/609/projeo_de_lei_39-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/610/projeo_de_lei_40-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/610/projeo_de_lei_40-2017_ocred.pdf</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/611/projeto_de_lei_41-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/611/projeto_de_lei_41-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA NACIONAL DE CULTURA DE BARIRI</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/612/projeto_de_lei_42-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/612/projeto_de_lei_42-2017_ocred.pdf</t>
   </si>
   <si>
     <t>FAZ ALTERAÇÕES NAS LEIS MUNICIPAIS Nº 4111/2011, 4652/2015 E 4706/2016</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/613/projeto_de_lei_43-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/613/projeto_de_lei_43-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O EXECUTIVO A CELEBRAR ACORDO COM A ASSOCIAÇÃO CULTURAL COLOMBO DE BARIRI</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/614/projeto_de_lei_44-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/614/projeto_de_lei_44-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA LEIS MUNICIPAIS 4111/2011,4652/2015, 4706/2016</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/615/projeto_de_lei_45-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/615/projeto_de_lei_45-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DELIMITA NOVO TRAÇADO OFICIAL E ÁREA DE EXPANSÃO NO PERÍMETRO 1</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_46-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_46-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/617/projeto_de_lei_47-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/617/projeto_de_lei_47-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE DESAFETAÇÃO DE ÁREA URBANA</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/618/projeto_de_lei_48-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/618/projeto_de_lei_48-2017_ocred.pdf</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/619/projeto_de_lei_49-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/619/projeto_de_lei_49-2017_ocred.pdf</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/620/projeto_de_lei_50-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/620/projeto_de_lei_50-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA OS PARÁGRAFOS 1º E 2º AO ART. 2º DA LEI MUNICIPAL 4545, DE 19 DE FEVEREIRO DE 2015</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/621/projeto_de_lei_51-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/621/projeto_de_lei_51-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISÕE SOBRE A DENOMINAÇÃO DA SALA ACESSÍVEL DA BIBLIOTECA MUNICIPAL</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/622/projeto_de_lei_52-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/622/projeto_de_lei_52-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>623</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/623/projeto_de_lei_53-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/623/projeto_de_lei_53-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/624/projeto_de_lei_54-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/624/projeto_de_lei_54-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ART. 2º DA LEI MUNICIPAL 4727, DE 8 DE MARÇO DE 2017</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/625/projeto_de_lei_55-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/625/projeto_de_lei_55-2017_ocred.pdf</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/626/projeto_de_lei_56-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/626/projeto_de_lei_56-2017_ocred.pdf</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_57-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_57-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 62/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL VALOR DE R$ 120.015,24.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/627/projeto_de_lei_58-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/627/projeto_de_lei_58-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DE EMPREGO EM COMISSÃO</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/628/projeto_de_lei_59-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/628/projeto_de_lei_59-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE FUNÇÕES DE CONFIANÇA</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/629/projeto_de_lei_60-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/629/projeto_de_lei_60-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DENOMINA PROLONGAMENTO DA VIA PÚBLICA " AVENIDA DOMINGOS LIBONATI"</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/630/projeto_de_lei_61-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/630/projeto_de_lei_61-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS  DIRETRIZES ORÇAMENTÁRIAS PARA ELABORAÇÃO E EXECUÇÃO DA LEI ORÇAMENTÁRIA DE 2018</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_lei_62-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_lei_62-2017_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PPA PARA O QUADRIÊNIO DE 2018-2021</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_lei_63-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_lei_63-2017_ocred.pdf</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_lei_64-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_lei_64-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER O DIREITO REAL DE USO DE UMA ÁREA DE TERRA AO SERVIÇO DE ÁGUA E ESGOTO DE BARIRI</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_lei_65-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_lei_65-2017_ocred.pdf</t>
   </si>
   <si>
     <t>PRORROGA O PRAZO PARA ADESÃO AO REFIS</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_lei_66-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_lei_66-2017_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO ESPECIAL DE DESPESAS PARA PREVENÇÃO E REPARAÇÃO DE DANOS AO MEIO AMBIENTE</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/636/projeto_de_lei_67-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/636/projeto_de_lei_67-2017_ocred.pdf</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/637/projeto_de_lei_68-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/637/projeto_de_lei_68-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O $ 3º NO ARTIGO 1º DA LEI MUNICIPAL 3801, DE 29 DE MAIO DE 2009</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_69-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_69-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 76/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL VALOR DE R$ 115.000,00.</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_lei_70-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_lei_70-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 78/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 200.000,00.</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_71-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_71-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 79/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 50.000,00.</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/278/projeto_de_lei_72-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/278/projeto_de_lei_72-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 81/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 150.000,00.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/638/projeto_de_lei_73-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/638/projeto_de_lei_73-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A REDAÇÃO DO ARTIGO 7º DA LEI MUNICIPAL 4551, DE 3 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/279/projeto_de_lei_74-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/279/projeto_de_lei_74-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 83/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 160.000,00.</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_75-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_75-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO DE BARIRI A CONTRATAR COM A DESENVOLVE SP - AGENCIA DE FOMENTO DO ESTADO DE SÃO PAULO, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/281/projeto_de_lei_76-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/281/projeto_de_lei_76-2017_ocred.pdf</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/282/pl-078-2017-do-poder-executivo_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/282/pl-078-2017-do-poder-executivo_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 89/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 100.000,00.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/690/projeto_79-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/690/projeto_79-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA AS LEIS MUNICIPAIS Nº 4778, DE 23 DE AGOSTO DE 2017, E 4779, DE 23 DE AGOSTO DE 2017.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/689/projeto_80-2017_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/689/projeto_80-2017_02_ocred.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICIPIO DE BARIRI PARA O EXERCICIO FINANCEIRO DE 2018.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_81-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_81-2017_ocred.pdf</t>
   </si>
   <si>
     <t>MENSAGEM Nº 92/2017 - DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR VALOR DE R$ 560.000,00.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/639/projeto_de_lei_82-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/639/projeto_de_lei_82-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS E RESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOS PELA SANTA CASA NO MÊS DE OUTUBRO A SER PRESTADO NO MÊS DE NOVEMBRO</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/640/projeto_de_lei_83-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/640/projeto_de_lei_83-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI MUNICIPAL 4551, DE 3 DE MARÇO DE 2015</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/641/projeto_de_lei_84-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/641/projeto_de_lei_84-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A FAZER CONCESSÃO DE USO REMUNERADO DE BENS MUNICIPAIS</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/381/projeto_de_lei_85-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/381/projeto_de_lei_85-2017_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE PARCERIAS PUBLICO-PRIVADAS (PPPs) NO ÂMBITO DO MUNICIPIO DE BARIRI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_86-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_86-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 3.136,91.</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/392/projeto_de_lei_87-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/392/projeto_de_lei_87-2017_ocred.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PAGAMENTO DE DESPESAS E RESSARCIMENTO DE MATERIAIS E SERVIÇOS PRESTADOS PELA INSTITUIÇÃO SANTA CASA (ORGANIZAÇÃO VITALE SAUDE) NO MÊS DE DEZEMBRO DE 2017 AO MUNICIPIO DE BARIRI-SP, PARA MANUTENÇÃO DO SERVIÇO DE ATENDIMENTO DO PRONTO SOCORRO.</t>
   </si>
   <si>
     <t>PLL</t>
   </si>
   <si>
     <t>Projeto de Lei do Legislativo</t>
   </si>
   <si>
     <t>Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/114/projeto_de_lei_01-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/114/projeto_de_lei_01-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE EXTINÇÃO DO EMPREGO EM COMISSÃO DE DIRETOR LEGISLATIVO DA CÂMARA.</t>
   </si>
   <si>
     <t>Armando Perazzelli, Luis Carlos de Paula, Vagner Mateus Ferreira</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_02-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_02-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DO PRESIDENTE E VEREADORES DA CÂMARA MUNICIPAL DE BARIRI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_03-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_03-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO ANUAL DOS SUBSIDIOS DO PREFEITO E VICE-PREFEITO MUNICIPAL DE BARIRI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_04-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_04-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REVISÃO GERAL ANUAL DOS SERVIDORES DA CÂMARA MUNICIPAL, EXERCICIO 2017 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_05-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_05-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O ART. 1, 2 E SEU PARAGRAFO UNICO, ART. 4 E 6 DA LEI 4478/2014.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/119/projeto_de_lei_06-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/119/projeto_de_lei_06-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE RESERVA DE VAGAS NAS EMPRESAS LICITADAS PARA PRESTAÇÃO DE SERVIÇOS PÚBLICOS EM GERAL DA PREFEITURA MUNICIPAL DE BARIRI, PARA MORADORES EM SITUAÇÃO DE RUA CADASTRADOS E INSERIDOS EM PROGRAMA DE AVALIAÇÃO E ACOMPANHAMENTO PSICOSSOCIAL NA ÁREA DA SAÚDE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_07-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_07-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DIVULGAÇÃO DO SERVIÇO DE DISQUE DENÚNCIA NACIONAL DE VIOLÊNCIA CONTRA A MULHER NO MUNICIPIO DE BARIRI/SP.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/121/projeto_de_lei_08-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/121/projeto_de_lei_08-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM EMPREGO DE SECRETÁRIO LEGISLATIVO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_09-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_09-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DE UM EMPREGO DE AGENTE DE COMUNICAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_10-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_10-2017_ocred.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA DE CONSCIENTIZAÇÃO E PREVENÇÃO À ALIENAÇÃO PARENTAL.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/124/projeto_de_lei_11-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/124/projeto_de_lei_11-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DO USO DE EDÍCULAS NO MUNICIPIO DE BARIRI E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_12-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_12-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O ARTIGO 3º DA LEI MUNICIPAL Nº 3.726/2008 PARA TIPIFICAR NOVAS FORMAS DE MAUS TRATOS A ANIMAIS.</t>
   </si>
   <si>
     <t>PR</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/36/projeto_de_resolucao_01-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/36/projeto_de_resolucao_01-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO E ATUALIZAÇÃO DO VALOR DO VALE ALIMENTAÇÃO AOS SERVIDORES DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/37/projeto_de_resolucao_02-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/37/projeto_de_resolucao_02-2017_ocred.pdf</t>
   </si>
   <si>
     <t>ALTERA O PARAGRAFO UNICO DO ARTIGO 130 DO REGIMENTO INTERNO REFERENTE A PROTOCOLIZAÇÃO E INCLUSÃO DE PROPOSIÇÕES NO EXPEDIENTE DA SESSÃO DA CÂMARA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_resolucao_03-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_resolucao_03-2017_ocred.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE CESTA DE NATAL AOS SERVIDORES DO LEGISLATIVO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_01_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_01_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL NO PROJETO DE LEI DO EXECUTIVO Nº 01/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_02_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_02_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO COPIAS DO CONTRATO EMERGENCIAL FIRMADO COM A EMPRESA "GARRA CONSULTORIA AMBIENTAL" E CÓPIAS DO PROCESSO DE LICITAÇÃO EM ANDAMENTO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_03_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_03_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO O ENCAMINHAMENTO DAS DUAS ULTIMAS TABELAS QUE REAJUSTARAM AS TARIFAS DA AGUA E ESGOTO ANOS DE 2016 E 2017 DO SAEMBA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_04_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_04_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL NOS PROJETOS DE LEI DO EXECUTIVO Nº 10,12 E 13/2017; PROJETO DE LEI COMPLEMENTAR DO EXECUTIVO Nº 02/2017; PROJETO DE LEI DO LEGISLATIVO Nº 02, 03 E 04/2017; PROJETO DE RESOLUÇÃO Nº 01/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_05_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_05_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES REFERENTE A FALTA DE MATERIAIS BASICOS EM DIVERSOS SETORES DA ADMINISTRAÇÃO, EXEMPLO CLUBE MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_06_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_06_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL AOS PROJETOS DE LEI DO EXECUTIVO Nº 16, 17, 18, 19, 20 E 24/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_07_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_07_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL AO PROJETO DE LEI DO EXECUTIVO Nº 37, 38 E 39/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_08_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_08_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES DOS SETORES RESPONSAVEIS, QUE COMPROVEM O EFETIVO CUMPRIMENTO DA LEI MUNICIPAL 3274/2002.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_09_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_09_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO AS INFORMAÇÕES REFERENTE AOS DENTISTAS E AUXILIARES ODONTOLÓGICOS DO QUADRO DE FUNCIONAL DA PREFEITURA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_10_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_10_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL AO PROJETO DE LEI DO EXECUTIVO Nº 46, 47, 48, 49 E 50/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_11_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_11_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE A QUALIDADE DA AGUA PARA CONSUMO NA CIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_12_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_12_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA CONSIDERADA CARATER DE URGENCIA ESPECIAL OS PROJETOS DE LEIS DO EXECUTIVO Nº 52 E 54/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_13_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_13_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA QUE ENVIE DOCUMENTAÇÃO COMPROBATÓRIA SOBRE O ITEM" PASSAGENS E DESPESAS COM LOCOMOÇÃO" DO BALANCETE DO MES DE MAIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_14_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_14_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO A RELAÇÃO NOMINAL DAS PESSOAS QUE ESTÃO NO EFETIVO EXERCÍCIO DOS CARGOS DE DIRETORES E ASSESSORES E SEUS GRAUS DE ESCOLARIDADE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_15_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_15_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÃO SOBRE O PLANEJAMENTO DE MANUTENÇÃO DA CRECHE MARINA BUDIN.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_16_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_16_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL NOS PROJETOS DE LEIS DO EXECUTIVO Nº 55, 56 E 57/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_17_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_17_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE ENVIE PROJETO DE LEI QUE ATENDA O ACORDÃO Nº 2138871-20.2016.8.26.0000 QUE TRATA DA ADIN.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_18_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_18_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIA DO CONTRATO COM A EMPRESA VENCEDORA DO PROCESSO DE LICITAÇÃO PARA FORNECIMENTO DE CARTUCHOS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_19_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_19_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIA DA PLANILHA DE RECEBIMENTOS DE RECURSOS PARA O PROGRAMA SAUDE DA FAMILIA DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_20_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_20_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIA DO PARECER DADO PELA PROCURADORIA DO MUNICIPIO SOBRE PROJETOS DE LEI QUE CRIAM E REGULAMENTAM CARGOS NO ÂMBITO DA ADMINISTRAÇÃO PUBLICA MUNICIPAL.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_21_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_21_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE ENVIE CÓPIA DO PROCESSO ADMINISTRATIVO REFERENTE AO OBJETO DE CONTRATAÇÃO DOS SERVIÇOS DE NEBULIZAÇÃO DO MUNICIPIO (PA 8114/2017).</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_22_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_22_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O PLANEJAMENTO DE REFORMA E MANUTENÇÃO DA CRECHE PROF. CARMEM SOLA MODOLIN AQUILANTE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_23_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_23_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI DO EXECUTIVO Nº 60/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_24_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_24_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI DO EXECUTIVO Nº 65/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_25_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_25_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE QUE SEJA RETIRADO DE TRAMITAÇÃO LEGISLATIVA O PROJETO DE LEI Nº 06/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_26_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_26_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI DO EXECUTIVO Nº 68/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_27_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_27_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SE OFICIE A CETESB E POLICIA AMBIENTAL, PARA PROVIDENCIAS EM RELAÇÃO A OCORRÊNCIA DE POLUIÇÃO OU DEGRADAÇÃO DO MEIO AMBIENTE NO BAIRRO PARAISO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_28_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_28_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE A OCORRÊNCIA DE CRIME AMBIENTAL NO BAIRRO PARAISO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_29_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_29_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE A RETIRADA DE TRAMITAÇÃO DO PROJETO DE LEI Nº 05/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_30_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_30_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIAS DE DOCUMENTOS REFERENTES AS OBRAS DE RECAPE ASFALTIVO NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_31_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_31_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE QUE SEJA RETIRADO DE TRAMITAÇÃO LEGISLATIVA A MOÇÃO Nº 56/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_32_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_32_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DA MENSAGEM Nº 80/2017 ADITIVA AO PROJETO DE LEI DO EXECUTIVO Nº 65/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_33_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_33_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE A DEMORA NA REALIZAÇÃO DE RESSONÂNCIAS E TOMOGRAFIAS NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_34_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_34_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O CUMPRIMENTO DA LEI MUNICIPAL Nº 3309 DE 09 DE DEZEMBRO DE 2002.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_35_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_35_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI Nº 72/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_36_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_36_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O CADASTRO DO MUNICIPIO NO PROGRAMA CARTAO REFORMA INSTITUIDO PELA LEI FEDERAL 13439/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_37_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_37_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA EXPEDIDO OFICIO AOS CORREIOS DE BARIRI-SP REFERENTE RECLAMAÇÕES DOS MORADORES DOS BAIRROS JD GAROTINHO, JD ROMERO, JD EUROPA, VIVA MAIS, ATENAS, PARQUE DOS IPES E JD BELTRAME II.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_38_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_38_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI DO EXECUTIVO Nº 74/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_39_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_39_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE ENVIE CÓPIA DE LICITAÇÃO PARA FORNECIMENTO DE MERENDA ESCOLAR DO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_40_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_40_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PRESIDENTE DA CÂMARA COMO REPRESENTANTE LEGAL DA CÂMARA, QUE TOME AS DEVIDAS PROVIDENCIAS EM RELAÇÃO AO OCORRIDO COM O VEREADOR EVANDRO FOLIENI.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_41_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_41_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O DESTINO DOS RESÍDUOS HOSPITALARES E INDUSTRIAIS RECOLHIDOS NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_42_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_42_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE SEJA RETIRADO DE TRAMITAÇÃO O PROJETO DE LEI Nº 08/2017 DE AUTORIA DA MESA DA CÂMARA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_43_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_43_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE LEI Nº 75 E 76/2017 DO EXECUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_44_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_44_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES DE COMO VEM SENDO REALIZADOS OS PAGAMENTOS A EMPRESA FORNECEDORA DA MERENDA ESCOLAR NO MUNICIPIO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_45_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_45_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE QUAIS VIAS DA CIDADE RECEBERAM E RECEBERÃO RECAPEAMENTO ASFÁLTICO E QUAIS CRITÉRIOS PARA A ESCOLHA DESTAS VIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_46_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_46_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE OS RESPONSAVEIS CREDENCIADOS E OS VEÍCULOS REFERENES AO TRANSPORTE DE ALUNOS DA ZONA RURAL E URBANA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_47_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_47_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE PROVIDENCIAS À DENUNCIA DO SERVIDOR MUNICIPAL ADEMIR BEZERRA DOS SANTOS, DESVIO DE MASSA ASFÁLTICA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_48_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_48_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA DELIBERAÇÃO NA ORDEM DO DIA DO PROJETO DE DECRETO LEGISLATIVO Nº 04/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_49_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_49_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE O SISTEMA DE VIGILÂNCIA POR VÍDEOS E MONITORAMENTO DE CÂMERAS NAS VIAS PÚBLICAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_50_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_50_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER QUE AS EMPRESAS DE TELEFONIA MÓVEL QUE ATUAM EM BARIRI, SEJAM OFICIADAS PARA QUE SE MANIFESTEM ACERCA DA MÁ QUALIDADE APRESENTADA NOS ULTIMOS DIAS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_51_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_51_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÃO DA RELAÇÃO ATUALIZADA DOS CARGOS COMISSIONADOS E DE CONFIANÇA DA PREFEITURA E SAEMBA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_52_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_52_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIA INTEGRAL DO PROCESSO Nº 100002166/2017 REFERENTE CONTRATAÇÃO DE EMPRESA PARA FORNECIMENTO DE PNEUS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_53_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_53_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE DESCONSIDERE O PEDIDO DE APRESENTAÇÃO DE TACÓGRAFOS (REQUERIMENTO 46/17).</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_54_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_54_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO A RELAÇÃO NOMINAL DOS MÉDICOS EFETIVOS DA PREFEITURA COM AS RESPECTIVAS ESPECIALIDADES, CARGA HORARIA, ONDE TRABALHA E QUAL HORÁRIO TRABALHA POR DIA.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_55_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_55_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SE O EXECUTIVO ASSINOU TAC COM O MINISTERIO PUBLICO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_56_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_56_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SE O EXECUTIVO PARTICIPA DO INCENTIVO AO ESPORTE DA LEI 13.918/2009.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_57_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_57_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO CÓPIAS DE DOCUMENTOS DO VALOR TOTAL EMPREGADO NA OBRA DE RECAPE ASFÁLTICO REALIZADA NA AV. JOSÉ JORGE RESEGUE.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_58_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_58_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE INFORME OS LANÇAMENTOS, DESPESAS, GASTOS E EMPENHOS DO ANO DE 2017 REFERENTES A DOTAÇÃO DA EDUCAÇÃO, ESPORTE E CULTURA A ESTE LEGISLATIVO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_59_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_59_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE INFORME A QUANTIDADE DE ALIMENTOS ARRECADADOS NA PRIMEIRA NOITE DA FESTA DO PEÃO DE BARIRI, BEM COMO A RELAÇÃO DE ENTIDADES QUE FORAM BENEFICIADAS COM A DOAÇÃO DOS ALIMENTOS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_60_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_60_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE INFORME ATRAVÉS DE CÓPIAS DE DOCUMENTOS AS QUANTIDADES DE EXAMES DE RESSONÂNCIA MAGNÉTICA LICITADOS PARA O ANO DE 2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_61_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_61_ocred.pdf</t>
   </si>
   <si>
     <t>SOLICITA INFORMAÇÕES DAS CÓPIAS DAS NOTAS FISCAIS 8873/28, 8874/17 E 8875/17.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_62_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_62_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO QUE PROVIDENCIE E ENCAMINHE DOCUMENTOS QUE PERMITEM IDENTIFICAR QUAIS UNIDADES DE SAUDE ESTÃO REGULARMENTE LOTADAS NOS PRÉDIOS "ARISTIDES ALVES PEREIRA" E "NASSIMA BUSSADA ROMERO"</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_63_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_63_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CÓPIAS DE DOCUMENTOS, NÚMERO DE CURSOS OFERTADOS PELA UNIVESP , QUANTIDADE DE CURSOS DISPONIBILIZADOS PELO MUNICÍPIO E CRITÉRIO PARA A ESCOLA DOS MESMOS.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_64_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_64_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER DOCUMENTOS E IMAGENS QUE COMPROVEM O OBJETIVO DA VIAGEM AO LITORAL DE SÃO PAULO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_65_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_65_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER A CONVOCAÇÃO DE SESSÃO EXTRAORDINÁRIA LOGO APÓS O TÉRMINO DA PRESENTE, PARA QUE SEJA CONSIDERADA EM CARÁTER DE URGENCIA ESPECIAL, PARA DELIBERAÇÃO NA ORDEM DO DIA DO SUBSTITUTIVO DO P.L. Nº 11/2017.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_66_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_66_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA OS PROJETOS DE LEIS COMPLEMENTARES Nº 16-17/2017 DO EXECUTIVO, PROJETO DE LEIS ORDINÁRIAS Nº 84,85,86 E 87/2017 DO EXECUTIVO.</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_67_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_67_ocred.pdf</t>
   </si>
   <si>
     <t>REQUER CARATER DE URGENCIA ESPECIAL PARA O PROJETO DE RESOLUÇÃO Nº 03/2017.</t>
   </si>
   <si>
     <t>2467</t>
   </si>
   <si>
     <t>VET</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2467/veto_ao_proj_lei_leg_03-2017_ocred.pdf</t>
+    <t>http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2467/veto_ao_proj_lei_leg_03-2017_ocred.pdf</t>
   </si>
   <si>
     <t>VETO AO PROJETO DE LEI No 03/2017 — AUTOR: PODER LEGISLATIVO.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -5169,67 +5169,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/184/indicacao_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/185/indicacao_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/186/indicacao_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/187/indicacao_19_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/188/indicacao_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/189/indicacao_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/190/indicacao_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/191/indicacao_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/192/indicacao_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/193/indicacao_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/215/indicacao_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/216/indicacao_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/217/indicacao_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/218/indicacao_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/219/indicacao_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_45_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_68_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_69_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_70_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_71_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_72_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_73_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_74_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_75_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_76_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_77_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_78_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_79_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_80_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_81_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_82_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_83_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_84_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_85_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_86_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_87_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_88_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_89_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_90_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_91_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_92_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_93_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_94_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_95_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_96_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_97_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_98_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_99_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_100_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_101_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_102_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_103_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_104_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_105_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_106_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_107_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_108_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_109_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_110_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_111_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/427/indicacao_112_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/428/indicacao_113_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_114_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_115_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_116_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_117_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_118_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_119_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/435/indicacao_120_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_121_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_122_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_123_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_124_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_125_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_126_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_127_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_128_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_129_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_130_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_131_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_132_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_133_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_134_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_135_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_136_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_137_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_138_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_139_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_140_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_141_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_142_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_143_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_144_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_145_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_146_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_147_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_148_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_149_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_150_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_151_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_152_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_153_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_154_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_155_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_156_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_157_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_158_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_159_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_160_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_161_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_162_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_163_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_164_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_165_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_166_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_167_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_168_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_169_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_170_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_171_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_172_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_173_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_174_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_175_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_176_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_177_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_178_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_179_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_180_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_181_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_182_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_183_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_184_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_185_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_186_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_187_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_188_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_189_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_190_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_191_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_192_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_193_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_194_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_195_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_196_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_197_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_198_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_199_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_200_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_201_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_202_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_203_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_204_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_205_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_206_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_207_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_208_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_209_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_210_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_211_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_212_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_213_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_214_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_215_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_216_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_217_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_218_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_219_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_220_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_221_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_222_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_223_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_224_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_225_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_226_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_227_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_228_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_229_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_230_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_231_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_232_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_233_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_234_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_235_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_236_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_237_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_238_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_239_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_240_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_241_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_242_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/57/mocao_n_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/58/mocao_n_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/59/mocao_n_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/60/mocao_n_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/61/mocao_n_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/62/mocao_n_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/63/mocao_n_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_n_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/65/mocao_n_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/66/mocao_n_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/67/mocao_n_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/68/mocao_n_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/69/mocao_n_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/74/mocao_n_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/75/mocao_n_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/76/mocao_n_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/77/mocao_n_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/78/mocao_n_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/79/mocao_n_19_._ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/80/mocao_n_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/81/mocao_n_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/82/mocao_n_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/83/mocao_n_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/84/mocao_n_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/85/mocao_n_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/86/mocao_n_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/87/mocao_n_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/88/mocao_n_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/89/mocao_n_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/90/mocao_n_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/91/mocao_n_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/92/mocao_n_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/93/mocao_n_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/94/mocao_n_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/95/mocao_n_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/96/mocao_n_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/97/mocao_n_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/98/mocao_n_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/99/mocao_n_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/100/mocao_n_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/101/mocao_n_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/102/mocao_n_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/103/mocao_n_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/104/mocao_n_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/105/mocao_n_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/106/mocao_n_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/107/mocao_n_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/108/mocao_n_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/109/mocao_n_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/110/mocao_n_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/126/mocao_n_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/127/mocao_n_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/128/mocao_n_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/129/mocao_n_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/130/mocao_n_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/131/mocao_n_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/132/mocao_n_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/133/mocao_n_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/134/mocao_n_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/135/mocao_n_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/136/mocao_n_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/137/mocao_n_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/138/mocao_n_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/139/mocao_n_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/140/mocao_n_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/141/mocao_n_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/142/mocao_n_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/143/mocao_n_68_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/144/mocao_n_69_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/145/mocao_n_70_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/146/mocao_n_71_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/147/mocao_n_72_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/148/mocao_n_73_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/149/mocao_n_74_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/150/mocao_n_75_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/151/mocao_n_76_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/152/mocao_n_77_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/153/mocao_n_78_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/154/mocao_n_79_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/155/mocao_n_80_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/73/mocao_n_81_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_decreto_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_decreto_04-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/70/plc-01-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/71/plc-02-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/72/plc-03-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2492/plc-04-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2493/plc-05-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2494/plc-06-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2495/plc-07-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2496/plc-08-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2497/plc-09-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2498/plc-10-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2499/plc-11-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2500/plc-12-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2501/plc-13-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2502/plc-14-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2503/plc-15-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2504/plc-16-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2505/plc-17-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/292/pl-002-17-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/291/pl-003-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/290/pl-004-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/289/pl-005-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/288/pl-006-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/592/pl-007-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/287/pl-008-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/286/pl-009-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/593/pl-010-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/594/pl-011-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/595/pl-012-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/596/pl-013-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/285/pl-014-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/284/pl-015-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/283/pl-016-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/597/pl-017-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/598/pl-018-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/599/pl-019-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/302/pl-020-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/600/pl-021-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/601/pl-022-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/602/pl-023-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/603/pl-024-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/604/pl-025-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/301/pl-026-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/300/pl-027-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/299/pl-028-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/298/pl-029-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/297/pl-030-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/296/pl-031-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/295/pl-032-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/294/pl-033-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/605/pl-034-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/606/pl-035-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/607/projeo_de_lei_36-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/608/projeo_de_lei_37-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/293/projeo_de_lei_38-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/609/projeo_de_lei_39-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/610/projeo_de_lei_40-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/611/projeto_de_lei_41-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/612/projeto_de_lei_42-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/613/projeto_de_lei_43-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/614/projeto_de_lei_44-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/615/projeto_de_lei_45-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_46-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/617/projeto_de_lei_47-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/618/projeto_de_lei_48-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/619/projeto_de_lei_49-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/620/projeto_de_lei_50-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/621/projeto_de_lei_51-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/622/projeto_de_lei_52-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/623/projeto_de_lei_53-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/624/projeto_de_lei_54-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/625/projeto_de_lei_55-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/626/projeto_de_lei_56-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_57-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/627/projeto_de_lei_58-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/628/projeto_de_lei_59-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/629/projeto_de_lei_60-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/630/projeto_de_lei_61-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_lei_62-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_lei_63-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_lei_64-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_lei_65-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_lei_66-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/636/projeto_de_lei_67-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/637/projeto_de_lei_68-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_69-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_lei_70-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_71-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/278/projeto_de_lei_72-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/638/projeto_de_lei_73-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/279/projeto_de_lei_74-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_75-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/281/projeto_de_lei_76-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/282/pl-078-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/690/projeto_79-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/689/projeto_80-2017_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_81-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/639/projeto_de_lei_82-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/640/projeto_de_lei_83-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/641/projeto_de_lei_84-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/381/projeto_de_lei_85-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_86-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/392/projeto_de_lei_87-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/114/projeto_de_lei_01-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_02-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_04-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_05-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/119/projeto_de_lei_06-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_07-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/121/projeto_de_lei_08-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_09-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_10-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/124/projeto_de_lei_11-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_12-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/36/projeto_de_resolucao_01-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/37/projeto_de_resolucao_02-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_resolucao_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_19_ocred.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_45_ocred.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2467/veto_ao_proj_lei_leg_03-2017_ocred.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/165/indicacao_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/166/indicacao_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/167/indicacao_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/168/indicacao_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/169/indicacao_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/174/indicacao_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/175/indicacao_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/176/indicacao_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/177/indicacao_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/178/indicacao_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/179/indicacao_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/180/indicacao_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/181/indicacao_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/182/indicacao_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/183/indicacao_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/184/indicacao_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/185/indicacao_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/186/indicacao_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/187/indicacao_19_ocred.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/188/indicacao_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/189/indicacao_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/190/indicacao_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/191/indicacao_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/192/indicacao_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/193/indicacao_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/215/indicacao_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/216/indicacao_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/217/indicacao_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/218/indicacao_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/219/indicacao_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/259/indicacao_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/260/indicacao_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/261/indicacao_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/262/indicacao_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/263/indicacao_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/264/indicacao_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/265/indicacao_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/266/indicacao_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/267/indicacao_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/268/indicacao_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/269/indicacao_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/270/indicacao_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/304/indicacao_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/305/indicacao_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/306/indicacao_45_ocred.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/307/indicacao_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/308/indicacao_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/309/indicacao_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/310/indicacao_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/311/indicacao_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/312/indicacao_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/313/indicacao_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/314/indicacao_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/315/indicacao_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/316/indicacao_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/317/indicacao_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/318/indicacao_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/320/indicacao_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/321/indicacao_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/322/indicacao_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/323/indicacao_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/324/indicacao_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/325/indicacao_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/326/indicacao_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/327/indicacao_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/328/indicacao_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/329/indicacao_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/330/indicacao_68_ocred.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/331/indicacao_69_ocred.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/332/indicacao_70_ocred.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/333/indicacao_71_ocred.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/334/indicacao_72_ocred.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/335/indicacao_73_ocred.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/336/indicacao_74_ocred.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/337/indicacao_75_ocred.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/338/indicacao_76_ocred.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/339/indicacao_77_ocred.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/340/indicacao_78_ocred.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/341/indicacao_79_ocred.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/342/indicacao_80_ocred.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/343/indicacao_81_ocred.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/344/indicacao_82_ocred.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/345/indicacao_83_ocred.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/346/indicacao_84_ocred.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/347/indicacao_85_ocred.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/348/indicacao_86_ocred.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/349/indicacao_87_ocred.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/350/indicacao_88_ocred.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/351/indicacao_89_ocred.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/352/indicacao_90_ocred.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/353/indicacao_91_ocred.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/354/indicacao_92_ocred.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/355/indicacao_93_ocred.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/356/indicacao_94_ocred.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/357/indicacao_95_ocred.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/358/indicacao_96_ocred.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/359/indicacao_97_ocred.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/360/indicacao_98_ocred.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/361/indicacao_99_ocred.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/362/indicacao_100_ocred.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/384/indicacao_101_ocred.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/385/indicacao_102_ocred.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/386/indicacao_103_ocred.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/387/indicacao_104_ocred.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/388/indicacao_105_ocred.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/389/indicacao_106_ocred.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/390/indicacao_107_ocred.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/391/indicacao_108_ocred.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/424/indicacao_109_ocred.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/425/indicacao_110_ocred.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/426/indicacao_111_ocred.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/427/indicacao_112_ocred.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/428/indicacao_113_ocred.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/429/indicacao_114_ocred.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/430/indicacao_115_ocred.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/431/indicacao_116_ocred.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/432/indicacao_117_ocred.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/433/indicacao_118_ocred.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/434/indicacao_119_ocred.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/435/indicacao_120_ocred.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/436/indicacao_121_ocred.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/437/indicacao_122_ocred.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/438/indicacao_123_ocred.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/440/indicacao_124_ocred.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/441/indicacao_125_ocred.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/442/indicacao_126_ocred.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/457/indicacao_127_ocred.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/461/indicacao_128_ocred.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/462/indicacao_129_ocred.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/463/indicacao_130_ocred.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/464/indicacao_131_ocred.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/465/indicacao_132_ocred.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/466/indicacao_133_ocred.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/467/indicacao_134_ocred.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/468/indicacao_135_ocred.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/469/indicacao_136_ocred.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/470/indicacao_137_ocred.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/471/indicacao_138_ocred.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/472/indicacao_139_ocred.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/473/indicacao_140_ocred.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/474/indicacao_141_ocred.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/475/indicacao_142_ocred.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/476/indicacao_143_ocred.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/477/indicacao_144_ocred.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/478/indicacao_145_ocred.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/479/indicacao_146_ocred.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/480/indicacao_147_ocred.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/481/indicacao_148_ocred.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/482/indicacao_149_ocred.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/483/indicacao_150_ocred.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/484/indicacao_151_ocred.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/485/indicacao_152_ocred.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/486/indicacao_153_ocred.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/488/indicacao_154_ocred.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/489/indicacao_155_ocred.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/490/indicacao_156_ocred.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/491/indicacao_157_ocred.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/492/indicacao_158_ocred.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/493/indicacao_159_ocred.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/494/indicacao_160_ocred.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/495/indicacao_161_ocred.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/496/indicacao_162_ocred.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/497/indicacao_163_ocred.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/498/indicacao_164_ocred.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/499/indicacao_165_ocred.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/500/indicacao_166_ocred.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/501/indicacao_167_ocred.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/502/indicacao_168_ocred.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/503/indicacao_169_ocred.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/504/indicacao_170_ocred.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/505/indicacao_171_ocred.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/506/indicacao_172_ocred.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/507/indicacao_173_ocred.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/508/indicacao_174_ocred.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/509/indicacao_175_ocred.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/510/indicacao_176_ocred.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/511/indicacao_177_ocred.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/512/indicacao_178_ocred.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/513/indicacao_179_ocred.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/514/indicacao_180_ocred.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/515/indicacao_181_ocred.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/516/indicacao_182_ocred.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/517/indicacao_183_ocred.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/518/indicacao_184_ocred.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/519/indicacao_185_ocred.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/520/indicacao_186_ocred.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/521/indicacao_187_ocred.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/522/indicacao_188_ocred.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/523/indicacao_189_ocred.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/524/indicacao_190_ocred.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/525/indicacao_191_ocred.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/526/indicacao_192_ocred.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/527/indicacao_193_ocred.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/528/indicacao_194_ocred.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/529/indicacao_195_ocred.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/530/indicacao_196_ocred.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/531/indicacao_197_ocred.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/532/indicacao_198_ocred.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/533/indicacao_199_ocred.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/534/indicacao_200_ocred.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/535/indicacao_201_ocred.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/536/indicacao_202_ocred.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/537/indicacao_203_ocred.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/538/indicacao_204_ocred.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/539/indicacao_205_ocred.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/540/indicacao_206_ocred.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/541/indicacao_207_ocred.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/542/indicacao_208_ocred.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/543/indicacao_209_ocred.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/544/indicacao_210_ocred.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/545/indicacao_211_ocred.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/546/indicacao_212_ocred.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/547/indicacao_213_ocred.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/548/indicacao_214_ocred.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/549/indicacao_215_ocred.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/550/indicacao_216_ocred.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/551/indicacao_217_ocred.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/552/indicacao_218_ocred.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/553/indicacao_219_ocred.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/554/indicacao_220_ocred.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/558/indicacao_221_ocred.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/559/indicacao_222_ocred.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/560/indicacao_223_ocred.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/561/indicacao_224_ocred.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/562/indicacao_225_ocred.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/563/indicacao_226_ocred.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/564/indicacao_227_ocred.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/565/indicacao_228_ocred.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/566/indicacao_229_ocred.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/567/indicacao_230_ocred.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/568/indicacao_231_ocred.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/569/indicacao_232_ocred.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/570/indicacao_233_ocred.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/571/indicacao_234_ocred.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/572/indicacao_235_ocred.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/573/indicacao_236_ocred.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/574/indicacao_237_ocred.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/575/indicacao_238_ocred.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/576/indicacao_239_ocred.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/577/indicacao_240_ocred.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/578/indicacao_241_ocred.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/579/indicacao_242_ocred.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/57/mocao_n_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/58/mocao_n_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/59/mocao_n_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/60/mocao_n_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/61/mocao_n_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/62/mocao_n_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/63/mocao_n_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/64/mocao_n_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/65/mocao_n_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/66/mocao_n_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/67/mocao_n_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/68/mocao_n_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/69/mocao_n_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/74/mocao_n_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/75/mocao_n_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/76/mocao_n_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/77/mocao_n_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/78/mocao_n_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/79/mocao_n_19_._ocred.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/80/mocao_n_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/81/mocao_n_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/82/mocao_n_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/83/mocao_n_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/84/mocao_n_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/85/mocao_n_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/86/mocao_n_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/87/mocao_n_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/88/mocao_n_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/89/mocao_n_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/90/mocao_n_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/91/mocao_n_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/92/mocao_n_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/93/mocao_n_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/94/mocao_n_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/95/mocao_n_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/96/mocao_n_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/97/mocao_n_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/98/mocao_n_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/99/mocao_n_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/100/mocao_n_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/101/mocao_n_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/102/mocao_n_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/103/mocao_n_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/104/mocao_n_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/105/mocao_n_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/106/mocao_n_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/107/mocao_n_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/108/mocao_n_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/109/mocao_n_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/110/mocao_n_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/126/mocao_n_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/127/mocao_n_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/128/mocao_n_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/129/mocao_n_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/130/mocao_n_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/131/mocao_n_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/132/mocao_n_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/133/mocao_n_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/134/mocao_n_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/135/mocao_n_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/136/mocao_n_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/137/mocao_n_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/138/mocao_n_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/139/mocao_n_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/140/mocao_n_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/141/mocao_n_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/142/mocao_n_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/143/mocao_n_68_ocred.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/144/mocao_n_69_ocred.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/145/mocao_n_70_ocred.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/146/mocao_n_71_ocred.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/147/mocao_n_72_ocred.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/148/mocao_n_73_ocred.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/149/mocao_n_74_ocred.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/150/mocao_n_75_ocred.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/151/mocao_n_76_ocred.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/152/mocao_n_77_ocred.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/153/mocao_n_78_ocred.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/154/mocao_n_79_ocred.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/155/mocao_n_80_ocred.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/73/mocao_n_81_ocred.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/34/projeto_de_decreto_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/35/projeto_de_decreto_04-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/70/plc-01-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/71/plc-02-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/72/plc-03-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2492/plc-04-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2493/plc-05-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2494/plc-06-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2495/plc-07-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2496/plc-08-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2497/plc-09-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2498/plc-10-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2499/plc-11-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2500/plc-12-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2501/plc-13-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2502/plc-14-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2503/plc-15-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2504/plc-16-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2505/plc-17-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/292/pl-002-17-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/291/pl-003-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/290/pl-004-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/289/pl-005-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/288/pl-006-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/592/pl-007-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/287/pl-008-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/286/pl-009-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/593/pl-010-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/594/pl-011-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/595/pl-012-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/596/pl-013-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/285/pl-014-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/284/pl-015-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/283/pl-016-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/597/pl-017-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/598/pl-018-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/599/pl-019-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/302/pl-020-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/600/pl-021-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/601/pl-022-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/602/pl-023-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/603/pl-024-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/604/pl-025-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/301/pl-026-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/300/pl-027-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/299/pl-028-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/298/pl-029-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/297/pl-030-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/296/pl-031-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/295/pl-032-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/294/pl-033-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/605/pl-034-2017-do-poder-executivo.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/606/pl-035-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/607/projeo_de_lei_36-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/608/projeo_de_lei_37-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/293/projeo_de_lei_38-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/609/projeo_de_lei_39-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/610/projeo_de_lei_40-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/611/projeto_de_lei_41-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/612/projeto_de_lei_42-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/613/projeto_de_lei_43-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/614/projeto_de_lei_44-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/615/projeto_de_lei_45-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/616/projeto_de_lei_46-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/617/projeto_de_lei_47-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/618/projeto_de_lei_48-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/619/projeto_de_lei_49-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/620/projeto_de_lei_50-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/621/projeto_de_lei_51-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/622/projeto_de_lei_52-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/623/projeto_de_lei_53-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/624/projeto_de_lei_54-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/625/projeto_de_lei_55-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/626/projeto_de_lei_56-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/303/projeto_de_lei_57-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/627/projeto_de_lei_58-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/628/projeto_de_lei_59-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/629/projeto_de_lei_60-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/630/projeto_de_lei_61-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/631/projeto_de_lei_62-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/632/projeto_de_lei_63-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/633/projeto_de_lei_64-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/634/projeto_de_lei_65-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/635/projeto_de_lei_66-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/636/projeto_de_lei_67-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/637/projeto_de_lei_68-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/275/projeto_de_lei_69-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/276/projeto_de_lei_70-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/277/projeto_de_lei_71-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/278/projeto_de_lei_72-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/638/projeto_de_lei_73-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/279/projeto_de_lei_74-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/280/projeto_de_lei_75-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/281/projeto_de_lei_76-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/282/pl-078-2017-do-poder-executivo_ocred.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/690/projeto_79-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/689/projeto_80-2017_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/273/projeto_de_lei_81-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/639/projeto_de_lei_82-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/640/projeto_de_lei_83-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/641/projeto_de_lei_84-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/381/projeto_de_lei_85-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/274/projeto_de_lei_86-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/392/projeto_de_lei_87-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/114/projeto_de_lei_01-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/115/projeto_de_lei_02-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/116/projeto_de_lei_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/117/projeto_de_lei_04-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/118/projeto_de_lei_05-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/119/projeto_de_lei_06-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/120/projeto_de_lei_07-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/121/projeto_de_lei_08-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/122/projeto_de_lei_09-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/123/projeto_de_lei_10-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/124/projeto_de_lei_11-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/125/projeto_de_lei_12-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/36/projeto_de_resolucao_01-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/37/projeto_de_resolucao_02-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/38/projeto_de_resolucao_03-2017_ocred.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/40/requerimento_01_ocred.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/41/requerimento_02_ocred.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/42/requerimento_03_ocred.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/43/requerimento_04_ocred.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/46/requerimento_05_ocred.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/47/requerimento_06_ocred.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/48/requerimento_07_ocred.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/51/requerimento_08_ocred.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/53/requerimento_09_ocred.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/54/requerimento_10_ocred.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/56/requerimento_11_ocred.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/156/requerimento_12_ocred.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/157/requerimento_13_ocred.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/158/requerimento_14_ocred.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/159/requerimento_15_ocred.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/160/requerimento_16_ocred.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/161/requerimento_17_ocred.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/162/requerimento_18_ocred.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/163/requerimento_19_ocred.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/164/requerimento_20_ocred.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/220/requerimento_21_ocred.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/221/requerimento_22_ocred.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/222/requerimento_23_ocred.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/223/requerimento_24_ocred.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/224/requerimento_25_ocred.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/225/requerimento_26_ocred.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/226/requerimento_27_ocred.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/227/requerimento_28_ocred.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/228/requerimento_29_ocred.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/229/requerimento_30_ocred.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/230/requerimento_31_ocred.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/231/requerimento_32_ocred.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/232/requerimento_33_ocred.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/233/requerimento_34_ocred.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/234/requerimento_35_ocred.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/235/requerimento_36_ocred.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/236/requerimento_37_ocred.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/237/requerimento_38_ocred.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/238/requerimento_39_ocred.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/205/requerimento_40_ocred.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/206/requerimento_41_ocred.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/207/requerimento_42_ocred.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/208/requerimento_43_ocred.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/209/requerimento_44_ocred.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/210/requerimento_45_ocred.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/211/requerimento_46_ocred.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/212/requerimento_47_ocred.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/213/requerimento_48_ocred.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/214/requerimento_49_ocred.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/194/requerimento_50_ocred.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/195/requerimento_51_ocred.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/196/requerimento_52_ocred.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/197/requerimento_53_ocred.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/171/requerimento_54_ocred.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/44/requerimento_55_ocred.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/45/requerimento_56_ocred.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/198/requerimento_57_ocred.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/199/requerimento_58_ocred.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/200/requerimento_59_ocred.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/201/requerimento_60_ocred.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/170/requerimento_61_ocred.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/32/requerimento_62_ocred.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/172/requerimento_63_ocred.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/173/requerimento_64_ocred.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/202/requerimento_65_ocred.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/203/requerimento_66_ocred.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/204/requerimento_67_ocred.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.bariri.sp.leg.br/media/sapl/public/materialegislativa/2017/2467/veto_ao_proj_lei_leg_03-2017_ocred.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H511"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="58.140625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="107.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="106.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>